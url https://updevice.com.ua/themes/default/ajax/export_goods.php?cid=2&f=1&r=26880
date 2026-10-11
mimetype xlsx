--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84a3d01c0feb1d25302a3f5065b41a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da8ef81164294ad0da815e964430e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e741a425d67e17c421fa9a9b79a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fc25f5e447fc5ad184f7b0af03db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6016505af852cd9e6b95e4e6711375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a677732d8413bc74b73ada9ba5a6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d165d25979a29fa1bd5a4b2fa7597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab83af31c96e04c5ef2221c67615ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272397892a9a77fb4c248955aac1e3f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3467715d26e6379b98c78c56d2560f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b0bf7de6b2cf741f99de46e25b33211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c33de609758b860c1498a358fae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c092aedaf6fc4b2841c63249485c3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200db2e74d01dd5091e0a728130242c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02f47bc39ed8ec9e87a55f1154463915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab7bad76b0b31615977f659227a4fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48731ce70bd442cfeb65cf612c0bd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7528f209379d85b49e779e159be15718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2622b869fcdaae1dd5b207d47cceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118590f28842ac0613b96f944caf053620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7048ce8a275fda7d17db47c403f65a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075cc0abd46bbd1a97849c8130d358422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03014a0b5ee1a396a0b5e584cfaff6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fb10612d02cb434413f06986e42de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d29d3f0545c37688141a125cb2963225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d142130b38dbc5d51adfe50111c4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc476e5d221779cae8e2c023d2e36c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea9c36119a59dbc1e977fe765740128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaa5ee27a6c18348700c4c29684afc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00da706588b63c2651945fcfcb185e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68a00f4a982bfe76a867dc57fe0ba431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a3b226d2ae47964ffdb991c64be2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099ff28ffd5b51f50d3a3fb9dfe95b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8826918a6307a76002151c636bf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77571a651b8775cc3986c4e1a9d45d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac428af42a6631435de14be6cdd5a9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27a56b4b6aed375c53c50673f6ab137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b44f9d5c227d59735cafd88e82ff4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ac0c117de6c8e808712368d84e9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209282484401e8e45c88746d14a5e5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96742b7f6cddc5890c141ab94c7e4bcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95b0458fd00411fdb186f95b5879942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb289d4dcd46261ac719ab75b265243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee531e9f1df39005da7fc7bb3be726d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3f4d53cd890510e29e8b175be535245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea859d0fb6f4a87b254f96edede0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e47d763e4b73deb8724861de1c91047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e22d6f04dc82ec5a23c04f3c3b7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d90dddc8b5ce784ed1a15f1b2397649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d00864ba4c25e7248df86f044e1b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ac9b66503b7cf4d279c18bf475b1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc3cb690ae3cd0ee9f68efbf83ac452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac580e0772767e04156b195e32660d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000d185cd8424465f1b718480aa20c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fbd67725ab814c46a125dd0b83e5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea031e4fa3144d826fb67533910adf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6aaa2497d75e9fb25a76bbc5baf4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557300392c34c2f896b84b2734990358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b97a6a5b7e947fb83ccb41de01a96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655305429bd4afdec5f0c404c76b65260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646912daa0b19652602240c044fb7a2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b261d78f58ef8c7532cf24481def1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e62d3d685630c30aea8ecf3faa5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93f3b1e5066cd1308efb0adf3b823564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c642d9ae353cfa82e7d2c2e22d50765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214a04a0106f57b2505c9112f87a2d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d0f3ff54da21ec99997a78192a39167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a8a0330f5a7dddcbf5d099bb8a01d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ebf6e5cce60a565ca30ebea36ae1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdfe086bc9892eee4870c051297b8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5d793e7f59630ffdcaaabd2051b6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1719f85988609b491a785e3dc9e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335ff81ec4983880b930f28fca34c8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027936f4eea2cd5b35c49af4de1b6f3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1092ba7e6de84fb556f308846efa27675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14257f712f67d309db3437aead22576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a18f8e26e5beea6129ac6c561c94e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8626cb460261f6bf6a5e4401b8bbd0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161434fc8a546c3fdc59bf9723f023879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a736af6042c87465220bdb5fc22f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac3716ac56e15d88a80677f1f62e7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fad6c412b77107d0f4f0294b80456482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a66a10a8657313966a884c897330083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3876b151e1040906cec38222347a6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c6845081668ceaeaa2f4decbffa3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84cbe992cbe0c953bd638783b3bdac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720738cbae9dbbb43a02f527bf6ed86087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f33bbc40962f1c23eec322ba487ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c685d3de58f5123e2781dd32fb3808289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd223b5bc5cf3001e596a7d5e90c922390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f927aaf6bfe025519df7e86a8584191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee93d2cba5d3d0aedc4b69d9a4f19a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a67150b31bcd87685ed6ec89df75693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37f818f356990618d14209155f5ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed263f351b90721a81fd71944e977795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a95a2c3cedae50d0a6271e56fc347496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf01398ee505666320837d92f29e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ac8312bbe2f96c6d085418a87b9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55035a4f1c6c027d5b2094db8dbed00099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056a485ebbf3a18cb37f9ce543669e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8b2685192d9964e9a305deabe801101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a03c1a610f891c90ee7494f9929a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b51f98b41d61f4c2b0c7b52102ad8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a8681b7a5f06ddd224f5d43791de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b1ed46072ad9c3cd5abe3df79c708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59089ae452c2b9ed1a0ea4e90895f8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308639780248f07fad9f352e28aa36a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac0c13d9f34e0c3759751ed70957e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe0d59b04b343ffb9bb1de3e93d266109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e8c37b96c4a1460cdfe39fd830702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d607de1e21c6d31114ac35831aa35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d700601a00e6705cf303a3ed319d81b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482add2ace3dd0bfcd1bcab0c4e33db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380554bbed4d46ce37c1252a94837f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd190be9147c558f101b05d2e223bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0a28fc85692ae79f4fe08952c200d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ec3fc80e58a7f71e878588bba31e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3bffc957692870710b054f6a64a65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127af036acf67693555cb9d41f7b5782119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab2fe70f264c2689ca22b514a35595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db21cc8758b036ea9013ded79593a76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fde3aeb025da7d409d871e51175fec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d9e70b6e7c7a08f410cb0447d95ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb0cb109307abf9952a5d9725da3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8e216a5bf14b1e1a9db396bbd245125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beaef66ecdc7e82cf78d381b7d1e2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701958cfb32699a98383f3bdc8216822127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac1f286dae8f201f8ed54d80357ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b833196ed345fc7804bcf8f8deb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb651214bd73b93ad3eb4b48f736b53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673e50dacacd54735635554756b6ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c03749a155dbdc7e0698ae773d5af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998b7617edd8080b5415e63affeabe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbce446bf0ba57ba63d7ec0ba00263134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bab12092763ed4fb6f571aa69c58b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abffe449928eebfe94b0527a4a531a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df120ce9cc443878d302d66703ef151137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2753032d1a78223db0b3229e3a741e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c6de19c7ee006dd877d6f2e9706f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ab128c49b1673c56ed8d6a64e197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f117193096068edb77ca287bed63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4425fef76d559692a7e7078f2496b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac262c55187f384c6c0aa8c8c82568143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9dcddafcd6ee3c991bc74969d721c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e928640f24bf40ac01905a323a0d1af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eaa164555d7ea54354ee4e39ce6f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541ac4b6c594a3ee82b3c80f70a8072147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745129dd41dadde64c44709592bc016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf016c0ab6520cec27a8a0854b4308149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb6ca2fb4b6acea95d5ad31d0e85d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30843bcd5b8cf9bc1a44833a0088e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579fd71ea163d62d9f3d3e0784e88f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939543a5853e4a56ea9b25ae30690c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116825eadab8a13fe54032b15add8551154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7584b4c692cc2074a372987ad4366a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd94cd81316df76ba116e9a28c13fdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b3f8bc4aeed37b9661d372f2631f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ba7bb397482ec5a4a7e8147441403158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d233aaea19c310237a0b1510d670159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d1ad1e4948743d755a58764a7944d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c89d2882fe3a58a75ce7c53cd7acc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c92baae13e172cd17ba639d64e76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88991bb8f7e54cbe89ecd1a7f8d8d09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea8ce2362fbf01b3d072c632cdd6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1ca5ab7cfa0e1cfc1d84ea154836a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9469d27cf8610d165d2412dfe1835c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b28b941c5426b13343f8af42015f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1893afbdbcdd212c6d1ae529d3a359168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288adb47f9dbd2c02c45443186924f7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcca27dc27671fbea60d707262db0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb1abc7fbbd065da0cb97d3ac429a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec89cdeae7ff0f081cdc3c8d62373ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0f3b007acf562ea8e3eaf83f93fe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa963f55f6452f871b3c774feb1b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed09f8083cac45c201794895798c06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046475a8a99c39fba1cdffadef32782176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba87b06c23c3576e1a48502968474177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192c2978d1e0a52ff4e00895a01de8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be2fde9ec12c3a7db2f028f05970a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b739b8c37dbd904821398ce43763342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f670a4a56d6bcf4a7fff7b52547c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272434cd2c16b948563703e7ac3e7d46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b397cea02df7a95656801806b46bea0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b35d65d912e669e242a2e4a3b038dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e49d01fc44401f431b115e54442d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884265c7394060f354945286dd8100f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace54f84ef814372dee5aa645e5e2c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb43a0a42ebafbf759e54905bc35677188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e97a40df5a127a14baa4398fcd5df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d32897bcf3e21162e0ad33d6340f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d759c00116313a4a3e286d35e7b1a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fabf18b0608423012440501b5698e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1378668395392da7aa4dd18a0cf1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cedbade046a613b2603844887565e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abca54d8270d0de4f242a4f8e1e0813195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131403e4be3289ed02019c88e8cd2355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348199715e4bef1f6c4d756e2af9ac9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116f84d109632960c27dd988207754c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4d52aaa7d7cd7d1134f09f5213824199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc870a9a9bb29a20b66178502fed43a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec925b62cdf6a7e3e85fcd1a140208201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954d1bc6d44b592663be4c98072a53a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb163a9ca66a7b71d756a8fa45d11e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994bea382b0cd708a219c27ade2fb42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109acb4b76ae98a06e635c852a34670205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1bc00a472e9cec75f0bd5bd4302bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44842554157e94147ef6281b3e5eb381207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482eb1ffe12cc1824a743b6ddc72cae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78cacb3b87e9728370ba6149c5de60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a3b6f77e59d3a95434d26f805613210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4a0e76e1114d71c882bf88584596e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4588914a22cf667fc250510dc578ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a0ff50a18794a9fb4e95af1e61c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d15b11236436e405afc2cc3d26ba1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85baa33da8902fb766b0a9b4712f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb78812170e1e3d00515e4f01b9bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70efe4c1e28a11a6fb12d3ee486164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754df7b56464dee4e59d5d4a6e8b24d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf6bbf51500b9fabdc9bdfd007a04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb585e52f719df953e259c760ab5da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3007f336f76cfa8dc927f5d7195626221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213642bfbcd561d3aeef308ff8b09140222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c32529fe6cb605f7c4aca92f283e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f6a484ecd85b3caa5c0c56b4d1ff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b33cf38000e4dd85b93d6c08c7a820225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19561cbbb2719bc8889016a37988f14a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fecc7c18ecf507ccfcfea61d0a1799227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f9dec9209b7ac3982748f1d85309a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8ff4efece4feb10a159f94ee626a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730413e5e28a35736a36a96a03b1ffb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61d54b5418851bffddc9c99a819c52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28aab7d4481e52a1658e04356a7e44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f5afdf1e2e08c520a34ad7a87051233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b18fadffc6ce25818cd81f3d12b72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453b1bf0bcf43e019f06ad3336e411235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0609b8cccf9ec32cddd8aaee56876236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0ab873717574e936d65eb6db8d32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71958c5ec1d23cc9fbfadefaaae846238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc051b82427a9b5071f349aea4c14a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b464b2feebf5b1a3e53e32cdabb9382240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f47fac562565974c15c378b105ecd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424392fe29bee4aeea458dc7c9c3449242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468c0febcaefdb80614f78065f23d4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca17f5e70140ea5ab679ffd6864e419244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405437fc3967a4a74130f27d9fd7d07f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99623515bca49e9376bc47e20fbd607246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b7fdd2d0f971b99d92a502b69f354247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca2a7f3baa4446bd28fad37c31fb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0337cb7f636e5083d6b74874ae4fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a0ad602a2820823e417cccc940d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02158b8debfac02fd98f60cc5d1b9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362622f23ec468b706b735518f3e54c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117ade8f3849cefd5da3d4662eec85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966aecdda9a6e88bd5ee5e83971eed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e140be3f226f41a0eb552d0066bca9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b5950d6458ceae5df9bb35a799fd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d26581b1b3d39898b4874c0613ab2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b88311840ffcea4091168d26430ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23376951942514b0f6ae76fbac22c212259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76888908c1c3e4e4f5ff52d112182a06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f653763fda93e3e61403417653334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c67bfe9937341d1a2cff184dd2b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa409acf02a447c1daca43988fd90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95385e2ab831b98b4094a8f92b8cbbe2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4debb9a306e90e49d018526b249569a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da083cd2af636095fb65591e981d31b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbfb7144e876fc9c82e373fb527c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab310833d48d07bb12c95b28be483b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e56969c817a5a2357041e3f627017269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b513f8b1eef2e3de203bb5d4c4c4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c62f72af707b77d1b0647def70a811271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114870acfc38b7e0c2964643a2e5b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3309d79a2339c93aa83d7cb0bb33dff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5db0f81580f85bbf287c14ee5e387274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b84ec88138c32a9b1df8d2a906801275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11adcc55ee379914c4f1beba52320d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a550ebe5aa69cfbba33da53a6f101d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf45df2ae37587b6ff2a43f5fcdb47c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ab4371a1d41b98c50027c84b9714279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1d203177ccd47df676d7af1ed3e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48810fb9eb48468f1c8c44b27c20c6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db218a7b430a50a89ea4541fe697f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b6264c45ebb120c4150444ff7691283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f183f050458fca2e9c8063dda013a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c4da4c30f33efc5bd38510c71ae6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9c5b3dc8486700b05c91cb332d2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03f8fea29518b550e29088577f7fe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dab9d6eb00f900cfcebb2dd187696288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866473c3b7d2e3584abc4ca559ed013289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c5871a0cb64a2abcf1c1f7e83520290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46c765a532e5f1a1d859ef4ddc318a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a300c436ab3524eccead4c07c955292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33d20c16e49e51b1df75c0109c42f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf892f1710b2a4e088b9c5150706256294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23e36f9ed0afbbc09d5751aa4415b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeae7e277bbdcd2c60b18f925ce364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e96c3a9a02e58068f3e7015ee382b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f65a893ffeb431210b87bd3d9ace49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c211d6a4fc3cf1199e3386ab16de0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8c3e9603d5ec69b7aeed269c40af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92412ad27d27289645e20af74a78e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce126e7a77acb6eda9a1f91d5d969302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b12b9f83de0f09339fb5e27306101f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27afb6d6971bf6e0ca4caf0a8ca2a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b17d863702fa0dbdcef2f5171c0578305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5274b5a32945e45ec3697a083e29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca20c8059c8050fd25df90e25d0e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e3b336ddf8e9036e63e1688684354308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd958ae46995e2beeb6eef4f30454d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a799da8e034cdfb472acd5093be5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94489b87c36cf1bb1eed21b4065138311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3719601b166f212cbf3ffccd71a7b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563027c7d153dbe50b20f608865f3ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106b620eaf1a165a9a9f8c43fb7d68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0dc243947bf6a1706cccc2197b7ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6037a12c65be6c5c8a3e550bd930255316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e1075f6be69208b7ab8fdbfa8baa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93990d3fa9d53ca85b69b3aced5af8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54983bcac9c98cbd068718320b7c4ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0047ad988b047d4b94cde7cc3fa71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04c197e59f5a9157a84e058a1d9f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a80fe3c1c554ddbcb27ff5793e337322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5dca7624b0ab0ec2d0b42afe53bc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a44a1c50189f54649bb52852d81fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be175264828c24ca0da14f2798a7bf93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2c7c2bc7c94e196c6a53b154e127326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dda343145571b8ceb4400086283ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc117be6129f17c20da536a77e77dcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ff284e898e5c881bde692fc1df18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e23bf9118fe7c764b4edc64680e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b0f52a62f8b31eb79472ef3f6cb1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b7e132bca8d549eabfa4f3cbdcb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494790afd7b42616ffe4b055db0016d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21849d52b844688be10be0e45d3dfe3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f639c2b75c5a3a5fa16e5e87af40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c1d167039e65c8e3493a5684ed95e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869255f1095a701047f58e446f3ba903337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bff3648c6e8cd7497e5801aa49635338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1efd010d4ba92d211961549e840a99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491ffbfd53c20ed97614e16ea792d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ca575d3dae4ab7640175c048c5228341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08650cc3ceed73ed6ae73734470265f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23debc39e1649a2a02299abeab931825343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9db62b158c3f3a62bc35a7836d36eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c309acd5a3b8290fc700300ddeedc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a98f6e23809fef5fe0af60acf679346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db246f855ed15aa287f89357bbb4992e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14559ed57f3f2e98ae420ba7f0312f38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaeba4778930ac9f811801091909fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c8f94a346501e2f6e81ea127c81b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47d4e26cf88f7ce415abcb94260f81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065deccc8b3bc9c2323b25f4b8611c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd171cc6872f5221bd59f419b2cf9cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babad2d3d70b58cb40a2245d7cc41d94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9428a9c7dffb711e710b3a80b505505355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c8a5216bbb4859ddeb03a474c31f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befacd88a7ad2ad70cb13de95d98662b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dee9ef2df7e03966b285e46c883a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eaaa3257f437f9930c040a63a30a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fc179896059bc2004720f29817287360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343522f48c4a8d4050736b8da5d8096361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ea6a908c1bff4f63c658ea6881aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225cfc646dc6c57bfb97b8e0caa42b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895f66ec59632adf1137501fff2e273364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec431aa36e9e26b049e9ca2d065da2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4b4a675152a5a6da9cef9177a3cfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee31c699f949f183a0a6e45d1b667b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4b2ccacf54c2f6ed993fa800655c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150f01207673539c1699b253a1c51e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263633f4399e1323f1e9f790d69c736f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbd8c75d369d48dcb40ecd19c51e89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b566db28ed59be3d884f8dca7d243372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e118835416eee7fd000f7f7dc148373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93bf5f0c7e31d370dd29ee1664c58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f401d0c9cf002d89c691030d0565bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10669b0d83d8a0ad0a212a3f77c83ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a949560b6f03de4e376251833d0c0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94169daab224e6cd810b97632f9ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05a8f0bd167ec645869a1c0dd63bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9247c4b19355670ac47f5dc0d921485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce98977794a1f29963c08d575800343381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8eb39045dc7744b5f1fdec724e56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ea88e29c9b561a0f29b41e29874b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c781b72dec7ea77bafe354521d84245384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dfad055b18336e7ef2f009c2ba740385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279932a4b24ffc15cb8f9ff8c371254386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac02485befc07d057b8929f6a8242387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e61bd0cf50671a54d7656d2f92dfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3172c7578cd82c2062a27af8ccf51ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958683975e6b28b1f4247c2d98e81fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd990cc4753602bd52cf119589972391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4154d79b7978506038c0107cbc1f2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835c75b8a31c010eb2945a2f4ca17ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f4c0aca3f20efdb9081ab29310ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a63fd8b9c669cca36a54097cd47c3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a6b03b6a37be55e4117f76543d0af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d45bc3c630499a7bd850ead09186b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a1eb0ed753fce5f9fb35ba004f7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1b4c298d091b83ad10e6fe7da5540399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a192fc20d713b6190b67cf0ec6bf4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d9ae5b136782e4b8eea04f677a319401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc1704b2f580359dfaf4b02fb97418402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126522ca59b4f9de25a35342e156bd64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d36453345220a3160fb67cdad7e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822737c191f355dc771051cb2cf18b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0375621ce94fc3fb0e3a88d544c0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10893dd65d8778405f9cd5619badf54c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b6bf4ff43bf99fec9280229942056408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379094d0c9a058547286a05aec2e345409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00af7c64069a36fc50e237c3da0c616410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ee5bb6c0a33f2a089e552ebac0fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c5b095630cb8018ec8ead6050f73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0b82bb0d2e1f4fe7c3882fc92a415413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba98a6929e63a1f6358a09e2ae9e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa47fd672837a6af87f1b411cbd1ba6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96418d305816b9018bba13ed5ec72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186f6eedff61d907b851358bb171a93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c67691d5bbb808505c805c949d955418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee8011ab50fa68dc79e12132a4af6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ee22e7047636ee8fb2cf8331cd801420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836aaeb5516687c3e19a51517899652421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7df29623121bd533a1c4d62ddda2f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a930ac4b3df40650debb867b44abff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b37e3d187681cc15004d0b9d7506f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db850105a94ef47792aedb3edf719b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd760b7242052d3f7b65a655f1907a06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3b12778fd2c812be5b2f30cd143cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e6cbcb6cdeebbe23641dd572100e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ae6d95ccee090b52ace29082dc2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b545fa59ab509d5babd9bdb19dc51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23d81c1493e863f3395722bdea3991431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2831d5c63414b6343da3ea1cca939da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e996db3adb30d6ecd86671bb4826433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722901a924285f84518fbeed7cf6d720434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6916b42d0ef78a7a6b3f140ab3511435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9857a177a92f4ac6729ae86328b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761931d3dc33ce3bab55147b7eda0836437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be7eb7d41b7f8a8e7be078d2630990438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5f83dff31b54327a590a4867a0f71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe63953723db75f9d4f0bcb7c8388ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a3a7fef61d85a5f1ed84c46a827e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95ce1d6b3ecab4533809c691b81952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7dce137de7d34aba59d00f4c7c5bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ebca8fc50a2951d5ecfb3d6df9847444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97590f422580674873b133e62e7f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590afa998d4dfe25961b14c3d85a957b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06d43dfce9509020387cab182a6fc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fbf88de05a032ad351475649bc92b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ac95ea4321f9a18b73d90aa704d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e94fe62f85e71f4f0b0bc15fd332e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484a1d4fc165c7571aff673485e9429451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c730b56aeaaadf19973533ba9b13f6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b33e01a3a12ca3d5830aa0937203453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d257bb0cae371ceaab0628bac8a02b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9deab899d4a6915096a6cbaa14ad2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1fbd8d71ea0bc5f7f9b1add3bdcaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c02f3607dfeb53a20c864728a908a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d68ced96c6316ec5e8d03630d1eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dee4d3d23c3310c49149319ae1da5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58248522e2e101ba3ade4a92beabf5ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4d00785382a3b50a3616f9b4efdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62dafea7df2a031c370489fba7d61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa751a81c1df6c8ce097bbd2c88190d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e9cfbea175c1f6bf2acf28bbe3680464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00efb5f6fe4b2393b1247acd62fcef9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888d937b02816616fd8efdfb933b67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e648fb9dc83058854580d2cadff3151467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7a20d1040827a7168b5a86f80921d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8792c6e66d91dc0d8e39fdf4c4e06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf8891768e09cbc93e430f2e9a48be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498319a212229cf4b7b5b25f458080c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc545bfb94662ffd00d6d9bb179287f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cf2894b9818398466296c06a3057473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee739591bc1b1e42ff9d0b8d0de8b52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d76635aaba88ab84ef19d79fb76b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb285f88f5619aa1620d604555f342a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f0267e70dc4af9cd3c736d19c7f42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6f468c6964626e5befa0acca1a744478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736a748ca8d3397ad2e51b860bc1cb4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c7f0813b8bb1b728481350793723480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7502c04e5cb8a22a9f0eacd4367c1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a85eecce82a79ba9b7a3815345d9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4305bb64776d7ac6a1259eca3ea9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2db12a34d61f08ef5ef99c728118ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235646628e8a4791013b47dc3e66ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071525ca89cd8cf5344fd1374bd8c6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac5d818cd8a7ac7d52f7de3ceaaf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f0654e18501e14f41e997b6fc28b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81decfe489f6600f3602b34395c163bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05dd1001847abd9916562ffd374360490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec2f163d1c3f0ffcfe6175a83db0f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25a1d4d49f8d6c6ff6bdfb86f02c77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81104d263c35856e77d62c553e5c0ca8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce8a0d9ec4d6bd6d9eedf5b6999ab3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1536a9bea11a617de9c620a64371bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad96752fe3cebdb472717ab4b72f7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085eeb13341899af0d8f91abeb34186497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b896771975429c97d57e1088d6f1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c3f8ad906f7f28892a5210e15121499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771fd631ad1bf37b0c792543e623a5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31c7bbf523a85864c4da1580169ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3424e795657b526e0a46c1c3a53d0a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e1905861b9fdc437821763067c76f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044916dfc21357cb6d2d4cd68825564b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fcb8d856f2d0d639ae0d9ed56352d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfadc436a30e35a985c910a092da62e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ccd9418e2bb8ff1ff97aafd504e20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2fb807b1f2ed41a9239e66b18ebd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc5c9714d14dfb61a85f2f2d8b083509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5409c675e495bb91c81c67ad8e949510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2767439546405631727631f19dc483a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99346bb2f469c303bc2ebf5c17d7d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a271a96f66d6f93758b6a9ff3ae809513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e084b299d89085a2d4904870acf4e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a1b1358b4debc93a5fadcef2e2dae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca2787f8284db89dab098c0977acc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e4f99f089a638d851fdd1c47f849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558aff5ca09686c38961b88b28e0ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee13984bb5f50627260fb473e63af60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ae30246c5a602fbf483abfba28de8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd4c34089c94a05fa31d6ccb80de6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592d50236b0a9c3d1fb5e1af69c916522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ad97543a646a7cfe9e5e42c9e764523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a001ad362a8853ef84ca0fbb54f3ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332ea80051095a27019c5da8dd05cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6a4a50b05f32dfea21dc50b4c2a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3983f2b9876a0609ab77bb8c3890cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a92c1934c7bf7c2178210933736ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd1189bc8f462f46265f90daae924d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af64a8474ad9d2cd2dae780a35d5e60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed269bb2d4c210763dcd7624cb7187531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cba5c863440b98e3e70066cb88ac1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2326fde00661aa0a3aa72e45f0f4f81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272cde5a5119cb2aa5c202fadf51d2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78a52e301fbc202b0e9fb9e7845db5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cdc4d2c62d65a2d67d5e9859f822b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5426b80a008feb23369fab45b6a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd918a208124e305d5bff5758f7cba0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a718b9ac45cf2355f483aabd6f9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f87c8a5edc1cd275a08b4a6d7d121b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ae3c4e08a8108a2f0a44daad34646541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c4ba05d544694858c1c94a452ba9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1ac70d7c0fe27eb2637ee8278f67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc1e99535f45caba34b0e25756c05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324bd7b259d3de4702f476c9f4fc7af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea580861469a45e6c64135a65ac2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ada769513ce4080846e84da4664c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3596896c40e75721f7759ad5480c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d989898f4eadc489fdda0ac3cfadb66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec879c6d025096dcf63465351b6074550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394b8335441aa60002c92c9c38fccfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605be8f9c7a8c7927149a9c70bab164552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c237b7b43e431ef3699891144581c65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7732c07361b3c027e27dfc9065929554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde2b39b3c2ac60e6d53b883332e9c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bddd900cde297fc426a54c70c07ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742bfb32bce98382e82863aeb5b965d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c1b1283d63b7334930648d6e19e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2c397c8169d67de020998d2e954d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9512dbf95663db4169980e857eecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178590030ff98d16f786a54c46fae42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e999fffb9447e97dae8d87aeecb83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129838376a8de64c019b77b0c8eeaa6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388566d61a7d498c2c0ae7e6dd8b9318564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d9e0815c87468788760a133fea09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fca8fc290b624d962b31af0df27032566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3c797d18449d599fdcf7e34984dc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896fb9bc2144184bd4208ea6bb7d0e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f252a45fc78389ef83fffbfaab39f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1102498cf46084c3082ea7153df02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb263965ba53cc8bf0abdfc4d7368f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd0390756c9c125599fe48f8c9c46a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb442463459c3b3d39e0ab007514b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8288b7a60d16c5bb28c1a5b3522cdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3ddffff5ca708fe78f5d9c5aedd0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c791fab6f98fc4552ac5e30b903f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82937dd6bb994d5e7f95869f19caf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a165417d8f5110166b9789fce718162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30466023517471a93f922d9d1f82b581579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd77032bc9cb52177420c0f2141739580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca724d980c4293d7b0684e2fb96ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaa8f4a0c7458ed4c9dad336a80f41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbdcad413e6c1ab798b649c0a65701583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446434a07fdce32c4c9cd00d78674c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f328dee88ac0c5946c680b05ca675aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0525fd077baeb9705f4e355727fb78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f391193c0694f645388aa522080c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f017f324d29ed9d640b49bb36cfb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb3a29a4056987354c73d8c207720589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc879e12c225bec26cc8d2c66ad93b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cb70b4b9257c6b08a7e96c20812d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542b6dc44c311e2b664da26dc6190e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca86db9f4dccb5e07407edcd7d3d4e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a29f0e6df010913cf4e20ce513775594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae56cfa2d80b48411bcb0787a0f6632595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cb73f40b0f711e087848fef519ceb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26834c79131d1799e9ec44a232435143597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208c5bdf8536245fd202756a43a2a62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d48dc5bb0b880c134c6febaaee10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb2c1be12230b51b637f26a2aa44d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d63c29073988b7eed5dc5dd4f0dc91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec3b3152da57c0ccd9cb3dc1a9888602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ae0cd3c925ef7837dbefd8e11c35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f8ecf5188c7aafa206b7f29318423604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8840f46baa9582bf6288db8b17a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1295016232f375fe4128358aaff5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd2330051fce64b60aba7c4afcd59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf40a6097ac38413a03a44b990cb896608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93574c6bea5a1ddb5b28b5a0c86a651b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022600b65fbe20d1d28ecc604193dfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e548da1f07a2d3690f431a4f6091440611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477d732ac132f5c9ed3477126ab529e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d7c6d78a0c2dea821af0930ba3947613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5651d0fda4567d1f60151c0833bd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fab9ed58ab841299e11fa868f8ce2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a28c3492e333fd3ecb9fd70823dac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419428a99d5a42b695e61a1b0d06bc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67be63ddf084416cef79d7e1e30d76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba18228857fc8c0b31a8678da6311a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcde1477d6f3e5a83bdf6f0467642f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ef9be7ed1d7242c35dbc02ec4830621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d290b0489089f62ce7aa313c3ea2365622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceab334be840f1437e2d654d624270623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce614791955606b66b214fff375b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291298ddb0452b037f384a3058bdd38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5372eac5684690ba5c81c06426f3d8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1df5e215df91c0b2d2cb6bac76aab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa666130c7093373b22fc6f8159df6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa1565ec46c3101e85c7171b1a4b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b53513d97de45f0adf27e1225198e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad6cc04942d236861330536a48516a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b5534485646bb9b9488bbcb40f3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05725784d2b228d5dbab65559220ddc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d36f875a99e0ba25a8034ce8032dac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88d0da72af5c835b4da0e43cb6dcf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29528422cc52d90386302d76b5aedc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ea4420831b4b03288dbb8c8ab53ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9691376567d6fd6143a923b309c395638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bc2c582300793570d91c508098b18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b701ae8aab16cad42a8c73c6dda1ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411304e48b6d2ec25293f42c2bfee44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200840077e35bbd55aba0924bd4e6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf30abf8d0716fa6bf5c373341c9792643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd9f8a1a2915886ab711994aa938e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5f2292241478877b061898920284d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2ef43665641c49412b9356fb872b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cab8254848785fc6d60da949977e4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f0cb2c1af57f640b2161e1dcc77f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b7ddf7851b6de98ced54d61d3e3aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099108a566914a2f7c4b2333c644fe31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ae2bf0f4420ed548d2e3892a9f72651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57300a74926bd252346ac78593bf19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa12fd45650cfbcda23ff72b4dee55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6567ccc8874d24204d86ef8689e533654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b53aca7a77869c3e75141516c4b9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdbecbc0331a2f8d0757cd8f9d164f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fa08dd060b1d080abcc4cd3e6b6dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd3c8620166fa49771efb4731d404b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be976b15bd7a657271fb29d852a92089659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712dba164268f58aa588029aa6fecb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e893b7a996048b9f7534a2b33a1d80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1282e985ed363fe175275e35355c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949f7ccca5d9bfb116217f34f9cd634663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064c3a1951c5583e1fc6f5ad5ca1b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f409ce770fc4574fe821a7c3d6c2d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff13caaa90182da5a058d292b2a267666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441345f93b7af771048c5cab81c649f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819868f7ef658103a20c396bdc7bc1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279953ecf78407ea6475d7b822f6bf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eddc7717a4404e1eefa31c804c1ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff111bd5dd65353493934bd1cfaaaba2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc6d0b5c9527eca7a628f57a788d86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abcb9a9c0dff30f24c864313f3a962673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d39903d416dd9e6bf2be551ed41f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95607b8f993316108051b5ed505bf776675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ca3e95f44e46e00cb148d030d254676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde665df0fb4d6a320d8354a90fc05ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2556dcebb13e0b5f13562a3d858bde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6083798a2c529d808061ffbd1703e30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859f89a618d9518b7024db64978401b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea569c394b9e2d733e2a96d19c7fc75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfcd40606d5a5825e783c1697ae7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d4035bacac4e4fc101821df40d66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795688eb4a44355cf42f95b9d049ede8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1e13eb6ea61253f9f2b0bd70b9596685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb2312805a5bda9e0655caf36d546b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a83537b1f13a8d5466c3a6327f5b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f0cb3549bc5fb3452241d4a2aae3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ea15e6b9f6be645581e5cf7e67b28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fac915e7056e229959665a5eaeee0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09f19dbf54422782a2e36ae1d02713691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437397872284a7f4258a779413b767692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c8b93ec90b6d8acf345053a983132693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd908358cf382f5cc45d881f2cffe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfef7eff5efea0cc8df10d73a3b93c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a132f78ce716290bf8a62df87ab9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef010aee70e938543146568ddc0162697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa94cb173ede6ad173344a27bd43246698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb77c9abc919e52e5aaa05c8a7d738699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd5598bc8f0dfb0dd8f72050ca686700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c173cf5c13faa01b3536ef85ad782701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93e3ddb2d4187677a7ae0c155d241702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b20646ba3e7ec65e015a074459262703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d28fcb2de010967dacc6a5b874b0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c7b9fd797431955864b4032f1ccba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd5fed4263e0175af7442c6ced885706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f9bbff9677105cc082754f8b67c0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff056ac420e1c974c25b2986e6ef9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14320d36b36ce21bd5f577dc7b6d5dac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddad7f25e3c67020c6265dd66670d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7476c6e306b19a7da97b03c6c81c97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3aee260863c9e620ac39cf9e2b17a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b9a7546e07310e9c6bdd286f01b27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d82aaf3597e21891907d1cf80494d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd5dca533797d9cd08f232ebf74a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb723cfb60ffcac71f0310cd4501b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8bb7f3369625f44ba763eb9d5e5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276f822874a79dc5581ae6c4bdc8f03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138bcf35c7bd7150625274c2bfa9508719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740727fa783a08b25832631a1b511e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a27b1dc97ff51902a880db7b790f19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97d688b69fb82da0addb13d472fa69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6d944b4c6cc4dfd10843ad3b28f24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a684e0f91ce08c5c8337f5f95a5a6dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93b670b468dd9bdfc579297d4097ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea5cbdcb657b8a0352718347942cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a5faf068f04fb284d68952e30535727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa118bff739bae4cc593b01efd347728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a69d9f9281d07ee128c171ca9141729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8866f54efac849acac3dcbe1344d6bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157b178e7d0455cecf10ed6ee2a2804731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac793dbf01422c32daa90812fe7865732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c780cda0c2f36aa49a2cb9724fbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da1fed212195ba33081f85ad5c27cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237406be3b187a0a52477e896109342735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac7c262558403fa32b3ae25e1a726736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690331cf612850bff156ff96f8c3bfae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89ae7d253c5bfa950fb2d8bb3dd3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a208d741ffea9f20dc38ebd04e99aba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349cfa7566e7feba7baee2dfb33deef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356479a5dea13743093ad4f700ac0e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc82b422b11a38ebdb89af5635756d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257e9ab2b281bc7fc6748d3885448ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e89799358540b66318c79925d8f82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492594ef92a16af29b30ff2227f8ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e34251f1811e740aa65878cb299b93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121198bc32d743efca998ab6e1624cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a98d71fc8568d7e2bb7f13f8bd54d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660015034c54d1a38e00a1e06b8074a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60dcdd513b1ec2cb94b5dd1080e10d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da15b1aa8d1e5b5aa64a6bff851149751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79796c1b7e3c9e34c71732ead46039f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe7b0a9ac5dd7b05ec5296b3fccbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3577aac92d7b99fac883d4e164fce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975881f53f9bb2dffc1920bb10474d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a1e95658d2bf91d35814f701ca1fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ebf6bcfc6165d9be073e9eeb9d59f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5f82c8ab4cff2871aa7fdf4444fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec678fa50acab00d56b327eba3d8886759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a7f8b3fb802e0ce64c2121a24a3e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415b2b7b63e0b4fce0d0bd29971903761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ddddbb4f35583b8089bfdf52a8df0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa24e2ae0ef7556230a45c489a0b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec605d4af15309ba59ff087ce7aab8f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742078d28f3ee806ec5c265226ac6a41765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9dbee3a5e95bb665930f02a06d137766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0f00391052c59cdd14c90959011d2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa9285009312ab8bd49da73e9acc9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df70e5f1cae41fdce101774344b3bcd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1460fadd5a0874ceeca4e34c222455770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a61112bfaac495646e2ea06e22ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babf5e13214fe10186a2ee302e29dfa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a09f58c04ee3ef86818fc06ee3c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb6cfd9dfd80e02c8029b0b09c682774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786aba95f6239c28ef57627701b32e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0a4fdf687d399b27be8bf44c3e68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9fabde5fcac43cf9e0f6aaea3ceb8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb991d2f731b2f7b76409c4326f217e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925757d9a6f94374f6bcd2aebc8041d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879704d95f0bcb086de39ebee03695f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50f8dc8316200f2c9c0770c8ddff79781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e44ab18832caab26a52db522a448782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855cf8191406fc8a9259924c50cea0f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679216aa3e71d5190a9c5a1251d7a7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df340e8b03a89cf9102d51085459a6c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a22ec77d2556c819b6b1c30ba4f7f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f4c0b7eed85149a6a5157c6dc4e5f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a5745845828fa8f956bb41c728367788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406d242637d31b5b643a0387b8f8b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e55e0729395087697cddbabb160a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa3bd6221a97192f0a116ab0afa517791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b8d71b2ace5734f937a985dbae3d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c411ebefa343ed6e5b4f8aa9ff965793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2964d5cd0c1ffc3d63db5ee5dee993794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ad9fffec753acf64d31d21c4b40dd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71787614db3b607881ac5b0ed021c50d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0dcd3c7da6d626df2ef1c3ba8853797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626548b58bd57be61ea679967ae36f6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ba021b08dfc31c8d5636f9f1d0b4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a42e21faeb3bd168aa9c22e3f5994800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbac93e16e83860b56d29d8a59a838801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d34b041f512988c31e4496e37fcd88802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17a8339df601461693a130a9ab2aae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb2376d73023bf37ab295bfa3b146f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ff3d00c026688f273d468905451e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae98f13eeed76e0b6a3140d20c3e44806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9264ba011366b8b1112f38969712807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfae8ab24b4a1754fb223d195b3447e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176c804144c2c393f823a6ee792efc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53489f2adac1098115034b436b934b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686e664e64ca37e54930bb467b5ed7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb7581ec3177805f24347f9bfc5565812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fb28da25cd582dcbae823c9adde39813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289518919a92b167eaf63dca72cd5f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6911c3e41de334a6a8e477b123d06b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479525ffda602a5ff4bf4d5cc48cd64816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69390946a3f156a84a48c86889628c8817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f373d361b038997e5faac33b840841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a6cf9c627094a0ebe1b831dab60b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c257cbbf88f487938001e16958c353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae471ed05db58209a54824f9f18b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe93f6c9f8db32004067c846bf645d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820089ba0143fb47169fb375319c8b106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738534b34b449fec93c39eccd616b3397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4da30c018e2c0371fd92c4de2fd118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd0edc9093cede3231e8b5f6e4ef5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b4e84b3cd9db8e6b197e4e52eb5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd48c15f7e65ecee19489998c32e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9230f4409c2d37767857f47e75e6d7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428ccb17d6132838377f33144b657f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cbc1696fc73bca39810fefe2b1a7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888c8b020a4c817f0b89811b6393d8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700b8429489801b2491ecee5433ecfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12030a953d5685ed2eec54d3764a118d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253cc809bdb3d8219b450265311e3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccd0f045cdcfe6e361ddaa60e3660119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8f2448627d1c157fd5597d3441c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340ac97d1bb1455b4ac7b0ee02e6a2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e7ddc2050bb021f1b3d13ae2d9c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3f996684b2dbbc86155d6167eae0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf18606b0d0f02aecda4eedc0f518124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70948a676db80fa74200c5ce23cce5c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aba499d29fc69f595ebd65a58400a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb93ee4b57cc04e8e365797927a2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3797e137e90fdcc733da6da3202e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f94d19368a5ea2e5dfc6c489c765129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ca8ed60ee337af78cfdd44dfcde830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d51b0ded738730ce0ebea27ebbec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb4ac460eecda9d2b8f87a4825bba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7727f9c7e12dc95fe35a31f9d80f63e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ee9693a9dc3da754cc0f330ae7db734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac5452dc6ce433a550432f30d764635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafbff5ce3177912137fec886317ae836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8a641dc89d40e50d4e7b85c2e17ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb679609ed822b0d14a1d7cc3d6abddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88aa574a942bac5bdfd416e24884c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc46c0654d8f03971cca3a8f68e3a1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa41c10aa3ae090f0a66e1f103eb2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911eeae1fe533c55f9631ed625903a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1b79a550616c14a443d2e2ecefea443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c3e3b1eb173407c0400a0612dd47044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e7bc9e9b16f84d4baca61a22d584545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335ce397cf94489c061b989134a57846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d9297942ec90433448ec7ab5048d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f38752ca2a4efcbfb88147d1de5ba848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87632792e48eb5e6f6801416875b3e6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8cba01b2243c191b0a44e59a2f4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db50afd34dfd4ab1cf2d11d154b82ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b33177fd5f74fdfc40ff87a53b04f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1967232a6df81c266a991c1398dec953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7e4b506895e85d6e4feb96704fe1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528e5ac13e01d6e49079ecfbd6ba00c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344d8fbbbf5f1591004350fd95ecf1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be9de2bb55f7c91dbb15bf2dfa0de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90de8237e2b193039c6f2b8ab5df7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e537f49975c3957b210c090a935c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da46c93d91b80b5a6aba1489024fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacac96289f6a4ee4ab6a969a4c0b2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad976d72e417cb3f9b1dc04e394ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17a1ea07a4bc741e16dbd045faab3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac39166417ee725ba9078ec872c82c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d7eddafda45a47a3130f5cdf785c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a818189270a3c5d02f0da2e3702155166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23d4ae6735b90bcc14f211e3c83f6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf15222baa29572df57f554cdce9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d8d48d0ecb33e5f41a3acb8d123369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cdd3b48cc04f816b12984aed1fbc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab608ebe20d92129ef10aa84b49ba171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406a60859fb8fe2cf12c831311a509b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e0eafe54701bf2509f606c75177b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c88b6bfd286353447ec69bb1daa44874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b00d38381715e613688bb10c429e3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d946847b130eb76eada0692300c91a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e0bcacef9eaee34a5472907a40a3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6df24e968e97093dfbad96a337adc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96347b1cf5989a7df55e51bb45b9db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4c700629051a878e0b5f844f090980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f58687a73167710b46b5f9e1097e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12303281ca4a31021a45f6a217677eee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77354bff7df9663384c417f49c42a1ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae858e4c99a74ee3e30113e9be3cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697edc32e414be6e25a8da3ae89f2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6630fc496001c30c832acb533203ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5559b0a0732a486e516809e79566ddb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145d8f490768a71a8f803757bc940e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67bd435bd48b86f517df6ce54ed3fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098916dfc1728f3defeeec7acee400290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb65e2b4a7ea11579e468604a461f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac7b6799c438f1957be2d5a2d86f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fde9628f85e3fb8b9242aabce2d3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee7344ccd02112c3f087d5571820594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a490860970f004cee6bb5e5a502a83595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e05d731519488bb774eca9f4d0ee696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2945d693948ebc5a1aaf5d3033c0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4685eebbdeed215bc343b70eaa166198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b424d25ecfff44cdbc055257c0b4dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049009b02ee4563876f0e16d8f10a11d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb541e82c83db0016fdccd113bdb06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e010f9c2bac1ecdf8f8f26382b8408102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77b35e4c12aca95a33573c0a9ab53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd5109f5f13b90003dbc14c48f9d2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6888c9e718c279a1d2ca7f496f477d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ae43933c7a930d1da15bb84e40be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7339dc05469c7c9ac9ba5a6357b7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567fbca7643222656afc70e147f5abe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0398ce0f8ed93afa2f90745ebb1d8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d9bd2b952523fffbb143feb0612f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8263beec21903dab8e39282e941a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036dabaaf0ba383f9be75c982e50ec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3948c23ff861e169c8c147d5188db3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c6940b78aab05a724e2fe81bf8fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a46fbebe8e734788a4e876d7fdff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1354e8471d01a3a651dd1cbec815116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c31b1046a3623f3dd8a56567904cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7f5433796b128fce609dd3639cd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95750ddc2b700c9190d4635be200e929119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df067c7884bb776c0a967ce17bac5fee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a9c174debf9296a90076fd477b66c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebcd40f48bc2658f0404cdea58b49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab69aee4c3ba3e6901803333cd49fec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d914ad6159d45e5fe4f47c01b695a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ae1c1283132e0ac666a0eeb77c834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a8085c3ee066bb66d666fe4a2a8a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cd03ea451be872ccb182785a7376d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e15599d3d3ea5c6e0138ad32307c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86854f1a2bc50f2a456018597b9b5db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a64502b85eadbd7f63d78144c3b4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de783262d7a89b8ecce310aa34837c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ccd91d9cba37a8fc3afebaf6df1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f64bd5d6a4519e4bf8e83068ba6803133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef91c2d6ab59529775a06faf89f541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795fffdde345f24329ae03646951bbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae17b40cc3732daa33b7aeb84fa53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150963df6b665868fc21fe9d8bb1bb99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e757849da8cd04f0ada6b4deabcc1e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecc42b4ffda32068a8752c5dc32b3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a2f702e44c63bb18c7aad1b1fad57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a709f34d58c03f9ce229155caf9e578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65f03328bfe1705820bf49d3df5375142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9059f3c1b2643aede778caf4f1c975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143768ac6116b78fe33e9a6c3270cc49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97033212561c7a9e45a686401534e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60e287c35941d707361c67b889bd77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3b88609f179a4afb75f16887294eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abf78c748956a863a4fb1a9b5b5125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09db511769c5ac834a531f5d5b3030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456882057354d9e432426ff884de720150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348319fd101832a2a9e3cfca54d3be0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eba3f4c791a14bcf80d4ab5ca4602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a1d25e8c89d4a12eae303c6410a1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8c53693ef4cb8e936bc1d7698020154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e45ddfa17e63bda79d8f721167ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abdf7fe378676f611bdd82b5b7525156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86141b5810b86f2971cb69868072a6e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f691085136402cbe2be66908b861c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dee007b5a12430ed90c0f2c4bda380159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cba1b2c38549614bb01675664cde4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d314261ddb46cc67fb343201ca9b38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44423d12be141c304137b46f549073162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55a798832cb16812aa1f517b11856d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4d1c5c4ff90d9905f5fc8908d851164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d948472ec052b2d1162ac101c2127b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a0fa516043f887ace896ac731353166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd899cec090e52fec40bfa7523d585167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fee39c36b7cf5f87196ada6f2db43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196165a3922512ab8d70a723200fd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68cda9bd03f0ff9870a67edbbc452e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e014db2ca8ca337a6cb736b7951bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1c3d685a1c53feefd8296313dd40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592f680fa47faa374ccb23270139958173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c848536d4283a677beee4d852bc2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad45b370b4b35496ca509edd99b1719175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22eeac9f88bff1b2515c3761facda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7aaa14fefaa9f694c1441bc98254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011a27acc5bd6540de1918219b355c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a48d221f2510ff65198ce5cff35876179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12959a39bc65a1b5b3df7a9eeb098bf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22f6a90dda03982c49715a1450307d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4641e498e1da4050dffaeff5d03e52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b3c9c50a6337a6362aed0923e21b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7563d7c8fb78675b196f1dabe2ce2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02d2ad33392009082974069d309b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72170871196614e9a1092ba5d46ad48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553a1ce990efe5261d98187a5730cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c9a516421eff71058e6f6b71120c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eafd2ebac0859f7b41d8fcd805d0e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9f506d964ce0b539c2aa384b6040e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45233551ec1c0fa7277ba41d3586572a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fb76b59fc453cf824ae1fe3e5e9bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f534731fffb4337edb63cb9b6a628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7729666ea49a6ea850d60d8f2d2ee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96eeb210627db4b93642863be9879195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a31f87caf19f4773d1f61857f89f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6da17136de1e67870ac927e205410197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fa12ee30b06a521dd1a51c9d56f05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99462b0c8151e05a0d90d884dab03ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ecef6c879581f5c7c085452438cf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628709576b72a911d08e7a8db96189ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68065264e61524deda05819e2f466d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f1d8629c1ce18c55639150e78fc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b7a181083c706970cf34f3e04f749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d635cd8f25bb75a2b93840531e8e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1270ca92abc717d077da2fea00d571206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042e66f513cc926e2317f5ba9ae7c31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dda63cb7e60ef251d477ac6bf52be9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc8e37906a844cfc0ffb43c28f1aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a887ce37a33e063ea36886cb82addcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146421eda5578c3e1d0e000dd993bde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee027b0d4f5933315738ff225ea6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97ebd009e77c79f6a5fd9fc2e92c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a52e603778b1f496a3c6548c88b8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da541e2201bd091b7e6c5ef67da8f67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea162b7105c6e20f781fca2601c9d5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59d3b87a34a1347b69af4936925b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e888761f65ccbef085dc69020477e16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28637815a1add9275f7a0b2e54260b45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4a744b6765510304127d66911d02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eaa304b6ea9d1ed4bb5e1b508af4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d391963bac70d858180279a5d86d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d9443565d5352fcf6a3fc3e677163223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd382a0bfd2da11d4f7f46929d8384d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709624762f0d32aee26bdf862a05cae3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48ec89588180eb58b136fb55cae1b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccb1e0893e3b437d007b7ab31f2693227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344bea3dc9239bd82a34e0314157098228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af960b63448af55fd9578eb9413ea4a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513a80cca12c85bd4441fc5173a116230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbd4e00214428593c4e970bf57e095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545818b3010c02df71d7f9b3812b938232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220bd3fd92a5caa4b1ad1c053510175233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d008663706f852494b7892d0ddceef0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225687329d23c4223082f7348c24a7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd368ce10dc5c979684bd96579da82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d770ca076dd837d5e0a92a511c8396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d0e602b764326f372d010bf234ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31563fbe2de43fb436aad78b9d854184239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb1786aa132c3ccae43d4f5f86c45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d82f0f9a5e8df32cc5113e4d3e02b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72249fbc77e7aa8cc7cd8c3f6b765192242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c6f169fb60bc906f01a4805f4965b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583b1c661f5fd94edb5b726bb16bef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7333b1aab1e97aa57e088bc6b0a78c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817d189551112f9c8ea1c894cc5242e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ba4b6280bbeb75a242a1f811cf40e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4919d3e051e9e9f7354df3479d348248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59dc42c6acb4fd6ad3379772b4d630249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ed8d6c48b2fc72398bf5db2abed3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be52435666feb79187ae4ddac254f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f48f7e4bb6ee8c14b1e0d10e0e3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b03b99753a78b909a985b03c6181e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad78cc17361f3695808508dd7030a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf14679b3cacf95aea78c7b59d6ab7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bec7e5bd565c7c3121c79110f4475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e590fad30c2716569c47866fa46ab50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae15103c219f233f19b13a6ca8cbf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c28779d65df35936eb27130451533259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62ac48bc77e2e124a9706c3c8e0591260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6773085d5de3440596317ae9b95087261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fdb34eba98afc321be3e953f830bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f54b35044eae3e29574da3171063263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c206a5d8097fe68dc64fe0d1aa7a6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448da6caca61f6eddb0df7eaba91c90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6587c83170a2211321def32bbaf7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed65d0d0dcc59e2b23ca56e7057de6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c177deb96cedc9ac3c3f701ffad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75afd6032aec4a5629d37b7fe3b7500269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5121ad94a56e7646fbd080b273b6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10970483619e3e6cd32454c7a7e5f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5401f24ddfe435ca8dd95386bc7cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fc3c2dceb28771c6df2253f3e514e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e6328ff22346957e99916868d2c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146834da5d8f470c3f12645536f5c05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4039858cd668c8f8fb9182e4c926b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a8e2cf30980188725f47ae8e8eae6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114752d877dfae1be173eeb0545816d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a69f4afcf825e3444af65a6625c8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705fedab2f6d711dcac138d405265ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb0e258d8e63428c7fed544f0c4a91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9af4da30431405dce468193ee85eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bfc09a2461abe085b51415518ac84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da80458ceff83b69aebcee1671e9205284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7a3dd08e44baede4b15aee20880bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92978a8ba699374791d3fcf25bd1c1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484031e31d6e2378ecfe32243cca50ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1eaae0939362ef18916f5d1261195288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709587f7ff0ce3d921943340a3eabd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e699c75017ebbf7a8516b42703ddfec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011de9ae286e3207a8fcd0a63d9c551291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8891fb4825a1fff29349a884f0beb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42a451b5d75752f0188461e1311eb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd57e82b5e672e645ba425bae41629294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486bdb6089eccbf006aa3e55ddf7245295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433780915d872ea1fce47023d021a63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419e49438ea655b9e0e418610e28d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce5b4387599e476c9c2b7f2ef45015298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e1a0d7e27e2ec54d3a3da08b00f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4582e3886f3553c57764b497072928300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d562cb1511c979378277d14ced3ccc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5816ae1ad69b9e7bf153a6517e6d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10793794f011810c03f8d99b9239937303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cdd8b064d6cee28476ddcdcd43e6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f87c5fb5154d5763714674a2068619305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8ef361fdcc3d01ea233fb4cd40646306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b0f77bebc9c7fc2d52cbd915b0d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e153e14dacd974c2919c2c18fdd3b0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1ce32fc0a1855f2232a4b85f5c059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e62db7c69662ef1754537be989a2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd043c65619b46e475e2064566b5c846311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8517451396a3a48982fe08b179c951b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02386cfc07d68aa0dab0ab87b705762d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f39416deb214092f53a4237bae315314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639cc3416af249fc672c9083a09e5ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea7985819ab35ed329dcfaf8f46aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e1c13c793580fc7df5f8b5f029a29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869664584e0cc15343b7d7d779a0e78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798e8e54e188d88e3071ac21a6d002319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da33a982cebf8367a27eef187f951a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b7b085b6856ad00d71a725534ec1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4b04491b683c09737768a453c7771322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877df54d71ac6c4a61e8637628bdc8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8dfa308fd3fddd34388d296c464b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a1560135866f2c57ca8bc132763f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fbc02ed041ab411524f79bda9b409326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723069893d6848784112821efd0284a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac85ae2c71567a6d1a6ba863b0b85d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef967c859b8babc9a3fa4d11a822d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc889b3b474bd701fe8ee1b82bbeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd85491341a4c870a18e1d036f50ead331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7c87c6fce823e15211166725dd479332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c38abfba7eefaead4bb332f3936e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea45952bf938708a005dd024b82b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd634427ef22112403b6a052a41476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeedc8edbbfede9378a57cdef0e1766336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a64484a07c0c57d321381cdb1f50bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ff9b19ca588af13dfd9377a99cd47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b69bbccdd97e592af252cb1270f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37549603457f7213676fa4e6f8f4b506340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a11b1a785be036e252043c19469d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e74eb90dd7054a85039170cdbc8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb43b68274fd64273a7c6cf20ebfae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dc0ca07840aa2ab5f3e0f4448240e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e816859d943d91a12ff0e89bf85f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42041fdcf98a8f16e172bb63fd24719346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3561d98ee57961903e559564c0601347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8685cb250e7fc33cad34d6544037d86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d426afa2606b8125e9d47505712040349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4b8dc170c79f5e227e2b8fd4ab5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cef0e0767ad722a3ae4500c6ebdc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98f5339bdc1e47a0fe8aa3c735c798352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46222835af3b3aac86f0814799db160353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b59960948ec3d9fc71e26f2bc4bd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f32688c0e9b786c65d70fe42c6d407355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9558c3001886046355250e3499a6ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db88c7c272a63bb848cc9c5de62cb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee941669c1ec55c606224ea94fb4dbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a91a8dda906892ca9a31e7919437a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4edf95f6f8a6c85e7a99d87b2763cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bbbbf14b21dde7b48a08cbeffec86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852b67e0346a5d28228e7e5d2e7e9ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb9e3b8233da6181d2235305a34c51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94113dec8fbaa43492afacca546e9986364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817bec71d723d7f3bbc53582dd24ced365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636321ed73c85ee30d9931edc5037971366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c09e6bb2b017db5669c2c604c1fb07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefed836cdb67e8f7b67c4582badf27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d08983a7c89bd39f4a2d9c4e87ef9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35287cacdca8f587c9cb780744ea1bee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b87bcff3cc98eeee4a36466d19ce29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0064a88a7b7b9dd681ec80020382de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ed20f4076873d24f17c3d7e5740f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc5ce61bcb454286de61cf8557c49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ea6244b5a31daa0faa645f22266d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6200af8b83ac667f52ece765864eab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295867cf8cd1c59b93fa74f256964f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de19ae6495cac58a71b2e7ca052548378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835acd1ff6d6dc416fadc6fef97f1f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a1e560c8e9e16c7ee33473db5c676380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608f773dc5f55b3b5511781f74d930f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72400ec0ad2dad26ed98d9643777b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d7d069cccad46f241fffbde539a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3acfb0bc7e5eae2c5d3305eb1fdb0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ee7308fd9d87b68ed5841cb7c982385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d59df9521be87717f1d11310ca25f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d240f20f49496db108a4b1c36eac67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba9a42500c2a0326e24fcbc9b1608a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3c8082c6ed95e6105f93a1a66e8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508229490bb3233d99c4e1c1fdd6e291390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4936932d25204bbff72b60430daa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd2f6621d9c0c029fb0193a5c75d45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b69885d791260b8bd542d4e354973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f3b68f05140fe352fd5f9ce56e3c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d98346e7623a9af8881b38262b64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688a8009432e1eaeff4d7dd822232f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b440ecd9c82e5860c46cde99980ae7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f41230def115c51d2887626c41e7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d9a66d94c1740903f9f417710bffc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e4dd21881dc71851b1c6af9f4df2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e82ec772e6273ec1dccec47f3d40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e8b72ba2f8cce3a4154f92bb87c63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d617d4f4e1761aa17ad85a6d9a419403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb828c97b6c7eb950e7f2fbf6ded391b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b793d2a8940f23a82709d16e4f59d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e434ab26b07a7bea006320392689e34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19154bccf1ddea9930df8a2f3a8e9ae2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9df434fbbcc04799db9ead217ab248408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a950212201c4effc143b31cb8121409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6dd3cf23021ebae1c0225be0dd770410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c67dd18f6433dcec4a4497a7118843411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c458a551c93c908de025c3900f23919412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dca4713625837b44c127d4f2e55ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503f48dde68bfc505d5119fec57019e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cefecd926e3f4caca595ec9dc3d03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c891ec5ffac5717a30ac40102102e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db32943e6c31b8ab1aa567740b854e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6e87e74e2f104964a8832bc01856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43691af121a30031a07113028bf5c8a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f37a4978addfe5adcfd0031545fb44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f28413dbd8544a3fbb8a2a950c8aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aeea9664cefb7a7cedbdc21f326fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63347b81a4012a32414db1e1fe9fa8c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadb136ddf870984a708489dbf333c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c1342ba0c9aa58862c6cc3e5d98bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9893ac13b8a5cca3b975dc21942e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8f115ba0056fb43830c82362ea3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc336edf85b414af4916f2597612a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba051a09998693fed11fb8049ae948e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba560de1a365848c45047d35dcf6e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef889883fd8e66a93000d2cf61035431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f19fcac681a22bc5d02401f2dd85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3d182f9c36717ada35d4bbea6395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f731281befba96cab16e8cea55f1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b695d61994fdedab7bbb4892f207cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d36ccee52aab8c71de9bb9f144294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8f80e576207310c6a4f2ac24a99fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396410e6021a2db2e2df8a277d4a2133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af9a8a26346b4a70804e8a338c420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fa050784ef28275ea081f28bea71f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe9b3dff236762b59037c6b04779f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51267deaedb62db17fc5fe0cdc2f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9c0de4733afae56a692267b9656f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b321b037954c5e8faa8bf8abd21d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416c274bf555135783e176e652eca3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e593b97a57dea0e5338d8f8bc370e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd40a8ec5c42b29e27345d7742ec04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8032eed3242dc68db6270a4ddf986448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf228891c616e91c02840eeb98a41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc5fdb6626dd868cdf69b1076f15d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a69a95f91706a0af08a830be4a9dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5e574c129da80d666750f16020ca9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc6f52c82e3d7cd32c370f824ea7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1767caf701de1497b46e3e3f6dcb74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851f02902befd8f1405d2e20a13f344455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451532e6c627405774ffbc77830ab6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dfc60b1e753e6434508dfdc3ee143457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf440e7479e53fefde3b5050f47319f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2848238dfea68e72097aab994aab8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1bba9beda3ccbdaf3dc22ffed053c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438d361bb46544e7065b4e5348791d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25f824a7ee3a1ef029db356d937fc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39f260a5118b40d3be36d2bb02d3ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7245706c5e0c4ef3d2e46fe1d2bef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f6fcd8dfb2dac28b1be9d3781a8e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e73446d61f5b1d52043fb79acd5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b36da2afa24c156c03c44595877a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe24f008580b4499c9e1b6dfacfac4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca28aed048e3e1faa4e8f7588974cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344636afc0cc95af6cb8160a713e121f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15602d166cc2d67f3dec82bd52c0855c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff262679c71402701951677530af6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53bdc24660a3d4d21f9a332ccdee53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3ab492e0385fad8088206c140aa8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c928e5af95b0f6fc734090d4e10e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bc8e3b0b8b0895e6486b1e5c53c47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeb93c92f1a345a45b3f5534555e3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e6fe99f8f3540c7c27d0cfad11b1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27bdc4b912e7632e45266d3ffeb156479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ce47740902173c19d4a1ea562e4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e6e845743998cdcc256d9f78b529b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb2445933f03471f3bf183792aed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803c1df0869ddc546b397162232419483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67d96325968bf96bee5859e4ad2442484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a9df1cbffd6103d7d3044901f7d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dd740f3bf4f5c761afc7b60a35ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe75755d1d4dbb8b14710651805e475487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f567717a2cc87ed4342bb72ff645cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494057139e8e77867265f2eb6c050ec9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85b277daa612c5c7baa98d60cac61e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b92c74e761bcbfa97f196296a8ac2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5426f2e78e0b6f69ea1029728112492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4746496b72488a2daec144fa8b38d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f9ae7ceaf7718fcd2ffd997cbaa6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8927b4eaedd14a313c076b1c0b5398a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cd347da2676da9ba7466a85124364496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33dc5ca8139dd2ee31358d34ab36d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23565a76601cbb44d427f76a87ef828d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0506bee26970fea99ea67679c369f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af574931b061e7da51d13664a5e6c41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a89b4fcdf1749fb39b67896dd1aa1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28affa6fcbbd93b1b815a8c7a4f084502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca565272694c48d33b08c802a6b97f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5ea87f0bb7aa05620198feaba09cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b76dab6752b2467a0da6894ab16f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa91cbab3ac294452029fc5465353506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e407c60424433c7de76a423fd06d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e831cfe15b226ccbe6a3ac79de78f97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f8b02c2e508d54129eba530af5678509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bee156bc8893b2b05f99ef8432b4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32847aafe0ae71b5cbdb65d40e61a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12245cedd8466ec36eca9486312493512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d633b9236ce446147dde393d3af9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045152b02015d6f1de46ed9ed092e32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25adfdba4fcda82047a8efbf8b33180515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb936608e3b6aee987eea3125b079ce4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21961820dc3f8ad7b8f34a5c88d532517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e790c4d3541c85215e321e3342237ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855338e99b10943a7f086ad0a0b290519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7708dbf6ac346918207752abb2c74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f554ba0ff1a3201be66b2ed069881d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dd5ac7f7616af2116fcecde5b17b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68508b64751d80159de65586ea7bbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4fc946627de8e27bd613865de4d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7533269753525c1ec9dac06f4a8b75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b8f2f4765bcc4619daab7fb8c06d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb9ae49a9a15a7f61b41021502b5fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b14b598cb24e59490beb89efbe276a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91053b821aea7be5305f286e324902e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb971fa289488ecab2b43407c7737530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0edfcd3a9ba844dce710ce6cd3ade531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9b9c7a93790920ab11db26307ebd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f029cbcac9f88e3468ba2e2e3d981533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210eeeae2db7d6e911c66deb47f7429534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f635f0d2374cea28c50de99972cae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff6d988261645e777a574fbb06fc43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d917f3ad2f01a13d9be2c6d3c4367d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc98160fd607cee44b334cd099402f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e86579c5c1cfa2dfa2177a509aa7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac93396cebd87141395f8f16b870f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8dcbd1445faa5fe702dbf00b0b805541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0895a3a1e471fd9b0b68d667c4927542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f10c8e9d2b6ed613cf51661ace9ee7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6b1dd1382aaff9b783e9114f86a19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3bbd79771ad05d79f24ebe7067bbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3a7e877f5f2fb2f164c7836289b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19cc6186da5229e7db056b85391893547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa44757dee53e9c45c8eb1d2c417b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945d03de196e828545fa24b4fcc3ee7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35953f805a465f1172749a2dad39588550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b7d8bfa9ee17a0c2bd23708587565551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0aad2ffc6c16918c8cdadd4ad23cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4ed47a191967c880a5989727261b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1681bfea776849bb922859fdd58f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fa415c09cc74d5b6a42b4098e7e4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8a2d20163e65001ac12572d1ec4be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d6f5b9c48bafe8dc05fac45229a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c421b748871739367d48057677434a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d31a1125ec41731b28ee3784bcd93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec2bb3632c388b3538d4feb839a335560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8e309f402021a23c4248f162f0c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3af345ea982c2301c1763ae2942e87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859043ccdaeb54a5f8e7ae3f6e91f07e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd88d82982c000d413061484dd913a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c946324c991be0191ddf9c3c80a99e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41cb13f571de535482c20a0ffc079f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483912674da2f0fc7a7ee78913320905567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c8e6f98ee612b22870582920cb66a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd03f4e6f37befddb0f3c1138e0d61e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f0a93f843921a68e336c479db79a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d61aaba21a5bf4013ec149ded3bac6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206c245f7d3819915bfc1ec5e51a2a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee197f836199554040468b83a9041573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e08f88030f417e41269c9149995d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eafd053f08900ef7e3fb83d56a639e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1defe89548ced5b65d3825ee1e376576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91fa438a4cee7a9d7e40ed00ed4bab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a85c4978191c3a45e68c4bbb4eb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa6f664bac9a31ffe7df84b30ee38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2546f01e4331be63d41d49acc70f902580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768afc9fe43ea083dfb59e5074411d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68665ed08dc17dda595c3ba93e665d7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29b4d2c9dc9ba82bce002b46654b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d631e5343c8aada73baa5c4e47f832584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618a5a9f386fd94c355a2effa2deb69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7090defcb164c4a57eb1b3f62bdcb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2ca2f7de445f976d78ca9cbeba028587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d053340d50a634774730744dedabf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3dae569f3cdda297c4e1591d3b364589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c89c4171b1df4a64a880ff29b007590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fffe92e0fb21382e05d15b298c62cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47212f73b494c75fa866ba32179105592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7b4d83956d020c23b82f41384a57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242f15440877c6eb71aa34034332e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512d4188422dafaa9fc18f622f8130595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc10fd034fe3804315f50817742a80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd8cc8758cdafa37af9d226cdf666597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4771c8638e0b5e35ffbf091adf41ee1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60991a6bcbf72893a54e336d7742c98d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906e512c93c528d79f67e9d8d9f65d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c2cae79558de75a53e7c1bb9f2208601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb6eb3d68d3a5bc6d258f7ee01a0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b45743bf1243e73a62e8fdf019af0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f744f4d83a60453a8918378f42a880604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d6bcd448cdb5d0ac3be1e878f1efc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa630928c9101df3c9c56e5bb4bf2323606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46db0117fb7958686bea6f9257d229607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c713c2d4e49a240b96c4f42086cca1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb8163989d30b8828279c9284373a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a249085e64f81d1eaac91def4dfc90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c360f60fd891001bf5fdadc941e92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f72675df75ddd54c68bee6a5bac85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf7185cdd91919f9ab75b4a2506574613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37914e964cd4fc9d43ddc7169b4b2a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f7ea581606ab19237cf7eb473ad8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e113e6a28c2ed8a0b83c0b1eca699616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702745fe616785c7ee48e1ecdcb5b3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b832b33344776ac27375bbf65f75a68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8cda20a5fda2bc033ac13266ef01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43350b04596cae300d225fc093c8add620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725608505c5a31a1b2ec73f9dabc826621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386ff696a320a111eadd327d65a87cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31146360167bc52a896ab3695f985f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb5efdda15e9970b79414057fb211f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd48432e7ab72e4a139e56380b89f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e5590eda2124b32c62d14bc42b79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7648c7b9317b7ca7de3cb2f56e08ced627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7756280d2a04607cc94cb4c650de4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3cbc542a0794ab20325af0db7272a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1d79de17cfbca9684c6ba7455931630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cdede1906c8f4ec00c945bb4d792a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7e1714acacacae3aba57c0971fb01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87815e88910b0f74e6aa109ca7146b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d01e1f920b365f2aab9ca95e7ee4c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dc201aa0076d32c01af7ee2849a9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280a2223ade345700ab967080ad8d08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4c247b12c39c213f15c789d6c8d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc008f9eee44c63e72295eee9bb341638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae8f2223e83908ad51b3eb3b6abc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a26a5f2d5a66c7f0f2f9af81e0e2d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa228bdbdb8dc191355e93fe833abb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953879c697cd7c2566c9af2ad68c322642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93dfa886f85ea4a66afd435b606ded643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9995459a3abea17d23346ddbafc43b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba2f5c97ce5af549cfdeb6ddb812f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31235c2dbfece713972e4520804aade4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062c89ca41013a42cdf23924ca0d1f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f410d50c9d05f5c779126eb5edcb1ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3f981c93c82a088d20daea2775a19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542289fb66b883d12dde33ff1516c048650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015b93f4e5d9eca21e64b8e6e313cc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13af101618960cf0b1acfdad30d9b76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb60d6bfadedc69d012c95e50736ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df08f40cc30f237c8487c79cc6684b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ea7aab49fc3a64f85ca4a85d5594655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccce5f124127e078740e01381088cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c9217eb6d45c82385d3e705c86ab0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041da1b1e7d3849148ef861f2c2df2cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d570c97452642fff6482b70ebbd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc204935462f9a6fbf70d4ccf6a448660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86643c36079047e8b97154388dec3aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4cd902419ff66233e1b2b859d10e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af7fb56d914ab04ab77e6d838ffe57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f17944408bcf66156d88269f4f5be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19677c33ec43a0f2d6c89475482a3ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3f96a09007ffe904aa17cc0f6b323666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09930a0df3eee97aa2a2afcaf65462ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd120b7896710d26b395330815ed618f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110fa23aea00a93b43e5f10a4d32e5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed174e830476c8c41e0661adf36f49d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2995392322d07faabc27d48a4d607671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e976626855b476dab56b1928cb791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972c464180db295cc32f694e31692f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2550b2eed050a830ae95b7da995073674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307351c834c730d6e6d9ad0f66cc1fa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146926679ba0f8d4b6277f655891c3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a01940ca05ea1653b8eebc2a312ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ba27661c9c8c68f7fb529cd6e01b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391bb1ae2ea90a07de3f4213c821720679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6bc81ce9deec4f9b81310373dbc4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a170b67604871c0b04b4c2177f0d147681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1a59258f282d3110d8d9009554375682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0626a67e47d0f51f8834a0ba55151683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01541b259a8cbe296027e217f79dc1b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d511423c01af8e327b534cf757731685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a786d018869fb80d00bbe300708d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0264d7d6fda8dbd7e46e19cb66aa469687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57488cfa826a614f53a9a450693c1ef4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d0090917a180437f3d0a306d336e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69dddd23c27f0a931c9c9f8afe8da6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0b53b4350ff820dfb361c8054ced691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8686782bdbbb0af9ed8f1b3e4380509692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02996c5d493a76ac50c69bfe81fe03e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd144e1f161d007618e2d285b14539694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181a1686986fce564a7f9b181d8998c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02135e875218ed999d0dd1e1d3a04900696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16031faf40ff443cd8db9fe3a31a5955697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1648d7ea554889ea129060fa83a763698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bcc8c32485092d4943026b31d7cb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7b6cf62b0a6f4b3feee4556597cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52eb81101f9b86dfa6a5022b71e7be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61cd4667b6d6a369b13c6babe58cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb505784524e41420dd8488be86705703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbf43f7820bd31aa396d623dc097e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e3314c600347287b2152fa71df61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557bf5a68439df203bce521bbecd227706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3e47c4194a0adbec39fb3d0e596b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e75646b09c7e3adb68fa0635cff5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbdc52a5342823ba60304ce2b50387709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e953d6a58f4c8a2864464469f74b0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853dc6cda39ca50890efd19fe40f016711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3033413695bddddc13fe3639d9bed9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f631f768652bbfad697e6140a159713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0486b710f3ae8eb4414821fabe355b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac510d7570f995bc786090e58ad617715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebe0f62f20537d38ed2ba0c40f685716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07722c8eb3a101e7c5269281e4e49418717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aedf3ade8ee3275661fab723cb9d76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd787957a91dabc8e75fec0ebbab1cae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef22767b0b4392ff97790a715f18803720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a20b88d50d1459a1ef15141d8a2bab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc5fd4feec0fd8a7ecc17cdefc7b38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bc0f5ca2acd340a738735df46f275723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a49afb0801ceb09ddeaaa92404ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6796a4bbf04ecad7f64910be81dc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f56c541e1d5be824b10c4255478b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d49cdc9a6a0b8e7e65d62a49e4f551727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b816147e43652e6e7581ff78f62cd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a006f4ef60a06f145a1b1c10f5233729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a52ec8edf143c2a4ee4a472fe300b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53847ee20149f7d36ae95759716374731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff09870272617573b5fae166f1edc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1a541a1a8ea790824e9f70f7411c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cb4d69d65717c8e241b8a3a9d017d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056955cbc1cd9d62d6d6e841c498b11f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c421dd1f87bf8cec611d320ce664d4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479052d350abe8fa4cc5ef23ea6972a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4bc7de7058c5b89e4bd908cb48723738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc092bf349c7d3e68b89a2e9bcef07df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641828f4d35b1264c6dac3ae03978f84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f2769fc25805dafb53e0e8607b0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea422dc3bd54451edd6d0ab989369f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c415fad4366451e94b687728b9ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5498fe7d9e2430c54ad2f6afcef78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f236113ba2b6f2613f07e0ccc614bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8e5340987ff9d954a1d5dbe3ebb90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec48a1c8c51e15211cc079c34a62e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569e19c4f9a41b4ab5a6a969edf7e46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71637d83c98fd8d012c03eb787506d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed8e48fd8a2b94c974884345332c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed112a9bc8811c0b79fcb71011157637751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656be72fcaa97f2c35c2ee0edb113c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d31afe2b196664794c04f05a978d63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e86445b6dbcb9bddd27fd43ad9d8f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca050bdbb582b5c8043e43e440799d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cdeef6d140cfe7af07c761d300582756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274ef70e38e2014373bf06b8cf2293757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f052e935081dd5179a125e6c4e94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647884a23b57cecd660dc15ba1154455759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce585efc3ec46f59b8b71ea9d69cb7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912446d53bd89d8ea79ad2eeec1839761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387742099378d15a51ac753e337cfc87762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf67c2f36207ad6b80d397f5671c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac66574a3a525a6ad423fe69d47342764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e82e9be2f298fd29037bb35da412765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92ae8b73a6148cc6b00292b745c88766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274f36b8178bf3f8ed33dd5490aee60767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>