--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c334f85c44669c9944568375470d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad097f68627cdeeaea2c47f17e2d402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f496ff5b4d039f458b6e127b201383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ccc14414b0683ae1425b366957b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930600feee965f4a6348d13df69f18285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181eb3a2048192d3243a79bc314a046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf2f8f4cca584dc006824ec4bd627d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366503dc27e4011b435956ce5c607f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4b98b10d21535a1fb6d801103d5429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab6161f16d3b3dbe4fea08ff303e3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea94eaf492dde66b9d1706b6c984611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997c31438698fbf2b65124b4e6d223912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cec612219407a22edfb98e53dc82913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20934f8eba3f529e819e2a21cfa3e8c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41782c536506254f1073b7a2059d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f24f835190f0fca46c29b11c43ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d353a000b5396702164cfc1ab648117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7fa17d2a53b2490ae9f039212c48918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802375291cf66b5c1173a26d31024e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3009fa08aa3795a199d7679a6fa3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d57a749e9bf60782239a49d4b0d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fcfc8bc4540bf11fef4e6ae5eaee622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea3b41ba00ba4d3cb295b7392df5d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9071cf5aa88cc8474ad9a7c46371124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644fce664fd6d067c64c4ec7951969225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52487e581c34e7f3b57845327a57fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d176342bb8fc812cf0e24af9f83743027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33be34fcd8746d84dbfb75f4e939af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a76e7ff160ef3762f306280d5c68229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fdd48d69cd109c4982da8fca6bb3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed2218b089ae6e0fa0a2075c92d9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6323dd78b886bca11c7b0ef2c534b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646708ebb7d99cf50879d1a03701f35733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672e8a72e1abe11af270df2ca46b8cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15351136e988afe9324015f4bbcff6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8329c1d94ba4db080888cc8c670f22f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7124e0846af8e1423aa91ae88e769db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce35424d990e7c27c0a7139ed8291a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75528b3ed2f6fd562c2c9696ae0d5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b036f78c28701ecf7cf59833014b1cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b42728c6f6dc7f8c50551b6fc792341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf214dd5460054e322b6e99c3390442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87f054ee96b2e4ea2b172a2a260ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cccc60d357c8ce7a9c02ed3a3d71ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dfdb881805f01f65417a80499715745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b7eb05cdbe38596d1aed589e3e36b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73200472611ffe811d3d911f741983d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423342fb4467239b46f9a98be1a23b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4401fd46b7af5c1e14cfea8e2f59849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d2219556569a08c88444cc31d4ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3700495b467efcd0b34c9bc9ca65951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262cdc397d4cf2f745acf33550cbdff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765f62ff4753e73885990729e32f5f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae19f2be2440d05cf542f4b7529c57854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f7066420c125a3e18ff7b61a38c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb01f1ec2fec483b11fd0978713c68e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb6a8ad1ce2016cf71d702e7a70c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e114bfdca030cc612647b49fe17858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438b475c4409d6363fc420a0930358b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521e5e9ce9bae5996ef526edb49b8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bc9710ddb4ec8f955f251a866ee3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179026d1eaf25041ec869ea9cc6316fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2d581f47cfe2f42cdcbb09242ad1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265352b750d76687856b08264ca8d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d5b3c1a3b301bdc160a6a91bce2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69dbd250fdcc16ec1e5934446c6ab166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362305f785e5c9de0c0d1204941ed1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f374273a115e02e3f68d74c0d1d4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42047fb7c1f0894d1b24ceefae8802b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58beef33757fb4e9b5158d365cee470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ef99f51f385c0ec8194a647310a2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030f29724ce5c700c5acd2ac263c9c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73130e7365a6a8d891519f448749201373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b39cbd90a8365be4cdd4761d27ee974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b57ab5d3295b2691088bb7ef66ae6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b721045b2a8d13c78313ec868a4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b15baddaa4654c6ac30648fab6a4cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f169fc17fe731354238d3d020bc73378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f24ca98264035aaac8224cf143f6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b658abe9a72404844e806dca7bf1d5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d5b36683f68301c040a372e814ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6e8ba40955d21693fe945986e04882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16314e3c289c0d75aa8a8dda8597ef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665123406adba571a21c39032566aa5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c59c032ffaef5ea5a1c0735e198d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c740bc3075dedfd3166d9b9a44deb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03febc4c9a4a497e529627dea033c0bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed7e15b76413dfdf2d8d19025bde0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965b8a94466be9830877224f9535e6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3b587101619dd22c11bbb1410ee590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4e4ec15de137f70e0a1b332d3f31b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e44e1a570c9b6487ac8ac161fef1ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddab0d2d86dbca25bce215b6f2b01a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0f9c07433302219b6952c2220026994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b15ad86c382c9d0b1c453aee39a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a230cd6f2a9262f23e507d1af43f9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b668d2e59cd59eb3f6b3efe7307c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fd4ad94d0ab26ae247a1c08e4019698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4936496831c032164d5da41bf48499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c21a520c6fd32ce537d2ba38c4170100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0127fbdf57952b9de179665a90c51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b1f99ffb1d6fd88e2fe9794f61cc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142bb7971a881809990bdea640523b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27334b671621bf0aef7bf81e510dd2cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8cb70a22639d1d0040625ca773451105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e68fe1a3e7f3aeacf11f2b557adee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0256ed26d813a225930a1e1f29c1dbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a7d1894a173b5a7b25aaa4805279108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7505480a21a57cdaf5376400515564b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d939f59faeb936ca229fe40f04e14a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2ddb91e4f8e00d5eb0734e378a35c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aaf7a70432412ee446ec6bfa06545112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16950212ca42a676e643c419d42e31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e829ff8bb3e511330360e95376e62d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fba4c531c4b57bde8fcb47caf65d7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4a0b48f586f34946375e7a7b2c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214d36a22cbc0db81a7d4619a5d2b1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30c3e5d6b83b5f6c3a3d285f1caf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1fb26b706ff38f91be01d39e6a5f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22241dd902820829c80d3bfcb75b0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231097a70860970711a2893b28581f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a86fac8fb3c0ef8f6c9cc1aeabce96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47186c4583a666441c10903995e33f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e47581c3e07fea07b2c2c25f1ab3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4526c3bcd5c31928078e54208b9f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dee8ed9ab59a8a4199d40d9b6e2bc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57ab2a28875dbbbd6a863b25c89df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6cb4f48894b1eb94a3d38571045c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ff94e19f56ff062d5fc67a092ab3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc366d7d8f23f004fb66a81535e61a7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8108e9e3aef0775dc3ad7373ab4c74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e970212e7faa6ef84072335964107f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f251162445e25e322210c609416526f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a396919a8d44680d20017a029989134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47542c98c180abbfd060b7cb7e58ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b744f251914e03214bfd590823995136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea88e4be9fe3e9b904670a5a4c65f11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd114aaf11d8858b04ab0d88032315138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca346dd970d5a069904aa464f6a00d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e5d3826e6bb42490d6b384c904bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346c8dd3c84c25bb2fe8bc23eb2979f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02d9d7f17a69eb99ca8af9f69dcb8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21298cd87cc325b5e86b5717680a6e3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d86372ad92ca0c708b2a4153904a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f3127d5204a887770455791b0a885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad4a5e27d49685df27ca4c475adf6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725cedf8b66463773cf6ad891e3512147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c012a082b952f62e4e058272c53a14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e77ae8f39520e6a7d98639843d1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35edf51f67fc7ea256f38e4bb9f1ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4069a59fe8a62d851ce5a683ee032d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac7939fc10cdb61dc5ac5ff635a73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb4441c752a832912fb21aa2da19a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d03675facde56d2f2bacb5d55dac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7702eb1bd16beb11536520b9a2f54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef662baba9368fe714f7c77d64f170c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3b61d4b12f91c759e2f579c14f19a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1951f65e1f579cd0f0b498c9553ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e7245800a9ff24233ff7d86d5b12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93cdaa3afe7b4e1e9c07f6f858880f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4e715f5804e25341bbfad70dafa52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d40e992edcaefbb39d32ad270c40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc6e19f4d326ad0536ee872901cb0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4f3814da552a6fe076102191dc128164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81c2ee5d9987f8caac99522bf78b8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e623316c011b30dd3906030d539a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eae571f21f1a389b9c57837905c4c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62f3bebd1aaea186c677e2184c4cd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe270b154e44f3119d5b56c5b03c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b78dc80e4443f5541b55a2ba6b3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f6c8ea53c68eb6006c9585892d8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065813d76120f79eda89eab2dc5e9fcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054176af15edc19169f25839629feef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b772e438dd6771adab5be122b70973174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b088f89eafb2999de1567770f15a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4aad7aeafc88903ebaee0baaf8d51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610be7b36286349745789781c4c850177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d79f62a4d7ea3609be1806d35b51b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ffd5d00ef9383fa15c1d07fb1c897179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad99f78cd21b4f577999a3d6776b0ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008935e5c41fcd6102aeb42430b57265181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f895ba0443625390600ce6d754b27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44cfb770aa873927c3e575fad03990183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600be43d1f9cf19e5181e155992ad47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865effae7b9c8be5be3e655547a9b01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a30052f590b301d744584abe80ca4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d26a3a5d95ead5cd7387b5042260187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58ea428e7788ed0c7ebbbde1d2578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f60f0a2b55f826ecebbfe5ad0ff9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709dd93d0db78fcc7425b63a1a06495190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8570a987a298fb251d70755026748191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f17a914b64b42800cf91c7f586ae4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ca4effd85e636ae231374746d652193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937f2c664311fbc7c301a3b9d7007d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091faf8b350f9a6e243bd7c239aeac5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151f053eb945f28976bf911c0726b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f149f4bd44f21c2eeeae3cc9d62d324197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b9f05b865fe8a405fae1d60d599a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183442d24a4b97b831d7da99f0b879199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192449c894aeb20d6c6214f8765ee4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b1dcc746d6f923870eff74d31b629201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b346d6deb6b546ea7f88794208c9e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca86ed688cebefd1991daa8c0adb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f39972f50083a056dacfcdcc73932204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17bef827af99000e0d4ae73e6fd51a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b2b86acb527a469e7b2b27a2bdf0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b594259d259384ca7ad5d19cbb4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa6a15018774ead7e6be2ae211b45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea52789d710afa59a7d9a1e3e977a71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d01d7b898a020b17c8902bafd6b4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f930adb1f3d76c49da9d5b8ac2cd4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56522a4546cb2d72b8bcbd83de7cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284331e0559e776a446114ee888c6765213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3d1290d3a9df371c6a29cc261bb15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef566948923106d519a708c078f557215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb45c744de161079623ae85e0d965c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8bd5bc929aa77923bb8357c620a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c645d5df3fcb493e6f0b3928cb50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf96756f3d9f8ab12cc680e15f8b79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb1b23b9ac23b9969b568cb35ab85d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8eae01af0d6c9192b124499b251a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76cb3791516a8c010c97cc7ea8bf50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed65d53f292af8609755a98118a012223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b59730002a8724129b09b4821d4623224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974dd0d308b8271bcc00aece0ce5236225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822782c35b54cf1a10354d08375adeba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231817a202bb1bf171edc30e810cd16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f45efaa460d9448f0b7085276b260228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236458adc015add0ebce4aba8df619229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58168cf9d89ed4a9cc92a0a1f5271ef2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b14fa500533a548549c043ae790397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead4386c79a52e5b401989fd958c26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf0d437e292e009614e9d959139b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac345902a07356c63bbb755ffcb7069234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015253b59e6fb6fb65f3cdca65f0f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77dd2c277a7239b2d6bdcdf5020e4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b607d52d815815c2baa5ea80684add237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dec50f87fd410919c3e886da3c9f48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756250d7bcdb156eb3d0d052646f924239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397575f4116007ae07bb9cef9adbdc12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5da8a17bf74c9d4c33d26a69a28b86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f5e6317df96394c5a7328be83959242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4474e2cea66ffd83bc4cbda2db83832243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11256fb75ffc550df77133523fda4fe2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded6a436149780716982563109bd831245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a20d57224001eb95fa6ddf28b92e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b0093ac116748533f0ba3c368ee2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1345a4941140044a7ca609cff74443f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f66dfbd0c95069778cfb3a1a5429b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe04cc106515d0ca07f3c048a455c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4351e159b69aaf23dc3b13669906d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e41d707e11fe46a6abca0199ab6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fd106a620e1f5c5f908f8d2382f6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400330626652c768d1eaba2137f0ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5992ad9fb8823468799733a179a56dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180a7fec3b58ce55b0f30ca458e0166256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf9893af041be70341968f2eabb2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c51874b51fd6b6798cbc2d763fdc40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cbd3868514990e5f54d417d7d38e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad39d430eecba8e38fa7192f78399a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed7447115b3b461b6af7d94cf16c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338cf8d7aff2d2f9409b9fae7941d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f3b43fbb964cd6f9eb876b93e9e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc62fa471e0df24dd0bf2f1143128f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305c7a2158de7a18c7ac5698e86f3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9bbec4d31c96fddd1d02e4fb39720266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf596f4909bf7485b02a023ef146f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458de0029f25e4574ba4fc93177ddf07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a56f9770412341cd7943f775a6bf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a458deea1cd7fb9c1138632890e557e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7ff268c08efe741e1166c3262c4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfce90ce102433787b3ce66442b998272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0de3e814584edd29a9d1c266d4c82a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bd214a68c36d0084a1cd6a5f98a78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9666c790ae6064eddcdd1282a064275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090874a1787e37af63b1ce0261ca086276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c18a01d8ed3a5484c919932d1d1fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4f052a5d0f1be6e9abbbab53e606278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb69d5954f3916ce0807c4a7a3aa78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9c838dae9d98ad320df4271a95a5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7115ca8d028d4f3e5b24d4dd172f25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0fcb5178522eb2097215b34ce083f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49893b1700bf851760588cc98e535302283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dde40f7ff0c2e876436e243b3fcc37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf877545a5cc76b817b12b330c221de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a514760e153d0a7629791741857f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6bf6c04713edece7a2001eaf2241e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683065d355fb0d7333a9c65ade87cc72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb0b84da01132a91aafb7560eee5ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4aa57ae53138f2bd8ca0cb583d948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45259c537c4f0cffd0034e9d7492317291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c3c26bc2342b7c4f0998255c459c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38682bb83a632d1d593ca26c5740423293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7b8a5e2c090fa431870ca9839d577294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a47d8db933004e8bbdb6b2d7fe156295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d96f2513d20fce53f683a95b271e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34c9379ea59796010a47536c45bec9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca50afa1a7296a91c1a3711c66dd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39bc44114804b73c24156e2afec97a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60e7a4a57edb4ceb8ab976a9d3ccf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e355cc797b0828233ee79d6ed7536301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ff22905794eb4cd82e59bd2dc73a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696da9b0a8487f714d8053c5c129d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be08bb2dae8d396fae33046084263d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59874ade8fcaa0c8ddd0a1c28853d22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972446d2807bc47daa97aeae9f3cdd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2ee0da26166ee4705d5008a65950307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb376cf00584dd53070a6440ed9f54cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5bbf670b9101e382a10912142f63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853386495545fced0f1a118bd880437e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb077e7488b1b085fd1eabff4441dbb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef2778b12446935fdff507adfbe77d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c3f3e2a3915eef1c58c2a08d57144313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4306b39b6c72739663f23ed8d0bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28560f159a36b8db08b8d4fda606d8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bf086915c16046dcdc2acea261aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265312353c5e0b9e2202d93266d7b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80fadd2ce279eeaf72d2507772ec25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040ca751e8e3ad5e5ff65e8c9c8d08e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b0f29f30320d69c096ddc2d9aa38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5d4d297ea672b097a907a15449799321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465d2778fcc28d4a18ff14abc02bf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4be573b73964f8a985913b7cd2b517323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ace1b55f3844bef62de158662efc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd6236351b0c495884d33a936522a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9370a98e00bba98bdece5d3e6000b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17632b65b2b6dff4676f90c28f0f6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60419a28f80f0cd98abda5cad132c9e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ab6270f73ad7c73d6241b46a91c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422d779a799599342af3f99fadfcdc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220eb290ede36887746c4343848adb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744da3a160b1d078cd225b9c3da78d5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b4564cd487d0ef7142d5f9c834000333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4028d0da06fd3de2df4622510b938f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385f0ad34b09883470c67a733a7aea5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea8a26b2f767d8913055d115b10b01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0ae72af2e05ea1300c194ccffe3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c49c5598a364100329729c4220f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb304ff861e590826f72d082fc08196b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754e4705b018ba7785eb8f8bada1121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9210fd4d53a3f5ae92887f6df106f8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47f7ded5bc972e884fdcda5f7c35a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8a7346fc748d37b689bb470e75dfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a0f835441b17325806a2b9387500a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eeb981aa318bfa2f34e66731abf1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d88a32cd7f8a9dcc5954dc082ccca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a3d3f33388f6418acf60749a2ccd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19eabf7b12e4c8ba15edb5bee4ab90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f35ad0d1b3199f84de8aa3d50beab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9a95f2a394e031f6090aaeae94ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2299127a4bc7ab87a61c7365d66e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0dbccf4a8bfe8c6d9ee222963ba3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc6235e34d02757db5bff83c0f0e91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55da1f334d6a7474250825b3be5586354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc30ec6edb39c7f66cf0f511914f81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e023d9a2591c5a8f5b420b3265164356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ac833c9e2b4567872fead35ff1f89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377fb192e77f3b46873abce4465ad40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a7d2f2ed62707713538250ff4b801359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f266efb8af12c2d4e2487035ad663360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff697e4d8ed8b2c6413546f57eff5e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1c14826e423defc035f7de32380b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b012718810f953900720aea3440b1f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec142c0dde4e9fc20e67f143f16ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5bb28511b9fe932a9be545b37547e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a381881daeb3152a6388b01466c28d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84347e705e91809bb436694b90bec245367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f58dc989ee61ac57d62e9e31dc424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f5e4e73e341df7937897ced758dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7d0cdbd03b93d7b022e2cddc3eac0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a122c2dfe52f23e3cea35e00db04b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65a9720b821308ca2e6a794ab42185372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d4306b1065069d0827d92dc49940373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c736dcd3a2b3f4d9f8049967180010374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349f5de6cdbdf1802744dfdc0d146fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb858d1a70a312cae36c0b569ecc288376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54fe05dabe0c65010ab6206a698ce6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8917d7faf04600bc98105cba610d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa57fa32817e5a4f5cd4a91fcf21ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c7929b84127d853c60a1d67782fff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b5e187aeb69949ab0b22180d3c73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cae335b9f14e4986e60fbc86aa26f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584869654e9324e77547c5631dcaac16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9a38b54c69ed4bb71239a78810375384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4396ae3c6bcbff14fbcf5b2166c88eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c251daa6e4f82f9c85091641fc28f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594d2e7738e25ee72b9a538af9190aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3c85e5bc8d5cb6a5d5d80834c933388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f06451dc9b23b4d7fdf28ac16bf16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26c9361514332c7a669a843359f907390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e13f81818b06cd8239ec7c0fd645391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee0afec14804b5993d21683bfca2b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192182b87490d1bfb4aa23512135b36b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae103607e2376e8e06c7f9363f09e6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a59fd8ed719e8b6b26df7f8aea95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af8e388d96c9c0271e3f8d9fe5d306396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db56c269ae749072fb46c428ee421397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd34ed59e31647d369199e13ea7b57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab1bd74b67c98ad9e2b8e080ede5d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae00c46007c097722188b9540aaea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff26e137fc9d6660a027edd84621d71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691dd83efcc8eaf61c1be5811943d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca325fe77814922e1ef68257025df786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ef38568b57f7f44af840e948ec220404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f6cf9750e79b418ef449a33c73f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e798b2324f591ff1b4215f663f92c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa42e454a7f8c3eee0e56f7feeb87e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f683ee38d5e57c5760fe20fc8c87256408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab713b2c05e7acd3f4a7847db89f63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9401b4bb84646bf525cc0ec8fb9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067fed4e108709a3b7b08234225d08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff88fb33d7bb6e0b3dc30e0ffddf2af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78837d75de444db7d4329a3132de838413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c68bc79576600713737a79cf9a78e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fc82cc6f890ad5349586eb775601d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1bd0e8c79a480b2b954dc57cf83b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e409454ceccca9b53aa4a7bc74f10a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a802350423c1295994a3df8af3d02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d99c2ff98bb0b5e949e6ddb2e8bb69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9cab27ad0cddc4e6af987474aa64a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812a7600216bc4518513a69505e592421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e0af7f15bf2422f1069b314e476f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca8c72b282c2d7f62ab1c682f61f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e245f7e20adcf5e37dd89583954f39a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777e5568d8405be87734329bd69bd61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ed19053ba616b3aae45e6b51180f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f371654e5cd021f83d22c4b8d728a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe4d1d101764066924439fa611d48f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f7d0ccbb63ff2f38a1e83dd4b808b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92bf0f769aa48bd4a3aa5eb353fed1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aa5b1b95c453e67f37242a8b4c68b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e2dcbc1e41fcf62b190447dbbaeed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee08e4e6b49882735967ffb4b54ef4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a5181eae72f3622b40e350ec93367434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c54cf8a1c54c0d8ab3fec6fb64891435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554ce642824e148c3fee237969411a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f11ca249c06c962d0df005ffac7dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235dfad5415109df12a08e881e613a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778895d0538642413e891c071750e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db722e197f1988c79682324daf4728440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c732629edef60c890d208dfca96b2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f389bd8b973705113278bb69d36d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd81ff80546e0ad06100d36bfd6800443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d2c6d4e65195f73c5aed7840f0ee4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea497ad2193c7acebcfc28577b3648f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1128cd22bbf6f2247fabb44955c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97817e4bca7249ffbc7f2816e08c124a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac70f9512a126fa2e72d44baf6d282448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f35ca07e3accc4b0a345eaa2162382449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f33403217550c74ca6b8074e92e28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f68bfef3a15363de9af4e795ddcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103695a91a8cb0cf6c830c1ad44b6a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260518a8a882a42984b850d853e8548453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42986fa5b260555140211a1455ef7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f332c7993cbe9ce6c71a2b11efda86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f5b2a9ca74a89bc0847388ebf7d3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d832f1b1f89e73447211ed2377b5d55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611c57131443bd885061d0b5513e0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22037b889646014960c5086c85b6d01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0115d1065586fdaedab1122607eaa3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1fe84d23cc5cea90e82426288d822461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c940b3da4e4bb9fce277d8e72ef7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6499ff16e7b1d85806812c3b9c4a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630029bf6d2bdcded6007e310bc9619464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec8f43768aa3e271b9d7aadd28c60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd982305559b145a4db7569b0acae1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b201c2d37032fae70317ccb1e33d5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a348ff19e470cdaa0e2a993ae2c22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322470d903a0e9fab0d3c58a23e08d9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091d03653ca5dd44f0f0b7f07c66214470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147773dfb796dc3b2a06ac75388863e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95fe2af76ec4443d86911e236764f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8c59fd752460aaf50269606e2f37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7323a68a41a2aea5f1a446cb43dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fe5f900b4501838410a9f100db554475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1fd4c4119937b49f2877388752481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2e00fd7b1a2f50daa22470afff68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bbfa9c92719f532f4d2f0dea2e274478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f15cec3ab7310c8f084540bd7b8dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c89da1fbbac58980f99eed78be906480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897e2b9993ec78b1f7c9eee9017605481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f658623e67fd0a7d9557f45ec36e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35e5be28f82a2377505bc9fa1d0970483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d2afe0e5bf2bd059908d7e4121f7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf700f44dabe8d6be60dd2562228efd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea88f16ba0fa3660ee1ca38cc7bcfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12cf8531e1be1b069f722e2b774b5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fcee9f54ce8ed42f2fe38877118cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bac67607aa403b70945a8541ed2433489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f3cb431a01cbbb778e3602f6b6624490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e168b095cef12d6209c69f9fe47cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c8595117cc8644eb765b226b945f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb740754813f079369f2a4e25d41f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111090a8f1a99cf155225e9f1dfeca2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c9bfca01549de80a890c7d17d80b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bb36291034b66009be091a42f0bf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade958ccd635a6af87f07c3b5b59956497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8058b116fc313d3eae22d33dd6af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6c18f920d5cd956596a607fa0619499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa5155dd2fedadcbf8eaedcc99a246500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42df77fca55f6707074c518288c5cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b66025f51bbd2407001ff01bf2e5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2951608969b30ff7bc06bfa32f515503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d635f72b0d7385af459549f2a924e50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c2fbcb3b8a1764571254c4f0f9db2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dcd6a723585e377ebe4429e381d02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0b461740aaa6eccf42c651235433a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a56db913c83c932a65f0b937c4328508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a12c80f20e44c3e5b367dbcfdf8ae1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153e2fed6db9466ed1de29ba2fad4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2cc86b72bf2ab27094366d622bf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff3cb0f3964e412b588baddd576667512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e80dc362123ead4e85cb9a40a94ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7829d1f1534c88c3b90906ce1b83f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc805a1dc287de0489f5a16b0877921515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d64f041bea474e9f0d0d4172495e48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d878ed75d0692822fcda2c3e9324517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798095b77e8542f675d247dc1d74397518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30ae5939118caea9ae14edaa5573df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dd6c4852a97d28519afb0f2468d81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc184fc95e9d64e26a315737a14bf97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f95ddee152111a9bda3ef52080f99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664780b7841eccdd6435f6a82aa85dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bb01b104e00b5592cf1abf093ca28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001888666b9d8b4ab2e766a57273643c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068008b3a1b0e56e9efd5967fc63e43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316b6f31d34e523dbca018fe9b56b09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb168bf091314b32e340b1ef7cdb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a6b91fe0903d73c0711c9a53679d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101222fac24cb94fb40548180234f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c2fa50a81f4c30877a73307a25fde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526227117116683f87311baf97c8213532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4562ecdebeadcbe640832ae86d02eac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb60417b8c98c44854e315aa0fb1794534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65c1c624aee4ab2afd2298a626e30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e4f15667c345f51fb74ad056ab25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9767e89490bf8d04f63b8c07fbfe8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f5b6d1fc9fcae4d2eac3ecbbb2a21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c505cf3cfa428ce815d6756b98662e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03997c64fa1d081b78cab20c88325fc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125326dc72434d9b90314e7f9218885541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e862b14575893de9f9bfd847c0ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593227d193ede239b1f96219dd1de81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377f1f2e065d58288ca9a99c926ba3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba096293cd244210ff2036c338e02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf160597f48987c5db4bea749cd5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731169b50cd201577b2403ce4eb0c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27247aa4b48aecbb048d21a6eaacbb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708501ac733dc1f416426e34b59cc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd1653528938c6da0fd67f5f658666550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c32caa35abd6fb101c12743d25652d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f22e6b88d1bd4184676ab9ad52f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4c79d5964f5493326a8c419f4fb80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7bdc3a0673669843c0ae464b453ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298f496a7ceb3c2a6d609a730043eee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954d768ccf0c5b96110dd983c3e3ee6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f823e137a7681ede9093d05b4a36fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902075ca501059bbd25c1be44378212558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e51627f9fd0908cd9f4100cab41b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692218e768ebfc3002d68c22a58c0089560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c82cfaa9cc8578227bb486bde69e70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13f8bb43a8f883f858ea318ad170c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5c79c889a87345ee0007ac415e67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d07d3d0479942cafc6b056372d462564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9603ae1659dad07d6c40d93d23000565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6883b1e598d73bbe6f1657180187566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cd443bafcc9b82f651798437951f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9b38b1c13004bfe940df70c37372568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a7bb2395d8a7475436dccd7928c4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7fa6d8f57388c1b9ed3c0f2c61f47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde860f94137ee209a80f3f592b9ed4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5fb6a30f59765b08d966bd6854217572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3472e4546871eabd0eadf49ab1072d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a1715646ebd74d9983142b605a564574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7415b8a981f849909fd37d5f5e29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470931a0772af75d1292673d7f5739576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c13834543bffaa9f29af1121cbeea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614a7840f6857d04cf1f6e0d8f68b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed03a794b5cc983ebf60f270f2ab56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1b1d4cf1879d69358a8db9491fb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389be171b0cf5e4be36937e4f6b16918581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe5d3d9950c0c86a468403a321a393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563dcf422278a000f3c803258175157583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071753865bac23a7b59a699ad10b545584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365287ed4f00fd3b58ec492435f053e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b637be04ba902da1962e9f21a957d12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e23e655f6191ecf34c78d8da83fe0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da622d73e0e16b3a8877ed6012eee0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba7a83ea25bc80c9b0358a17126ef5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9244ca2a8ba17e4d00b00896e69efc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53494501774ec970794286a8678ceb8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b227531c89cd2b97dd84eae0e7bd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055a8bccfaedd2084c553760014de46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed068561a4622ccc61e3a44f820779594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458fd0984c7ebe82186471a6d5a6a87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc1cd3c90881e2365ef108514ec6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327c090aaf15f922716c696223e9901597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea68309af6af5baaa77a522033a04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6e47899909406094d2be488dc1408599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599bf983fe684b0a7b5a33efe9dff3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e532408c11347aefbb884c2bfae1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adda36608333efb5d75b71f676b794602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277f986bfbdcc6ac11e8b261a55691603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b3f0247adf1e39d423910864e10d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95984d6a507a2a6826755d9e31e0f98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83a1b4ce4a6710d37e91aa50e98fd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ad5c3e8ddeaa09a1336e2862a2c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6799427c04f72665d457451849f23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b6c27802b6dcfef2418f40b91d36a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f98091ccd6800bbb8fc62ff8c69b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd140dbff7a14c1f0b9bd5fb50de7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52857046e965973bfa1ed847ef8bc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc4877c19b7ea0a58598cbb8c8f795613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ddf1c1f845948cb937b54521d46b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8602bc48edc6579c91f145c52e22e7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ef78cf9bacfae3c0ba5b6e4f5d80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f5a83da6a503dd84515d1fa094f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848f67bf7e63acca6c29c2c6c6bf0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15341f410f6649e956bfa897f316b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f73fae5af9a52414d083d1cabdce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793544d553fb5f6a1d01d272f1a47645621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c305f520da064760d7bfc5a00ca0b5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ba5752a5a5f45c41855a9bdcf698623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd29cbbd069cc4f50d5c0d040658cd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb9d759f16185b540faafea38db80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c5f714e5b53095a8ba2aa212bcc64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970de95c72647a3b27be06c5848d6a35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2d94db6c2d6c44adef8e7350abd24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238abcf2c4a55df29fd75a571803c92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0ce5c3391162946927a8eb2e98e02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fdf916d61295b210da451ade89ddb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ebb0c28b2b4c34fd256d2b7b38ffa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26f6ef0883e354e2947f380b7e7b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec2ea6644e3aa3967969f72990eeba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f3bf2992ad3d0d11d374c6262286635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5b0695ab6cf77c449486c39b64c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee41fb888e66fd9cfef6aedb341931d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb8af81ceeaf254331d09db88b0bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe14a982dda263d5a91aad9d74f1e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e2bd01ed74f0dfe3f7a2edca0165c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0683db742ea5836146c65c3298dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287006d642651e65e2e4fd903cc53dc4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c50272e7d030d8ca8be2bd2305d15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615ea2128e9a7e8a9187a5db9d60bc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1719422097d167bcded5467eb53b14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c13fc1ee4ad80dee0e63e5d1764fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad6a795d8984244214ba690ea735bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82566b47ca771e7360e4937daf370ddd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a9330664cdbf92207d06aeac53b76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8358839032a598e8cdec4af46b3ad5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ff7cd489fb742c6ed86609f91589651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ec0a1ef3fb930fc1f5edc859fc0a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db63c97990d803d6ab61427d1090c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b3e809593a4502bc09b5ecf1c29ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cb64f9c0dbd337b313b2b7f8e62a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bbdeb3b0e132e0d145cf417f45456656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49162af165b65990c665f69a2f42b55c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850308fdbf8a1f27c1c55d9d8c48325c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3427b05b5544cf57c29a759dbac334c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8baa9e3591cf63e2df82eb760f2ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24865e2c12b891869137a5591d5dab52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f990c9d455311c88d8fb0f49f311295662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22753fe734300614ae816d267142269663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be4973b816217107b6c7e175a9f498664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2717b26005363469f19a7d0b606ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc809a7c2853e285d1003362f193e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db5f0f27f5b93c2f9255747cd5419b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17360c9d70a78d3e9014e9a6384ae87c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1dcf988707d3eeae947a1608256d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9b20dbc90a18ad4e8add0d393ded9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f2727a2703cc9fafbf8b7800b4c2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865b1e7c82db3aa6242ae2764b8f3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8cebdbefc3bd1ab695bdf7cfc4bd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0006433695eca4e9a76782248ca09e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5620a796975762aca2794ce99111d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce401a5a2234ace6bd24bdb8d36fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd913aefb8a147393d8a2bf1413bdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f97fbf4302f316b7cadac9e39e2f56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eb2d934eeeb38e20f1a2cb9b6ef7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91844a6f7d19de89282cb78b397b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2385b32e7ffc4783414b9785bb7a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ccaa8b86df078ed0c84615115dcc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd380f7dc58bac3f72a4cd77f60d3c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa5a351bd4c4ae8e742d063b43413684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac89b6c4f33e927e696096af7ffad7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b608c7235d91ef7f19eb3c3d14ac6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2696ea5bbd383d2f5748809cd78478687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a398a4f220e387ed81390ac5f2d12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff7dd9e4d0c9dd6d69ccea45848221689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f381020b2607ac446d5bd3cf4968690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d36cec2758099aa741216cc3d30e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42986c32d5006afbbedcac3aab01db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd36f5d50dd1ecb81c9cdc92cd1d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded377b7eb6e2b036680144a830e9b61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcc446cf84c65cf03f07f699a02d4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66cd0e2f30bdf4a0615dfc0e650aea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7fe023bb316692720deb1ecd5d814697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01199baa8f76f157503e7cad2e2f4ba4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9fdb4db7d67f9a8dcb1dfb09a76c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f5c98782dc1f4ed6fe0ee10cc25b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a836aa66d5bab094e2bd1c42609e38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a444094278f596ad9df24b18f6d10c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84dfcdd4afd071594feb7e549d843f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ced6bf4df3047f52efe0247bb85ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979804b4c89e30cf600972ff8eb8a300705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b246af767c5c5687e1a73f1ef4ca7e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f42d31d3297a853e665eea223eb6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6efa067717d73e217cd5194261512708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb5d573919d1cf163692555c7075a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f2763a315f494e7bef07a821c8bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae158fadc2e02c56cf689ea6871674711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e6fa0869e10e7c8ea97412b4fe82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6010803d9169046355daf7dc3a4c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535bbb3f702fb9eccaf0c6f14f5a43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fad7de227c16fd5e763edc1018c02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7a5201af8697bf1ca1f50ea8130b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4699641078ec9806996fd339640fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92823a1676a1fbf07e3aedc3ebac8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8303f58b63c9539622dbd7d3235a888719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648143ef90cd3f536e7d661f0f9e2b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23f69521db1bd4491dfb7b9e9b3860721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4665a5695a515dd1305391a1ad541c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f1160bbe887c98f93c32141c8309d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d19e8fbbb6ce072fd30bb08023ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75497e85a785a831c4cdb2af9d46e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313616113a323662a1ecf7c6e94b156726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfefc638124729d38f85272f4d4445727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2454928afa0b3bcb6e8f716a5c64aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e43c4e2fbca35607a2edfae8387f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fcd24732e5402e111d904e70d5cbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf8d791282e4e0c610ae92f2b5ea1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a13f4a359217e7eff2a7d1cafe1be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f164105a6ee31df4275bda4f2b0df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a6e6b3ccbaf370d88b98fe2473a6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b641cc990de3f5d39ced34dd3c11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33853d746d92b22c069eeb4f099aac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28624357705e799c9344ec49bb6b44c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ff5795beccb7fb15087c1261d2ae1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d8e4f1db8438523ab1a235ee92a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079682204b07eb1a08e2776453191c2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8c2a4ca9709325ec3240368742648741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d5151849b64d9a45799e16ee770ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7571403ed1820aa7a47d554441071743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9841b98c985fde1e22968ca6816c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ada1938d42869cb2daafc2b58146d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501b0cdf0fea8c46b245e08ba5d1a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4598e1343f73d9ec5f58c4d61c74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983afd408e9a21c2366e8f32806e18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae708258fc737abe743ce102fc1b9ac5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc216c57ea7d9c40ec7be5935a6552e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c002aa6ef5c35d460ee9edec02de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fe7081334366966df78708bc92fba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78495f04d885a199787332b32099a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5faf137dec1b464058db62ebc1dbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415ce36529c3133ce6473aca6b4f99e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292a4e017c9a571d87ff4dfb2a45eb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f24351a9633166864a3c5af2ae4f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55780b4a34af548701287d2be3cb040e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ce75cf336e1a1d976dd32867b8d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c44d9676d3e3aa37bd8000702af7a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599848837dc8463a933f14950648ca9a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8758b93e0ee649e49a38612fcf7d7b3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437d932e4eaee55358d97aedc93c55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c10642e66b4f51162a23dd3df229e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92e891fe5f4148c67caf0cb6190bdc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2d2328005c1bd9801c825a201557766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d12314f4c873876d73df276a695c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439a8e7b92c000bef756540c0c2025768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3f6d73beb5cdfd4e920c94a4f9297769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c67b77c6c8911003dfca5e6a68b7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0d2862030161e732c1b6a2f889170771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c28b1981d85d0b28c6125bfaefd70772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e910c6ac2bae6a9b420c9e8bc2f5e1c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f6fccef0259413403b1d58b93da22774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a757fd35230d5c779752ff482ae66775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef684d1bffc7a978b3a4c2fb6ec16d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef35cd6c250f184d9884c189eaf6e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2704b4a81a9edf7d99f4f6a06d9787778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1dbb10c990262609f315526909f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f21794e5e3cf8ad90717238258990780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c8ea3d04584a801c7adbdb14bd1f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda35a05281981575445f2f603ec383782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b26047caf6c31e84fcf1b58c0ad68783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f26d40aab5470a67b0ba6b2803b793784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d9088ecdf80baf94b7235ebcff8a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c0363d32603a8624366c662349f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc20b8eb71b105a767ad0e3099e32f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f03fdc8a55a07a33094a5254f126a8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8d53c3ee4655ff690d9de0caaa2c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d64b9074ac3a4e4dd6b4064d499f0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a42504990b3fe1d001d89687c61d0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a3ce4eebc884128372e929078dc0f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bf512d8861456863dbbcb2ab6917e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea0fd2582724e286ece8df1e8aec88794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee090d1f5c872209d8fedf4c6d633f41795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e443807ca3b7a36dfdd5bc3a643131b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b871444b596694e2bbd7044a4ab8d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55681d9d67608dfaf87dd36bdbb44326798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e5e80ac4854f3c0d524242543d1c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214ab28724e6ec7b762f4dd5adddba9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696921d0277d60d57d0c9c5bb51908801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6a34b5d5780289e663f9263d0a8d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f639b2c32149e828fb9263ab9f0007803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c5e2c740350317ed427b43f757df804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a10d476686171ce4667291364f6807805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cee8b6d15619279792193f5c378c6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6226baf732387df9915c6ffa903cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b35a7cadca867b71984d01f65b80808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d6b81e1045f96e83a58e9e7cbbfcb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b51ba8bf5b333a0546ec1a5ae2fb71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d4d4693a4ea4fdd8907725231c09811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1151c5603d5941a0502fd044d3be6a2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b362648f5ff797225e9ae5e110403813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ab174f9bd953f442de2e44d63fd2f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ecac80a9ea9a896cac3b3a5bd064815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d97e4b671255a3e0a877d7f014326816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0609fad50bc3b1c2c5ccdadb1ff5817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4e53cd856898996312f6ddc3d8841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a09af45bf9a44e2b96786e75ee52032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420cb6f32b47604e19f4db8b03e449e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f95b41f0a2b97cd32c7c2bae221414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4024eccaa749d7162b32b2e16499a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfccfc7383eeb9815ff81507cc9d006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4128b3c7fa48752261c2e347f881ec57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5700302aea7ebf497b431cc68bff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2495826abc68e80831724b351d107e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c773a82b63c9d57df32c3738a27c16f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27283683a6e0ce75885c2457a8e03c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5df3fe73fe53641d9cbd585b448812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151877cdde0696bc2a74859444931a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98400b594a7091dbaa3bbc14135e83c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f4e711c5b2034e044ce92b9c61d9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aea5c51ded3972c6c152e11d47c9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6413d6b2e9a0617410c949b3369d6cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c0fedb2522051309f4d959c62fdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1caf56f642ae739d8ffb2ac6e560219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3bdc8951e987aea5619913574869c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00ad2c52cd1a672f8694d9117d1fe221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa637600e4362578e022815751d68e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291df0d86239ea14949e683f50920f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a043d436564da06e3cd9e754dab2e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2516adcdd6ebee8e7bfe6ac9209cbbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e756083471352b013b1572a763db21226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0f37a9bf152a3f3ecb9d68bf733d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc90f66d90956a3b13e6e8b817a2d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27414fd96ecd3490d1e08b2c2eb65eeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e3c93bd36fd1c40f0b8cbfdb189aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934958c32903b26e08e7f7bda3a57531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e044767741d077276b2a6204bd1a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eecb2be6d1fbeb4ab606bdd8fa35833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b59928c718e21c4c40cf60fdb04b2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dd1f04cf570e06e3a5abdf4f9a18b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32b6d824a01924fb05dd5aa70078436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a820d3ff34faaeb9c134899f3a2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a29fc7955a18027a48cd0a56cada438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccbba4c91e583984e5680e4d10088e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5e68de18a3263bdfe6d0ce4099d2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f3d40c343f0e2b1ddea6ae8ad51841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd862dd3ffda2f7cba49f30446e7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267d7ed8c6575f1eb7099e290beafd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a6185633ef4e86ff20fa071feb8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff773b2d971b70cddaabcf2d619b210345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb00ba9dda42bc8d2de9d39bde5f3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489abdd466cdb2a16a00dd1c239bc7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f77ebbbe158058fafa815da74f60e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1977c7e99c258f9232218f38e87a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c533c3345938f13bca6d173d621150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b998dc52ce18ddf151ddf9e6a1eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128307bc4bdeb3d5783658acbd319e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5e95f2cf17767c36ffe8f8ba577ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eade83985c4e173cf01435b1f1aff654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706860970c5fd99c556da6ee9c0a02055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660febe6ae4d0c75c1263c3a558f75a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d57bc0a7a03efe3325d20f3bf77d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e82cba3ad7882f46bb23342daf7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef6c861fd9082d5f159bebf0d2206059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6908ab8a8329ee3127d1fbadb5928460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501b0fcf93cb2e7c7d5981dbbe330561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3c5b9688bc3f1c5a64a0fd945f9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350da39f9a57caea889bee5f09413463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e3bf412b9313c5673d5c12f9fc4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382bc3a6a74190424b762fdee649e4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe59145904f92f06f97b4f6c51e88366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6c030b13b1a8d5f09afea05410b8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70237983d9854901509bea7e37524fd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d460b0097878c0c190efe38fd8380169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed08ac7b06ad34a08be5c0abaaa0eb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2277fce8e177e33a298730ac6fbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7993c4700e89a218e7762eb3fa5b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c0544116c1f6bbcb580b4de54c45f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc11f14ac099702be65e3e59958b59c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594fee7b2ac465dc063744431bc13575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e231b47e01a1b48260dcb166f68576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b1076a6ef9c797e968fa028475a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf9e7c5f18c058acf37335e86409978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe4fcf103bebbf6fa4c069aaecb5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f684b0b98f50e54305aece8581edad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c1ed657bb7e93007ca51744d3f8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db0822101a86e83be33d060168501d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1deda6e84903269fd74cc81b581c6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa7a3df3a8b49c0d1d7cfb78dff69584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e676441241272353dafdb391189db3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cde981010151fd09c65e1a787500a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46906174dd9f2fac55c99b4e83f39e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf500a188d6ed460e5a853a1a50071d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003219203417c6f1b13c162f5880abee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168624c4545622c07defd50aac1fabc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68009ef0a81cccd98d4a361fac4355291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5064ee31d9c63ece35224b42e55c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31b28b6a3ade6d3a409b85ca26aa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692d034c2b37f9f81734f81ec81f6c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeae620ba46b1be504f9a4e54e7bae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea80eee1ad5ced559f39c384576569296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14876057d3988f4dcf808158d93d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23fdb685353060394c46b52f41cd7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7581550a0ca120b75f3bdccf3e04299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336c992dcff35a9efe4e58e401a2ae4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356dc190a3af0524840024f4160dc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc4ce524951e26bdef5a9f243ffb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543bd60ad99285f77daf5d0b69ed68f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeda53818e52366115588c0539325c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d836c49c835e87d39b9fcbe7a6f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95eeb8e53e1012c33201515e0f455106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295d95d39193c3fcc9d0660df362810107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde2c633e0ec4f317810d162172f971108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888fc8961f81a8200baad1b72c366b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810231d74dc9ef2079d333c0c2d6e2b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630b3fcf594d6b93242ac5777a5037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2027638024ddc8e70888075e87925b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72605afdb3680299a6cbbd9aaeceed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec925030412c834541d829765800b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ea43ca1a0fd126aa455c426614e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d624b4f2c6e3072b21feee1968be9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109f6c71566f7cfe46d672e9935739117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce409931671b985f4bc97da51d1746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884575eb7edfeb174c75784a7325cc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae43e1b734d78eb6f09df35797f3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4893c3bf599c23f48c53d4aa589f1b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb464f2b7403d8a634e5695e021fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c6b6844091894d24ccbdcba11bb6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eda9c43f8f009238f47cbf316dfbf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e983d9f150efd1ec7057dd63a71302125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432512e2627ea73cfa8da887e861bea4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aeb8fb98a32f71d39111c1bc710f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252e42a482fc01db546d953a938063c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5ff78437e1d454caafc4339ae258129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd18e59b648263c8d791573ae106bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c4c6c25b6292d8e54c11d69569c28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee04e02eeaff65bcca46c95ae2f8cd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d28223e5fb149cb5a2c418304146133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7303aca1455e0e6f9087d6031218c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe717d6e0c2611a47c4b12f26c15a751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3bcb1b0d5c91dc788137b49d2d572136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e1a6daac47ad5db062d6c6ab8df59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eacc5f5974b21d2e9b1902ffef1381138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c21f89afd377e699876a11a2e390c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc866134ed53182d758a6e5367678140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772020e5cffccf152212d41b03ed017141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b0bba4128bc14b00c4cf20d2e7d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2ee5e4388fdf36c3bbe9569fdb3f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bcd2f3a78f0c7425efaded8a91222144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc5d4e030c37dbf1f3f594e4e20f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a5ecd204de15645eb0934448b872146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb38d459cdf502ac541fdcda343642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c4ec1b5f9f72fc6d65b65c7ef072148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20508bd4955b3f67c095e839762bdf50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be7b153861ec7830252af6f195abb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439602fbafb705abcd551e2fb67e16b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f02dd55815765add27c0965a9eb60e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d34ecd9b0bd57bd1cbc64a53dc6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4386dc90756c0fb22731f6757bc85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b2b8120bbef018f3ba974693704b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90144b31c924a78c0dac5bce75dece156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee26437e3ec085626132da6b17bd69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168f072c44229ac1b8dd059f86eba6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec60bda037cf81ac8aa57ef6592347f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8903db9a37f6f50539c7f6f746d1ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a13d830676a57c4b11897180472933161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84decfe4dcb1fa88eda93b07b4337da4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5c76e4dd76415410f0a6754b3848163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824948571b22b82a0a171aae2cd9744164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ca852b2f87e279f5b31d8947abf3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579d6c5ae94e0faf280351574a34978166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf973848138b3b7802270214c263ec3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd91f9e1659393edfe99d7f2dbc7e53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa160b73fc975cc33c9f3af5ad7e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83b53d3f637c9140351f4358268be7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cdfb00b3c9037ffda065b2ef9b716171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d07d9cc34187964b45dddacffadd9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72458c238994d66a7487d7c81f5960a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b954d4caf1646a29503603d02b82fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14a8bf906433c9b3922ef1f2b182f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cefbfe50be43f962811869b7492c3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec85bee83d8f5dd11fc4f3aa223dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77b4d08ded045a72f0c8f14bca0f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e80ecb6e839ee81b384b31abe4c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdafde855400251d69416da8e134c89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013447c61fa873633cd4a29234d2b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e02ee63d75ac56df8b67c3e19d9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3debef2a59993e74f97f216c66c8185183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83901c82f1acbf1b9464e87274708a9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1dbbd44c0f22c367b201886deca73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c1c621570b3754df591d38ddcf228186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd1bd6b9437f606b5d4bfdd97e721187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa925ed09018afb6d838b63a846de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b8b0351e1fc0206704eaa29ef74c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32ff15f5bdedf204b4c667833e8d8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251908d01b08b4507c6f02f976f5c581191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154202a211b68c162fe537fab88787f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828fb82fdbdf50a85e5d04c5bb20bc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32420473a1418b8f0c2062c8a299b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bff3faf8dad4ae3727741c95f9fc25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbfb34b481f9b576fe038a075b25c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af293fbc81745ccde2dbc26a114e2449197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312936f0c65d8556c2a5f2720d7861c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2e45f7592d999528bf8befebba906199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416a7e70f7006af8395cd6913df2ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec4d85b8bd3798a5278e4d40708188201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e7c31c8e0ce3c14e44ef27a4bfa09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8eef1e68965f2f01ba2133af79154203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270d7037fbea2bf7b9b897890be6ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c3cda628e6d48d8c6afe7d237441b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e84eb8a3b1021dd5d0742c7bacbee2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf7e89dd50939d7c4b4c6f048287f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ebbeed427d9b90de0e2dc078e49fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3623f4542b81a8f16c8ab3b278cdfc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db75c8db0d02ed826067964ffab97e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a231e95cc3988a5316b8b225889c1f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922c6270ac7592a3bdf60d72f19eae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ebd293691d68679a77d597d97a20f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e38ff24a57cc590537e07eb6ca4a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e709416b2d6088cc6de8c446b1a6d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a359407f80f5d391e9477cec491886216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c11a4666fbdc96721456ba0b4a508217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592de72803fda05e6af230317edbc5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481b686752d2732bad4588e5a934be1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9f5af2f1adf1e19a94b80e4a5b40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6afc4b3679260a1dac5cb444ab5374221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42a7b72a86a89c973fd6550771f9e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9866a7e6836d84c56a6bf0346632f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85307e2bdcf51cf4b5ba537902b880f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb3304dc8d915ae6f385e9d551061225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d136ad02cb935b3333c546fcf9e15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01549faaf25069f187885c1182605227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9764ba045be2403b57ffa5037a226228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e15f7d407a60c56af8121e68e31fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b89fd0a38eb972aa9e6a53e2e079230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baf1df8650f4216402d59b0c41ba1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154ef5672cdd7e9d7608daf2755a60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7cdc6091c94b94eea72e96bce19f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5c97356ff4da73cac88be2ffb15ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ff9d12fbf51a5154d63f4067e2bda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b9b71880f66395f1f488558d7bdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb17cad2f60421da6c8bf3af932e51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650791b58d405ff72e1774c63d6dc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed988537cdab1a83f8eb62c6c6df465239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842e09a2c7d53f0e9f1e183650a96b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b99774a041175ba9ff2e1afcba04c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f544e997aee0490aaeae1f03301f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09e6e6dba71be34da88ca0e6d1d255243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a6bd8ebaf56630739a301ecf6c2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1951af83fd32179953bcd50ba75558245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dad060b7d20109f9333c87acb3f0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c6bb31ced0d16da5cbe3f621ce6e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578f04ef7ae2fe18378a433ceeb0457248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e4c99550694be5f782a75c05a104249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed2dd121853e8c2a1db4ff6d78b234250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b189c400610f46d04676557685fa4da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b72c511b1d085a1cf0e1d9a9e4a195252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c0fae571e6ba6419eb5ada7d05af0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750e8cfefdc246aea56a29f46402751254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beca06c761eceb7fe88828811d0cfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6e3cc3e5d08f943b80f7f62f2395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728a9506f83c263d827e0cf2807b76d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8fe800e37d5528b9ac2ea22f86dcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe137bf3f439ade5b408e671926b70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e2f2f1985ba1e0ecfd50580dbf90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f747faaab9a79fc0c8d52d121d2f1de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed35b48b8d7f99c0a9c3722b6640a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1283f04a5105a096ab908dcd490875263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5b746cf66a8af95cc2c99ed0dd8d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d086b3b742105a77c0a8e32fbafc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12cf3bf5402822e3ab01eb0b1babb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429ede8dc438fba26e6e7a3b28db24e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abb8e1688ecc8858a51390cabc30a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf833a721f150153d3f84b53d01b76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48afa7adaf2336364d8caf23b6702270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe254ad9a76bfcbfdb590e694b19a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865f2e911b9da10f1614a0f6915cf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77872c23c8b0b1ae6eb3938bb9df448c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a366844f4767f263a82ca1f29b6c3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8273851d026a27844a3392c2c038d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f60da5190f6f75fd51f4049e86837276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be538f22325fe0aec39105e4c780885277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260c9c61887592d3874b1832efe2e2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058f5d3b23bc38773b4a3b1ddb5aa90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5a6c0b89a156bc31a8149f5fd498c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39865af7a05e46144f8ab173412d8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfefa583c494651966bb956cef6f75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d1c17bd3c40c237fdffc03f797af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7393a658dc940206895d98aec7814284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3578588a4816542948e8828ada44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1bc0831c2827cc191581d1b6a96d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a97a5451cb3ccc06846f6df6c89f83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6dde3254de342ef7736ca5cf112f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf57f9b2c3663b3c7524e296c924a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5143f0ec6433e2e352e28043a87d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6fb72122ec792258f7c27e0ce706b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f030ba7bb92939ad23277d35f53e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f8a49f85480e4ded9074114c1340a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae3fc75bbe57a1d4d79eb17765c043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b619d2d6793f9b9dfce6bfaf98c660a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb215127d23303ae766de314e6f69f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3b2605afef9847218f6ccb8f290bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b36e2c3e7bb0d9a7abe0821cda8a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268978ab6a8b9263dd284192ccfe2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7cb31dc16b1ea0a837ea9b729b301300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940a94247c65bfdb189a46c791af834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0f0ada660e6dd5315323254291429302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be8cbab80abd8223b59c926484d30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36f85a44c21cff9f128cb210afb3db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5091caf41968d6cbdea185c987337a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3619f8c6e35d6cab893d7b27916ef6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d6b4855c3955a7f425d28d277d86c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb41151b6b8b50b8da3128ea384ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82c3fe56916ebb8caf8e6caf3939d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf01f8dc46a26b089e9f67885d9032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358419e7d9afc22ce5f118f4bb976d54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75170ff38f84d9a05cec7f948760a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38270463836ebfa1ee8f61e82979a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72368757727ad6005a97bb2d3fb95f17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e127e113a51fc4ebc79d088e16339315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a52e8d0d6074be9befd4b3161e5ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139ef495b6c083a937165a0e3da850317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea126c2825ff6f175295603508d6fbb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dead713dba9ee47919c5d5bb455a0d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c15e9a666756b6b6428cf928a3007320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c824ddbbb8723bec111ca78494fe1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6196b5c639c70e22e1b6992119852322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b89387ccf151ba76c80298ef08f74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a1da64e0025345f00e1a39ba49da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb4e0716d63688f655286701cc3c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b5865ff079985588da6c4b17ae52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f21e7a6e79ee7c71d5ec7f250361327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213746bebe961ab466037cd51072bcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7285a430a8f4c81c351431d4f92ebf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59bc00303055ca13b8928bc3aca3f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd4484d333e88f69829f910d2d8067331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b36ce66417b1fb62eee8ab7656f04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79cc2264e72246cd6003a7daf14f6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239668964830dc2e7652f229b8669f5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13746bc16df490f3d277d693ebfb8c23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417bd414680032c288a80d417e449d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217bf065b79952c1b00ca56f6b26d69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dc89d2256a2d0deeef2ceded2a12c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fac72a1a6380a33d3a36e5813c475339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d503f2675695ce952a5fc185403b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f86b8437b9d1044d652b26724ac7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76046d967a07df25e5fc2a4ac8176d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244506d162f956b55f6fbe5d073ea93a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc1f81c7027b9b5eef4905d85062d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b23e74cd53873173fe6c5843c71d1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a906d17897dfa1b70b4af0ab8d80349346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352dbd2e8c95a8d15c71ade8a772b1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2476cd982fd02a3115a71b9fc6c0389348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237ac650518679a564fddc91a0a34c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725347824a26c26029a3e5c1292357fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723338fdb99a3cb7c7b360bc8c8d3b81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0273d73c113badf1015fe667734ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b464ea5eb155109870a20dd18c5bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd934c716c264219f86fe565fb2ba7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cb4b77dcdc114c8d91066adb53ae7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91438c50fbeca85df7192603d111c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395f66ec36a346291a1090809ef57c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45c6ab26b9aaccd574e6362c99348358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569342b1aaf8ec8d90fb87204136403f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043ddcbae2cbbf5489f9a63517fc87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5177fcbcf15412542ed2c4cc0a510a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e75c4fc6c3fd03f105bb2aaecd40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdb92f7cf41a46f27fe20c65846bcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a95f18b745df94a887291b6005f18c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960aeafb1ac73a05a60a33cf856c7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e6ce4387108bdfd7a95c97bd68be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f515ec44315b378f1961bd3695e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b480b4521405d932fc92edb149a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d744d250ee37aaf8443af9248e2e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f72e423b88ada8edb32704dd2ef2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc4c7153352acbf0c50cffbe0375e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299be9805159e1a0ffe809bf640c143372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c215aa1faebd62894b43fe4b2673896373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaf785a0e27aa5da324e3056cbc289374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45435ea57848879b396d316496326b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f752e6a12851f66db94dca9701764cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b106ffadb6665b740cea7232e70f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f4223f096ab21b36fa4c1a294fd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b290697db96145314aa035c6d3258379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a4b1613a8d37a147d17771e02c07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2479ac0beca3305655de8614672b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a30980ef2ae09e10d6d6d134b4a8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586184fe735043bc40089eb9ae62f0ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8543920f55f17b3ac4154ccabcb7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd183fa6677d77a8e1c1dfade5a558d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100b0ab083d2c4d08a0d83d5be73883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b8f4d6d4baa9b6f50bd69e91a1ffe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafa62ffa758095cea8096f521d6148388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb38db99c154c3b9532c0a2794fc5bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acc5432e84933177e7cec2a371725c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2904f6bae98a225ae655b1b177bf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3eb41c4914298491c4ee7c1b22a43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ed2b38a2250f87d21b7526e62bcaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172402cf9ff64a409bea99e6ae26e772394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a973d300bbdb761a7de4f5cb0929860395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf24485fcdb74970a7c8e2c99be7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e80947bda4dc2f122047dac8530c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceeb46f001c64c83a7b88982828b2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67311596f1dd512fc1785eb4effa2a19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa439da28cd216cd3dd23a832d6b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f723d71e4601544d3fd47e74d55b2a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f00b1734dbe6836338c144f1da634402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83cadf3fb0d46aa614cb610f3fd387403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5dacfce504d3e07bd0c4d6b348745404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf09849ee775151a134d4d9c392e32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02a4ccbd279391f4f3f3177c752da0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d4dcc47d6f8fb0cc1d40f4953af38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d171f77dad7a72b635551c58c4d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419469c42adc6ec00f997203e76f8755409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7492cebc3273a94c65cc085839a5b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee198bcb712b769891b87c818d306d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c2571695d1ee5b23104e8b792eb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ea2865fd2afdc7c3989ecb98e86d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ee9c4fa97e0cced6dc83464eff888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e85ce217d2332e7336656fd32b30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9521a9902c9024f7acec7ba143e82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558efd408ee7ba3d43a8e37b95c1d3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442daedf44b0443d04c508a24331fdea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb15e9ab11e0a1e9b62e51ff92fc5c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36f97e084114d5b86512ddb36be69d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83325c9202e868be52ecbd482cd8ed48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c62098e6203258b0bc5e8e3cf19d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845adcee64e70d4086705526cc94dd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14729cff443364b1a2e90d28eb28e813424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f28da781042700a7f8dc15c29e4c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbcdf02e89d915154f019d41370965426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396564ae35950ae16ee1e9426958c01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdd5efbf00e55df274bf61013383b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de0969f1ccb5f470f1556a377db0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f966403e4863c89050aed008a4b5b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c54e0ff3c3bcfc998cd4d375f21b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828f34e8b758c22f50647e271e51e4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da841e29eae5f91fe99fdccea9c161433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b06003f5938c706f3c6569167013f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019f1bb6f06f3e56180ebf9d094621435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb4aa398355dd23f326aa37a0de05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70eb6e31a62f9bdd712c332165745437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba3c741a28a4c4092259707f46aee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044445cbcbff7b4e41271ee1b941e0d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96c4b224da94bcbe81f5a2a0842260440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb0f870f19a3b397d50071d8f179cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc28737f9a5820ba39bf0105b440a46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967f6082cacf114cc44adf9fa9c2a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a6039f04ab1120df036c5bf263e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5321a6671ac3ff66af28ccb2ad3795b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d0db202fc663fdaecc66d3f811e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bd84cb8212eb8c211ed23ba7172aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f54c3932fe91ea0d91df4674a8b69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5930878fce3a469800be2355231580449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee6d52344b7dabc0f2f6854029ecc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5993e899dcc18b98194ab5a34b4d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344f3295cb71c915e07ecb2a29b008452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5498fed36812317c2ddbdf6988e63c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445ed3e7165d7a9b3bba8341b839039454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecede6d539f3ab25a4669d4d9362f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e11cf4cda2cf1086e96383ddd153456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e34b2e9868ece6024476753d9865457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375a3fade0c9ce1f36e860148187732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16600027750d7888e6574e269f7f8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b689001f9235317434db9d1aaa4851460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c202f83b663114b307bace6df3510461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf922bb761422208aeea22c9efb9d39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a5d1dad917f45fc531232221e76c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2b11727b4350b592036812118683464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf12f96b396c7abcba46d2270ad3bca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97330f737a4abfc89ea4793c35798d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc026c82fc2b4511afeb961e52a23430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118f712b087d78c2ceac981b9a4e5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dfe9f6ff76e7747291e578aae1d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09f788cc05cc86e2e966d36421357f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c444d7dcdeafd4901524860881b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4fd44b78e1371154aec678a8dbdb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cbf602fdf043061bb84eff580155d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d507f2a4629ee732fd803a32c5cb9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0346892303763eade26bf54f1e10b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcb78d4a08eb15bda5059b07b29ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049730559366e4b02d0c4d66dbc906477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc31ae2be512da39c75a6857e7cfa99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e7c7dd0e9d2710bb783ca5f3e12f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38480ce73456f9dca8c89ddf8a969785480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7409b7ccdabd68e83b41c29b02b362481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91faad24c823e57f24a1ad88ebc6d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075afc1ffe8f14ef36f42b0eb773b3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e735e9936f7885542e6f2eab2e21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508cadc5018bf407593a952e5b61adc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44139a58eda9da925e5c0f9872da48b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c6d512835d61b5d2c7d295b79ecd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981d4000e9d01ab223a8bf156a01e1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325294351770558aaae4ba8d3e41f03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aba9b91e3f4d97a53b5b1456ca6dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d93b300c3b4fad410bb784438180491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a2f753f5503d86edcf3a9f6d34c5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb98b7a579e23bfe5361680e8129f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38a0a99f3b0bfae3360163cf451bf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eac6a91fa4cbb2a39917216088f45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f423d224e682b3af767572e99e433496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d5e2bafe515ba9c70eec177ca674497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a43fc354e55f38a84c62f0b679d66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd13284bb82c9f02f2ee7d8c2daa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5bb3ce2cd4134a0f96c98cbf9968e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7715b4570a3007d04e918370ec772d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775116eba30a34161851435f3a705d4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f854576b1bcaee35c04050e46d7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d386d6b4c869c8fe37f503d4bfeec6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3e9066566865b6abb46174859826c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929fa4f35362cbffb114c64b2f5d278506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422091c44627d917fbf7352c190f9a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea9280b6b9235873dc9b73a61632f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089487e7167eb8356877a251d9137dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb83e7ac1c9c6c0052b384fc05ec8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b273b413f4cef017d581c4200ec533511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d79a44d084eca0f29cdd7049eb8d6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a273846c46f7ea64f2b71e45b09721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f26af0902d1782f13e96afb97749a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483761db971ecce8f11c7872cd2b8dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04686320f1da7fc3b2c80164cc98d8f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86665d01d8a1221935c233280d6f513b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feb200baed9ee1a39923dc00c13007518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eaf71858260a67081a0cb22141b62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca9ab4c2f5ad1172f24d4917da0f15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bdc1a0f9e3f2b4e93a101c2e5091521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28881861e22e59c2a7e7fb4489e8b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0abdfbaaf4f6782a10ceaa569fda4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9772051d4af5196f61b28fb47696524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7814a420b50cf829e636216366c58b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b76ea9fa50567fb903d390ed487bbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd0833a2aea0f9cdd07f3b969f8b31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cfb222fca26146e2cf8e47c1418c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed9050173102f1e9aded04120383f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9ede77383e09bcd81f007833c6a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f8aac98dcb1d3a3bc1ff11eec9b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f05074a387df03d2c750e20d7b08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c126a45f2f653f0f84f0b1444e53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e8f768220013a684064f080f8fc8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e717bfc58ae4cfabca682e9e4e8690535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d323282c0a1096eb065d2ae50db57f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae275919e6ece902c9aa2e40ebb6a3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829217453dd837e5592acb19213ea05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd49f8eafdfc0d53ca95829e78f3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9aca4db552c056c39296727e8fa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5500df2750d8515fe2175f2ba0f90e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ba8377b5c912f526dc7b33916f369542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da45dfcf7e82bb9c89c3c47ff7528c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558fa31f5cbe779ad255cdc2f23cb29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ba7b60f678c82d8cdd7e6cb6cf49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f23ccecd5ae2f17c502210cfc8836e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9bd02865330438d53d1c3dae94f5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc646be480cfba882857210d582f04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cf8ed067dec5715c2e8ac706b5499549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b0bc486b99674f6301ef30489ebc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f3468a9084138995a41c03fbb6a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c413bc8beb4d9b2ae5f484fd6abb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e6c7a8a1554456b275d31aa827704553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bce0ba5fcc0b25fcfc228b213ff69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919b36581f3941188790e1b9ede519555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21c3442f1cb1638ee895b83132b7a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906a16f641b4227f4d8d24d493d6b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e520ddaac49f796caa86267b74869558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c6dee6bfe3660dc180eeea1a8f50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2097f558aa07f8d6253fe065bf89301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b498d1d2aaba6ef33518e8b3184c11f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ed174c0453e91a19b143ca9cb2bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd639866bbd2546fde6e11a519922104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c15d4745f649cd8cfd847127467e30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4190f94208ea88bbd8340a64b0faba3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a427848da2f22089bdb6c8cdcd506a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc390dcdf7f8e9c945a37e1e7f2b9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f90a4d1e0eac2e40d0e5bdb29bf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f609eb972f7d03b253e1bbc5b83d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7c40ef2703d8b67624be1e01d760570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e083b3ab1e99c2736f8e17454413ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1fe82335a3719c6029f04766daf2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef63449a7ef09f06b08e9901e9e8e55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9705097c903cf90de42428a235827a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2c1ff5cac0017acfa8c74c69a2e3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b704ee162c402e1c4b01a6054282f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e563af8c1539175b85b745daf96a8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4d2fd9a44190fa25e5e9438600a6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b58c9f8137c6607a0ca9f624020dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aea26b1abe49d97fe8b2eb7feef657580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be9b0325f91fa69883b1b5b9aad3a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d5fc6f37b6142c73d581a22db6a1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e2ec767d9a1f974f3afbfcd4baaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8e8a5c8e351651f3c5c10a985bb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289553d1cb292e1983aec06e65880ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf703df6d6cbb89c9f6ffbe5ff68d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e28ae547d03abcf3ef62175b3c184587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666e530f3d9329b6e717324630ee8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b805021c2ca94c5c48f3622bcf4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a3c7e8c41b98ee03e1fc2d017154a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e219687cca0bc3168ab48d480b21908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359408636d16326bc44969b72da980aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638153b3cc74d481fe036706345d7704593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49eeb3b2fb137826d3a2ae3fc8bbcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68230de4007ffb299c881091e2f027f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf58ff8b827c8ed306edb1d4f78a641596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4621a7597bce9e8691f1648ac2eba5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c3b5eb22e4be89965dc275302b8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81549898128ff0ba71790991d6467b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fb65dbec0c2d0748f79f3548d25ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499f7bbe522cd6bb533a9e7d51aed70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d001563c44399193ffabee0393a01f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905980e7d3b0ea10fd40a93c9333b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20a2f09cd5123d8534f6e847ac7087604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b4c8ec7c8f8cdc4f4da3841b8405605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f74227a3184df8e73c1e4f405e03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c307d0750686179c0e43bdb30787d7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a84fc18bbb6d2803c7494d40691da7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8319af5ba993e9efc17d87ec6b47d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623152c324f04744ca88b53c12479d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439beb8815783ddd153e00a5dfe3c17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe7e4802bb71c1c35fd949f39ae4a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e82830301b5633491398132278434613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebea03d8862e578be1686e463b3e7e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98d176965f7c662e89495cfed2e9ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee082d0a595c712ac7c511890802572616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bf504a7e414464c0f1fae68405902617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f5741ccb5ff800c4c727456e4ba7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56ce1b7c15fae02018d41fb9bda4ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc1ef39933058d46865f9445a20b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9f0b1b0923a7acb181926b8734e6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e116e8132d68ec3252ca642ef477622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba842ce93cc696b12e897c1499a5c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e41a56c62a336995942be5203acb7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827fc4dbbfadcf3f6a017914ad6115c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a805dc3cb0aced28f3b0d571e97901626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddb2a01ca2adc8ed3df4dba27f2d8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe327deb9b60840b01985bbec9152750628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766d2797333ea9bbf806a3d25476df2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958da6f8daa80b64c71486becdb39e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7181654599bad33b4109263856bbe7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd33255fe022a76e36f8117df7b96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb196a313b9733dca8687c1ed945762633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8a3cb1f9d1a75af0e8b09984bd65b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f79cda0710e750b0fcc247ae444d70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9eb61a8bee1504cb954383a30bf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a1512a7ce199dc879e008e733b18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272bcbfccf75e4c0b5314957de2dfe2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45028c94f7e4dd8ce331d7e6da60a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587910f65eec7fd81869b0fe68ac42e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e21982b24977a02e3c802fd0495d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1d6ce4b6de03d894e4fa2d32f7b13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08146639afbcefa23eae4245a21d693b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a57d5fc2e166e48ecaa237021c77a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf883ce9a52b7c262f821ea41bdbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be39f9fa1be8beef2a69c76b387f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17512563432d579b676afd1511cd0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0179a5d6cd68ea813a56e85d1c4e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8322538329606514bcc271207ef79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824cfcc3401ca4a25ab11073a482fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ad01ae54c696c3eb7fc23c370edb9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33107d74ac75b079dacd8dea772514652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960385097aeb81d77c34536150a042c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c5be6b843feddc1e0a00090c811e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dd1febd6ecde151a5a480a4c5bb1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2de65439795d8a8b32f8e93bf87ca2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f112df673b121d37ff3e7d406d8d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ab3fa54a7df1e4129225e51276007658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bdfdf442b62780d3a63f0710faf74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43901deae05d6c1f3cbc144c9bfbc91c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4b90e0869610eecf18bfd0245de66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3a17d15a4f0167731c13cac5887f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711fc5d0abc94e17f1d17e068047dbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ecac993337b598d1fc15fa38ebce2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4633241e5ca8230e9fd2ea3a9f66ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c749f11f7ea59d379a67581dc9d73e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9792b6f19e48178a60da2e8ef92d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6b321a00ebc7e8d60f618048581b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf10addaa2088919900162c3582cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53741ef1354a5272deb3a1ae4db03570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402b3498af5f36146690c2d57c9ce2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b432aff7834aadb39f2e372863100672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c2e5a7ac60e92c2025719821de4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e563e8d1c23a7891d09f28b916b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0338644a6c5ecb47b1b25bb70db1af4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d99fc0034498205b8654a3be3d6d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e6d5aadcf486734caecc0e80bb100677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64d7355fdce66d12dea6b1d4beccd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284acd025dd829026446a9e10889f01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf7869fb328ca6ab533a9359fe0b47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba24245f53073a1a9af91bf4e353c69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28393443d05d24687faa788d5ffde784682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b246deee07e1b47c6053337db08b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bcb9c62e8b1e664a1bd20c9ebb72a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81745d668cbec2c1eb9724aaa462a2d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1475b6cf8914b40d4c23e47c1640364686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab7a8d21407325a95874e077bf3600687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff2763b504412290b73936f4e87e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432689556057d16661485196e01a89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebfd70363ec9894c7734478d314f26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394060e288e7b992873f847943e998a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbfe7fbb05680734124ecb763022fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dab4cb2d3f14447730928e958d302693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac18e3e7c3fac2e92d27587f18170e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15191a1e94d7932e58e0ca8d8dd58f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f7f83175957489dad8354a5b70f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f07030a7c4200e273686ef1715719697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b12d5181236c12ac2a1a68a5929b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999464c338a9f846ee881faefa5b7a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d058a5f945f3033e9e5876573a714b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c04ad2a25443454fb19b729084587701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a200d91888945fc38aafc3e3c786a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125f9fa2dbb5c82d99892164ab15b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5120aebaf00a1daf7dc050a22f5bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735b6a03567ec3f81f72087a09233f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafdc1012ef2ad2d9fe1971b4248a19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d01044ff864ccb2e14beb5506af44f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dbed17405dfb12a02122a7ff3e7fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0497aba54428025316de949cedfbd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc58dc8945a726de6dcb5b1f7a45666710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483bd5b5b8dde820412ef9e50e8633f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198de9c4d458a1f03b31a5801d4241712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296d6d66748ea316b6f48774732dfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36101d043c15641fff84c20f095c43d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76c3f0aa0e42fd50664acd428d1196715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278deecea70bbc5b5df643fc2afedeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832c08019ca0360ba3d5fb69142e57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a3d814b5b55f9f003b87853d1a7e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88168ee881a1da8235302d9973f0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520d4779d04a77177f18dca2b87ad1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ffde7770fc0bdc0fff965a6cfa9d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cb2dc099210b3b76c6d0b05b515d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636f3ac443dfbbd44081be146888207723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c66042019cd22789876e78fd8cf0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b0843c0bf155644ca0744ecee697d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fcedb8607d94486cd18720e419b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0b9e45ed470c3916dfbe8701a3dba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bdd5c8d6f04d8345d15d0972891b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92311cc690d1cd9a08279d60ed408e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96be7e439232445d839ed26b75416e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a21864dc175673b51e8594b4de036f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c853607a4459d77b148ade8407cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f38ec0792b61628db778c0e11ef711733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a44d47b41df81449f81ce767fec8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97af27485a75a438a23f9d1150c9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81aaa6ac1314a9f904e46f8b1f241736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a230c58eb4bdf1c041ed81aebd44e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b04d1ccb340a9e082b655fc1a8929738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b697651f39763c2a4862b6f9ef0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86caca5ee518bfd64b206ab2f5bd63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32268dd9139aa2fbecfa2b732f0bf8a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2ae5f40401b017df61da6a188611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2611d3302f88f3b6ed648cdfd3b81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e840092b8cbd7edfdd5797df7a2d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712d51b7bea30de0f8a494259fe770745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e68c5c9196c776eb6aedc4e985d21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baf928455165ab45079807c4a63501747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d184364f3bf22b1b416e138fe814db4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388f4e2f8d6925e7554cef77fc8a246749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c24ef084679ca312c83152680c00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e431864bdfe7fa733698a5f73552c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74534fa6d6692ce1bb20e5f3f8f3cde5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5324658208621c3905f7373ff39db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c925ac76fdf7e2e92a281df944b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73b005142cb30f8abcd0c867e83e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c8526d3f1daf6d161e4814967267756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d75b7aa06b1490588f678480e331d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a9e08c6dcd14e7e5cb5118eb584ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4c31cd068bbf9d37c2045fc5c8e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceadaaa2c7d1065a719d415822588c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af11a412fdf443fecd77075ac48fb0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7125b46371d6c09a7ec03bba1500762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9592b37d848311c447343b81d37b2e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339da62d1c1363b2e1d486bc722abb7f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dada70a4dcc9bf1c6dc8a9310221b6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72dd3fe3afe72a8ad216ac951b5e1b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c476304ac3ae6237a345bc7470d0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>