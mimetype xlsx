--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42eb09846b4a9e79d457f1a9fb9b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79bb93e3938697d43562d6718ead9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec09d1a3fd88a3f3c6c94d941fb5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c6f96b5a548b257898d06623f52094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff4cc6d1846e8f66fb623eb033227c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569b7af178ea2d3db9c3c3d47df055e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f05dc44ba19ef623ed36a6f6684a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ff6658e393fc1e913cd4f0d9dafa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6a4eeb292499a1ff9efcf5e4cdb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6c7ac387822a9bce2b4103a3dd5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907e69b84feb32e312a4ea762898c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544424f18fb087e004691b262aad19ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563614de0110c1540472c177e41fac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea377f5fafb8dd5c66bd70efbf70c87414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc814d5813c5ed58871588012d61d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35180df153fd6c549017af617f1fc5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25666e701b0038bf78e3cd396ab87b5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c34fc67d485782e2b3ec0c5e00d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91179a14073cf1621a605f4e5d53c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366bf201c9f2100192c676bf09c355920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b27c52893a3174492f45261738e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765aa1e7d2ce253ba9aa5997d6d10bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597962d5e9887f794117535278b0c10c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53580a0b94c2b8e51e0f55d16f4c18724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93931208325171f9ffa5d1eb2008232025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faf3c80fd5aef8a175fbd77cf38b8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f4879561ea010a87dc9920911c7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799cf8edc860c4ca0fa49147875178728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501dc3672b9d73280e2a7297ecfe84c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252248402d004076371e0152bdf71cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f40797a51c87efe044e8632b957df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e172f8374b46545a2142958af9a9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8516e0233391b8773d31d2b1ab6cf4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbbd169a59da85d5ba1ed808a6c3de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a41093fe7c9b6cde2810ec0caba4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f841edff0f23db90d0743ed98366136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2e2857d2ea621140097f2bba5b5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef40b560d739c65c22a2924484d04038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272cd91b7fae0f4a70df321a86a847a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85ab2dac5f8549073b26c8194917940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd65b48d33bbecaef4692218081e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfeae2ab36fad49fb50f0558e5648242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc146811a333503d342bf2c0493d3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477a271d278d1809addab469875e7a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f63bb271ac06e7cabbb153090b03f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7a248eafdce7e28535e90077ac5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dccfc5b3d5648742b64410683033e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2711be4fe5a7dfd5e6c7ea565734e3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d616951df943834f305bf38c05cd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbb10da794454ac78cb6528a203aeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404cdc3ded2692a457c608ef816fe2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c5e5817f8eb9ede82f57dbaa3cefe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b762be52e25d6d1a0b6d651a4c8e55653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742858d2830b3dac1014f32715bcd2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371d7aded63a156ba23a232b63b8bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571c96b9bfbe5f8b36afb870347ac4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22a84045a1d89d097cd5cc023dd9cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37ee45e2e03c01512048bbc8ee28a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa93047797c7c35e6e20010ffdc31459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda92146e76facd291ce383339f0bb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd19804001c5ed53eba4159a4fa0c5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d093471e6a6819106d028f6d9f531c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff73389c3e70dd2746d57ddfe483d6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5db7154ea221e9aa3764ea0bff67964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120bc6e22647538ba7230debd71e41365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912b30000669b31d218a7103d4b83d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cbec933097d6c6c6ec107af18a0be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61c640e5d6dedeab93badb180cd92968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ec30bf9346845c782f1f5acc3962f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ad9a956f2c9433fd96f8046bc0be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36a336ee4448f06a5f435c3da22a2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7972ed828644c5f9f6c330897b53f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d0a1b8ac42844e6c1fadc3bdda8a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b7796a6920b1fc1fb595a5bf5af874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0183f867972f9e99563f3fed43d4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c6f88bfd73bb9ea22cd116883dc2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a04589aaba4eeaaee493fe515b1c7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad0fc4b03cd722cf30cb6730e1df178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7fcde735b503509874e8f10bf617279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da0cf52b89dcdaaef17b8c538f2cb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc84f8058993458377d37b68d239b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad6f12a153720ff0c0ad809dc1edd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0bf8fdecd26d20753612d12d8ed1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae8b83c9e95a6791226de50c4fd4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02840864862fc0c13368462ff5f8a8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf1b8fe9d095ec724984b9e843d73b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897fcc0ca923d04dc5888284febd51987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f435fb8db0c7cc65d207331159dc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf9dddf1cb7d9c30d62ee978ca75e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48513683b6b5c003f34173a6972b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb54b024b5ca497c26fa2400483d8a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655727bffaea9d6e3d83683782a4c8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a69e6447786693299b660ee6cd9f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98284bfe0036a1c6b603ee311ee17f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc316961a5228274948afd8ff1a640a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b97cad01fa49e2c376e4341c9eb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5aca2a704ede64fdb64cab2700ebc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd66d0d24fc00f8f5df43f2df932198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999215e6e7444fc422195264363726599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cabf414415f2cbc677a8aee634d6eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8692b49f317bec60939624bd132a06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bed0ddf3e90d48d9c4365803ff611102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c76ac9db299a3739d7ccd28a4d1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347ae48167faf00381b26f2f683b6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4e85662f34d37e02608287aff5da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2ce6548f05d185cb018033aec1b53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7efc7276a452f8e039812f80b1d2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eaf57c34dfc4f2b855044f505464e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a3e356fd11ef4eba46481cbecabe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf0047233448edfb877aa4a4d6e84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758a034d615cd9f6c966e912eb59d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3487eb7167ef3ed157f38727786198112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbdbe38e60ccfcdb80d38dbfa4c589113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e09b5a96ee24d7383ecb9b0f327c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089be749c4b1818549932318273b6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5593c673195186c2f57fd8014310aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f41ddbdaa68e2d5c158cf1e5338a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ac1a273b0a8856ee4b864c7dc5d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24091e2a3d173b0ca6b44cca2ec1f601119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4060bea397c53eb14e71e12ecaab23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fed46d7c6b073ffd516f7c8d815585121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63327a88af63a4adb1323cb11de46cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa481ca93e273e25aed819401da5dc34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8b8c897191b0eed9b25eb607510e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c44fd696da595d73534ff550feae0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddece1418f0a5261420b75a9ba7212126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bce9eadabf36ddd6aee6cce53efa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ca5a77676f2b11ddd48d507c3327128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97bc185e8838e4af2615df3e8cb0ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fb36e011ab1ac142e6f6c7060e80b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfe7e1e0398e0ae61516ff94cfbd82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ff20256e9ceecd760001fd8552d7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47523e0ac5b3f0527937f0ea6096a06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef61ecc448e7b8daf1fa56c057f02a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae5689707154a639aa792d173db3b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3744a733807116d4a0992cc6be39b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ddb85cd4e108c0f23d1d561ddb733137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba92e6c3c1649e81fce5e3e74cbd4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e351802a4a9004592a53a0739cd1bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed80d1bad56c480ad38ecb128d9010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253a83c13e9a6503dca205898c886b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84042ba383ba11acf83f7102e8c0cce0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeaf9f0a194228d42376da32235fab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6493177e80cade94537d98d2cc45ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d157a4140410ea9efe4cd4afe5f4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a38114fdb2418bb3390cd7b8f6c60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7741240a3e2f68b4959127b440ea1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7044a1f95cdfd35ed1c93150dc42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c755b5481f480145edbf5ec1ee5458149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d467ecd1fb2657fda6727927b09f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abb8f2e8ed3c941f92223f8f36b13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc3ff43dfc59bc5cd0064b641ad7d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec3ce226d53f8fed3b024b59e9d242153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7cfeb3f8ab8b95c3fb53f00a5b62a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217bef12e17bb60d2f537e1be7bb29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea622943da71eec5631a057858483d00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580230e6bc69b6e416a13341b45ea521157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9868883a619da7e0f39f1f5755b0f16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d627c0e6d5cc960e77505c0ab92d57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2484daf74bd90b3ee96db614612201160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95164808cf8aaedbf28277d05c3c64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184e1f0f970ada437d8026d67ef0bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97f8890fff9f1337dbb51770ce05a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66129bf8a0edb82df653b993414e2ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2fba70eb9ddc4023fb2dbe27100f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ecb0a4cbd53ad5c0e081d8ed84289166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f0f7667f544ca2ac0dbbe43a13ed9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa549d6876efcaee2900267d0ac59b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93f4c02ff09a382e4e84394141cbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62eb7db14bb96305df53139939ca2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6e69824174af752af451e42aa055171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf3619a5f5417bff9ed02f98bdfe83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5f64d5cb6cd690d0090b85fd04932173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c99525b63d69f7c2d2352457a413d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3220fbaf1e4bde39b9520612e62fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c99367ac80eb2318cc17cc0b0995176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb932d94577aadcfb561abd9a1d36f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a42790c90b287c18f9d8998e9292178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e2e54591a87c166619951a32290e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae329d3b3540f7a156b4ad013f6c250180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a840dbd8c8fe2f9e3581a3aec3b6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773e5bf490822523675a5af7afabfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39da5035d0470541033252f37effb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d804ea9153f2dd18260378b55c9adb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2f038aa339bbd30bbdd2c3c45ad2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d153f436e2bed494b556f877ed6008186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46784781b2fcef52e16a59a2ebfe8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb68a0fadffb71972fa00f9f3ad4f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb495ba5048e888ee09a04b09223bb64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844c638c7e57efdb19043c73c60eb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec57c59dff87584b3c1f0edd6b954fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a509082764f743f863fcc472d2aeb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6176aef134c88e475f6c306f9792ecb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d19b0c87e9b3fe08192216c2040ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd6813558b74646caa8b0f2795b190195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd401b5fa1fc80203aab9552614b5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af9c1290f3233f3c91caccf05795e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fcebd26d15ff6e8d75a87ae035f80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416422ee61e0af179c8a66b3f2b191d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69ef992037ef92ae048e43ba224f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03cf90b11f7d32b7346ce108b023ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2b92e9e2925afc73c1ef4f298d2e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87986b173c92eff291646e2c08096203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b44200dbabd8617a20cbd427e26f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410115aa07dc5f8ad6161dc164f0dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdadaa056160795e64cc7f322cd9ea4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c5ace5a5ab16c350406256ec0c5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa745e89faeda0b59aea0e6dc897e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a59d54ae9e2e6b370b0da4afa68a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fe42661f7bb20116c092d40f0deb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232bb20b055c7e0efe9263a95cd052f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf49912cae8b9a37a3b8d63aadd14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea549d2f10985f9be053f754eab8ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f4a01eaab70b299bac62f0bbd063214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54defb412ad38c61441e3959570e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2638ce2dfa9468cc6baa5d2d1f6f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361280f168ca5a7d50d712d2b6783013217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413518e560b41e0a9fa8eaad838bca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2130f459921f39231156a26d1603194219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db910cf1b4cd6b390b55ba7d8e5215f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebb9e9ae51ae19a129056a872710e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a73dc348cb3cc31de2818af47cb31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb36a1f6a854422eae66c2a8d9e9701223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769338ff00650827adbe7422f3038337224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aa15d5c9b486a3ad83e9a47a92eab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d37e570ba12636c9e4f39f3d01bba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1dc8738486766808299e1bb393284227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b711ad739a41dc082eeb9389f2da174228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a504ad0ecc8aa609de924d8b341e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98976b8974a5021932a656cc16ddcd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe74789d9ccd089f57dfa550f05e94b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab380b2d279ae6c58447b8b8eded7d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4b1404a9821d02031c7b5922099f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789ad8f029e5b69c4b961230f9fb0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498c1d0500e7de3f1325328687d1eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e78cbc3888033b0b2edf6b4d571f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6456c1aec78a670f7b38047a7a77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db88ecc8a6ffd57d5e8d26a010bf648238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d10247585ef0f07ad426ce04e34c75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b0aeb31e352aadd260689fbc4fee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214925af771671bd53a04fc3210cd7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69d8c49d05b21caf8a3b6edac08024242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aba49b8af1573b8edaa14432dc07a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b52e416011e13eaf5acba2380e1b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ce1716a51f8ef853b637c9616f7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d43b7ccbc278cfe7ee688d1ac85dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf830e48673b5414a322a549b27bdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3438ae846f41be2d3897ad22c23a64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bca555fbcb497ffba24dc5715f7a71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40965bc9abdf78262ab68cef33bef1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f0bdf6a55444f97e1dc7aa101572251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69afdb2ed9a3df1b9609011f757532252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae0e8b5cac41f9f671242a39c01ca0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc725b2084315beff28c5cfa00735254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4bc63540c10b91d345989a7bf5e6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfddb6db075797a85202eebdac764256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853d0467984f9d182c83b273c97d256257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab6b1705bc8d95b0e3d0e8180df654258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ef5f8589ffa550cd854ee2ce6bab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7124b03149aeb88b63b9072dd4f59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3a640590a2359fe62f90b539bd4b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7efcb444b344135094d75664948ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d08f1e3e61db1db32a0b2761ea93f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9245910d4fa666e875437feb96dbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd57ad6947f77494ec2af1c7b4aa71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c065a96fdc804919192b28a8142d82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee030146749aaae592ee6ed09aba80d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f4a2abc22474a8d232a9a6a7fc18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b858067c753844ce424c58e4aa4c9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada1869489d2f23293be419cfb4c39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e2df154a21a734bb3e40967302d30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8c72aefd7947779cdf3bac12f5822272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaf9976f7ea78bdcabf7ec455827cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7aeb081ad038e1456f27defb4ac66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65af6947fd824e8be171c942f300f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65addd0674cb4a301dc2511f3016d70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22033af276acd353d97c950acabdd265277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcfb2049436d3e4ed4fc37a37eb4e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982897fb8d80a57d05c3e8c7f390f4a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0259dcb45ecf0f2dfc1532124d8ea8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95888e56bf0c40c62ff13680005eac6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc79d4aa9a945597a9582d5d5b074282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293602da32daf047661733e5258aa83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c3b8a6a7cbd03faa1de9c0b2290b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccbf251a279158d09a1d61b836cada285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682de330c67eef57dabd42a3458572286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb925b9deeb5c4362ac9d64ba50193287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e8d606e8bd3ad1c086afe5f20a513288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774cb86cb0cb25ae921c6aa56997ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81675abd3d024f12b32ce28d79c77645290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab3161988204520309f0205f4fc9ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3245968cc86173a52eacdd60a51b2fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8ce39e93e61da407327be75b95683293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e015b5435d81f769816ccf79703c362294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353338555da4503e03942f5945b1b4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff57112dd9265efa734ab3bd5a7e467296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32dfab4ee1052aed3121683184556a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8770f556a5fba95e7cefccb26e382b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216780ca302dade01e2dcf3d7d8b1cbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97c3f76bc653e3a31f19de029bec9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc08cd3733434f0737f79b3922eba2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe01a4310400526c38c863e15ba5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5202b9a5fd5654ef0505d4379eb202303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be9f1174655a5977594af2c67f2ecf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb40b147168eb695ee24cdb5011de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f25ac835af7e272cda51b7e704c524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278855e969ea91815305ff68b8cb7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02febc50f249c9759d906edaf8dd7a81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa168fc1e0f47188e4ece5be7f6cb2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ed166af72bd7894e09916cd153e9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85be342dcb3d80a273868bf33b63b05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d1ff7ec3e774ed4a5c632069fafb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e78f916ee7bdfe9b61ecc8f41c957b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cf93edfca9eca18edb8bbb8d30438314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece813ac507a36e3411f20d32abcad09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b462f9a4cf952ea9ef6941fda19b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0a0f8465d5ee159db7710f5a911c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a91f814caafb9d50a62a62450e490318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae58e86d28cca963974dd9a07b9a69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05121fb781098e11ff9e4dc3e94a2591320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392199ed8615d6988bbe2b5d1615d66c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3a6b1545b50f94c6102bc471d48bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42dca92c0bac53b49df5fc827bb3fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be616c7c8ae3a94ef911dfad28f97d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc75c8fe9beacd5ddbd7c732bac688325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73a226a4f07a74d5a46f6393616f19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4eb20577f69ddcc256ba2aef36eea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ac9ea9408273fe985f315728bff2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839bf1eb993308644cc4598d0433381329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502d3e4ee238479e89f36bf1b84eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92352c11f055da2f1f6bfc9b309cffa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9662b67f164d7f19bb536b25a6b0d06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21da02ff502cc14415164334eceea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277b9e55f49c52cb195107d19f3bfe6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7c359b05e9ff7529fedcefe7a90e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bb73d98ca1c1c1aa96ec50fa92627336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397827f9abb6aabac2e4ed9e1e2fa94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54627e2d72451836fc781e6555efd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a3d2dfc915f649a2828bbc8b01e39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ae7bb4ee55280005792ab69412f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a17ea0a1164f56f53fcaf65b96e508341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31928a24c642348a9a2e1e3e01136a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cae285e3ae6eb114ab8dfb6ef8c42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cf472b9a3cf11646973d34b5d6eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567d544cef7783dd44eed66d853ae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262786d0532d7652f543aea011fda40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b2f6cd2fdb788e1ed6e865c74876347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba43807b977066c6a4aba2c9af7fa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c35480ae61f74682cff12266af50d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2d97f938f98d85ba4fab28880f75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b32837ab1c8950d6c44001f2c11603351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8c25acd752c830f67b0b56f69dbc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64e417278e0da56ee91d27983a3e05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d01388296d4e80740f4843d2c506354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23444dd666af9bbdb098c3260ae3e157355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21896976945325c138cd397cfb7721356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0071688ff3ba8c8e845a644ef55b77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ee0a6f12a0ee08dd8e1659c37965e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc6e3fb8d8749996d5dce9237f6cd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49342ef97d1c053d571ef1ab59db52b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efcea3bef344ea3e72b3b28d4ad152361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a062b9aa823b0b946c456b89e29d55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa991083fb7b894d75d3ddcc717abf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59132f2cd52afefed12b422729e7c46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73b45ef667b7b8a6015a95029ce59f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68315fca35dc3ab23713b8e3bae64069366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572338f1787e2df9d727cfcd88a2e15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847135fb832141bc2dc975b41429cc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95790197737655ab98ec358ab28fb04e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a9141e2c1fb2aea6648db5d65fa70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab8cdf87d13451d56f790868753f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219b399a5509829cf6daad85c79b65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b8568699ecbbfda068336f1d9482373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151155b1c6682e1fb0e32318597152cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21617616877ac24c3536d87bc124c4ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713c0317733da8bae8880595d7555ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e92679297d028fd5c340f8cbc6bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4da6ffe8fcce6801575ee5d651a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1432576899bdbd3577b1c0140f3da3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e702aeb08a1b00569d9354d423308b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdc368a0dc894634419893078f364c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514ee0e617ab5ff06fea1b8c4696aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e786df7e3bd2ab762d6693cf9bd642383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49074204f558e386eb59b1bfe1e0e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb201ef54877df5034c9a5f7319101385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681365acd98b4077a1cb9f8c8843055386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39047422a7ae5082c48ba4c03e97c24c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373f1766bcb6cfc058ba4dd779c31e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492a60d23ab4d82f1cb868b4393322b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284e1f5a5c7a0b580e6779081b55440390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2dab34016afff6ca3a6ce98ae485e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ebd5a6d93e81e7666d13457bec55c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45502c5f4ebb944c39aec2fd3b158c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8373131cfa3dfc0bd6e74c4e6c5ac1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6ca39373564b153a6d4c21cf85d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf7cf90ba17d8cfaffbdf58d1a416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcdaac04fdcd69476e5b1e5d0ac63b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e881a764bd867b429c61aa5bdd30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158ed5bb47f369021d61f5209ec3e4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3ca8c28c30ff2436a97ac8efa9aad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dfa92df8a52e70727dbee487bdf54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36acacc684f533211b2b9f1deaf031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a778a8ecdd55ca7847761bc14c633403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e108a53c63659c76da4443fdb48ca3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023954d194e2ab3256793382fa40317e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ecfffe5983bee59004d035c31a908406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b3db0d33e70c1309a0801675bb14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ea786c276994e7438835253ab3a6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daafdd200cf583bac58059026bfeb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbef936c8e591a770006c94288dad8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abf9d048c3c131f62095d50cc478e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcbc18cf516a9c83aa3334810b4a1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb28b5c066eb273b096a6a78c842820413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa397479f217edcb99807676229d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ff46195f00d1beeecbb6ba977751c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d57a6b66472fb5788c73fe1463afed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c9f7b63a6001996a3518876e1d7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f76344009ba6258b748577c2835b29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c50c888f022a2d76dbf41c6e2f343419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66037e6b1677afb74d77f3f820bf1470420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ec95ef4fec9b68a9d8814d25e8a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d23bdc579efd283378993ca83acaf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827f72b71739c589eecbf639237c82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12f204b419ab56522596fb8b98c3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8458146edc7db05d147601d4335ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d29a7cb6d41804b26a42e6b4b91495426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6af1f424551d1beb9e93eac917ff32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93932fd4d3145b48044788d8f717e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e88b5a12bc0a0a68021c78bcd147d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821478714bdd3f648f041fc3fd5a318430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d6eaad4728ed121f8b58d30157f9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8264486190022b05f403274de7a5cb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91666c2e77b8740390dfcf13cb5bba41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e11db2038b84e77a27e53a9cf7834434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc6bf80ea25c8380e2bbfbf0426a85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba498b3e328c5de1003af60800320344436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6e946d514460cb810b2dc1881f22e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6593c003b254458049e8f5e161008438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427dd76e1e91eb4e0f6a17fca0d599439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc01a5cce6151451532360a0f1595f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32cc00e177f81b52e43ac4fbd0a873441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab36274773c6aba46fbadeed1c2a09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d9ec2159e55a9c99b7cba34f25ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a418b660bd3794672fa7afb1a075d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4cf8aaba548837b5c091e72370fb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d70bf0a1d78535ac48a5e03776b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552ebbdbef3e8795f4f3afb03e51646447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb8dd2d72ba77356b215ec9c2d1343448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e7f614b6b4e486a5fb5ad1c4a726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343f68489ec55e1c845533fe3bac5bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d775c9f7c55bef10abc1a550204c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35fae06f54f1aba71678d41c2c260e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe66b33ab57ff8c010b5bb5c984783453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef1a2af057ef0cccd544ed6e75b7d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde46052eba009088d49ffd49121581c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b13a26441bf309f62b77a300e0941456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed18b9977f4412e6151a16f38006426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b001b123d88fafb7ac57821421bb796458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42fe537cddaee0cdb80385f6194e5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504980cee6417b9a056f52beb5f0a7dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f829908f22d97091f30f49726be2ad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab0ed46b1fceff3961a5f8c47046c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b37f5747e52063bc0efd99dc2cfacb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa64d29140cfa8cfb119dfbd207a3e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e891f59336bd9478ead54554f36db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aeebf07dab0351e935f9562963649466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661c2f961b4261cfdb6fedfcea9b6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e58b95b33ee1c66e42301b38d4208468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace6c2b262173f7618f65d6fc405b3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df159c46e869ce1bb93efb75425582470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9022f30035723493f1990aa474490471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9ff285b5a468b7f1e341656bab3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b5c40e2a86bcfe8830cca823dd0d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2c3aa1492530f11cf6ee7012cd1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ad12d659f64f6ea56583063f1163475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f99eaef206fe46fa5684dac6e966f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751319a58b670b4086d9ae6c08eabc7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36269b9d2d61db26f46a0808a81808bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395b43aedb0664253f9342c8b0b02d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf845d4a1e84f71ae0a033fbc2628480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29ee11d9f464713b2cfb1eeaeab751481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77255f42ce2ad364633524e6282832a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36174268fc89ac16f220f987b1de2062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e38ab8d8e65da4e2dba57e9ad58d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d938983bceafb68b695240bb017594485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87ba2bec33d7cb2503fca9e6ccd29c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28239d682bf193a9d9f2700c1235682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d4ee1347f78ba7d274a4181940d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca97f0acb1d1a9617ec093ccd9c3578489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b142c0c19e9c0a8196bf873d2f1f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d99dbbb855a7a67fd1e6bb63d6bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c73984b81fbf6845246415d9e97d3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0a716a38e9464be468faf90437377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b0e9957cc483fe0d64288ce3d32e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7fae02236cfa1f8bc068ac2f493d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b91137aa0e63550331ca584a22c9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97dfb2a32647df3a99422b98c5789497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f173faa87aa68aec6d257f4b677d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2e0c6eeaa1b9ecd4d9b5550ee50d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df3f6b28c1f5eb8ee3edb009efe97d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd3e1378037562d57c6b6abd2a5589501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a20e2d78beb9f2a72482ac92c9db97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385d2c59b6eb6fc1fce26b0ab55f545503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90afaba566235a6ed746ce27906078504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143874a4012ec5560531ce3626830d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9555db5c6aa456c349aeeea3aa86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1696621668bef2f8f4813df137c21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f2e0a17722b3a67fc44bfb3b83c2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f1a56491edc214cce279f9ee76a27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067383e121e6c038fa921205ef5c879510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f87893d7863a0cf1c985673146cb25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099384c8246cf03b4b77f84fba6f970512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becc72f343bbb2259127dee4c8aa597513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d090a0d286e9ec9fc2cfab4d7d20a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaadbca150f7dff4a04a2267cc3521c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6315307b5354111cd2de7feb047eb6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630857b252115380fc2f6f370a2d0ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8aceed11f8094431d5411ec9e616b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3359bf725330a661b1246cb867872519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919d09bd2d4bb5ebbc76fead3b24862520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09654829c1b0262eed4001967e89fcc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f9b6c7a69a68543d93f5dc013f5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1f8fb081884068037abc29699fd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8e2b22577b167aa65dea5fe6ae3c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42932e1827046c7255310fcaf32fa76b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebea9e582f3206624eb59427d66c40c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b24adb19adcac72d1a08ccb613e0d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc37913d128314d95eba5f1294f89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eeac42a18806b2212a9617734e2b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53a49c1da4fe93f90efeba1c28ddb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b41fd0c4e9d92c9d5eddba9b925a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827380c276d3e1f3305f7becdcb3767532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704be0e471d2776fecaa4843490629e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494acb0cea7606588009bfa56076b457534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26b58b8c5e8e8e6b679d89c0e16dbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e978d29bda2ff8946095307cbe6c729536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d70b91fbfa3f98f0d1a32d24b31d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d938bc31dd3e695027157685c7d316538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243377c69b41ba376bfe03c2fb2912539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b459be97887f9571c049746b0392b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f488fe3d8d575d504f78bc5e2292eea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58828b585b5af38e0499be933cebab7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e85d726f02728a24a57bd7313aae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aa62fb00d65fb7d6d32324f0bb216544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d998c7add734a8200437c0ee8b834ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adebca54f3be02e6bb42c51143e7e17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3876a2ba48259251dc8bf2db3d8a98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa46e9565f89b427384deff5157c33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcd11785d272763b98e9799db16a4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282558d17ea27d785ab6061ed913e79d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dff69570aba32b2ac5b6d20a5714b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0fb294fd971ad5529a106208d01c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ae9d7c50e77fd05174e8cee84546b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55322034718e19907af9b689012d8445554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed402cda2f72243781c73673ccdd57a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e04ec5f67d11246b6aabcee2c3f18a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6f5c858696d608e17a7799f8bf807557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c5f316e34e8d328366f7a0135037558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b35ad5669d0e7a41d01ef1f7705d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e18bea725188e4009219207d8fec7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75bc8f2ed77faf57e4dfd569e4472561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071e58956337f930ebc381e09989863562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7011e3e2ff95bb98db2fd40f64908db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521c4024f015ba2a8d7c1ec6d67f2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a1e75bffaea92908bdf3cb01f1cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ee7d05734b7c248f89e557355f10f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee0df8ae8a3d17830a5e7f13085076567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d3eec5858d6ad428779e52021ce43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784078234b222fc560a6551229de57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01655d60642caf7b59efbfa1dcb7d5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e47e62e800c94d919ce71ae27bd08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a859ce8a2d773542b2eb966425a7b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50230c58c0f26cfa096d2bc84e392154573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203d555c5a835a2c2472c31b55105df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5154292fda2f11ff27d8430893e96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f9f219e9d903546e3c5e16e3dbd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac50e4a518731cb13f5b382604b444577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bfc2271b3a35813ae2cd99bde0d69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f178c57cb4d04a028eba0caacc2a18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb398e2990cb129e906fce106945d57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44657f166c0e54d35a6d3911f5d9cc48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e406e6ad93ddf59e9e6680ee4d2b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b372a433d21ea1814ae3133f36c7b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c45aa62dce5945f3589092a9daf9e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc1cef4d1161ee0fe009148822042585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668644e28dbdfffd2488ae465337a8bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af191af98f5d4d907451f62be2531a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca93d600c6eb9ef23a281a74f9dae1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de193ef54e9403b7375756a85e373b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6301d3e00c73d9a25feee8c3fec8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eeb8431d6f83d66994d773a37b448591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f964fa48f9df8d43b088ab5d1342e9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17710f2016531ae179c1c888c15d170593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637f68d6aa6d6a34499928fab45e60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd936b4c644600072aff5be48e045fef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3848d8243158718005cb1d362e373ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb62c6ccf28ba931d523b9dd9fa435597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a4c6f4292426714c0b856a17b2655598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4560bae9b2452d58d845b5041763599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b171c96bbdc9cae20d6bba20a797d0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85fae1ce54f9f77b17f99fe17a1ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ff20a885e02db743f2618d3d5a0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2512fa15013bb533060976cf0cf1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4fcbe2e2f63d54d7b4fa37e44c1f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff99d7d81f2e407e92bab37758aeb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e896a040f7de2bcb946c8883be94b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586380588e0d791b93375daa8d5ff3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef7e37af861e6184fff21ad6c7bd35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9927603970fff97b78cd52ffb3c10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f4d6914160ebc703c3455d405803610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66bc605225908194cf433f3ace4076611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759c3e98fa8cc06520226521e92219612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbedc99b9e733c14ed47970c81d4e7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320565133bc61d13dfd6c1f67524ed2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522279b175baefb3418cd706d0be889615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48db047787910a7864fd9700c27606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa9f32cdb3125aa6490e0826e94861617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734fe17be4969f96bbb1f429286be61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec18818808234fc8b39b4942b044aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7699532c353a74de620560ccef52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539bdb4b4a26009befc3bbc26c1014621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63123851a63ca1578e2c55c3a296a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadeef8c343aed8fc2723ac5322ba7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa4b30f0ecbbd0f45d03676f494b99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e96731756e27c2a9a34909c7445b10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031e98f37e16270de953d50936dc9c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad00fa6e753d3f8b04705913ccb929627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6de0cd3e07cc7482728c5c91edd80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5970e3d21686fae2e40279d655b60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188a3aa695a14a5ee6c011473e24b21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f2c11ceacef440b28664c53db6b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ce18553d0a279b29640e91ae1c0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3a7381fdee83bab7b7634ebb70e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797e851a455d39dd6069004cf428b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e88cef3469d4c29cb9ad9d7d0d47b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845716ec9c15d98f6c79fc0650a2d16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27d752e450203a69fbbe85e4117cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5077ef5147ef97fe5559d2a12f1e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f65c8105644f491659f4e6d67dda4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15b4b61e154b1eda84498cf7a0ec45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eab567201263e282e227ac4217089641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b702416713f204ab3c43c4288c0c35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e1f6cc36cfa180617fb8208c1779b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491599e16282e9ee7458c31d72cc96d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765fe1025d94142c001f8ae1b547c9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c77be640e73e87b95b0c232b5d701646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b44da49681d195cd2148ae575ddb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886b4fc2920f29c94a174d9cc9dbead648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649bf8fcb7f21256431d97b4fdc8e55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf159463753cec67493b1b7289db8be8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf69fb0f873e36dc66b06a2f02deed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d59a695c000b7e7cea868abfb55393652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291d52b2e0e9b306e11011d11700a47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff49bbf82112c89affcf29498d07f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff0dd5824eddc9028bb590899256b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcdf2675d1e4eb72435da2c75cb1ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c1525e780f2eb49ac8e3a6b9bbd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42248c8109a4b7fbf917487539e18b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b49775a0735bdb8b48cebce667465659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e220e5e98d29ffc5ff7a73b37706d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d674afcac06fa32e7ed73028ae4d0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ca9e64130591d34ec2881c5a10c49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048e0cc7da424478612d5ce07eebb58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290b9b6b66bd9a309a8f6f27fb1ab18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6666288f32dd6831c400e1727836d29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a257c7861933099353db00b9288a792666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d2ac78ba2dec813e1ec68bf147b1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026b88059e49f58a1bcd49aae8dff7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c474feae5861f375667455fcaf0a8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40930f0d4a8ecd8b771f224992fcae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d84421463c02393ea78760aa49f33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952225b289461dd98edeed3e467164a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75099ac26896c20c316e714bae49d482673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aeab038777581a287179ca1d87a52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277399294634ee59162dd026ef2661675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e671007dc021d5ec98aaccea9095c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c7c2a40a0b2c71bde491849bb9e03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b02c55eb7acd8d55afcbf43dd8d42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd615a64cb978809a5150909b362c518679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffded42a9674c6c459037ef7a308690680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec0217a8e54fc1ef37c68e9c1dbb1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077cb15081546f95a68fea83d3ae90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84a783847188d6fb1b14e1c57d0b82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc4c93aaa0fe7c1c19b824fc33d597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859d19ea7e055b7f479ba6c8d01d9de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6ef63663db5bd889b59ca793cbe36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d92129e67bd198f71c607a1782279687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e430f291410ce6c5731c0c35dfb16c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f57598e644dd5f7a4b590897cb16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74982b71e3186b7adeb2200eeab364690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df380f9908f2738948ec6257897949691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103030ff26e5750a775e9b27f5a8b59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76680aa9e09d1591eac2a64608aec39b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786dc4d9b08a5e7542b3c084762b0c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e3ac58323772ec9adb31e9e8bd6f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b223acb4869bd0e4b59d73436fd567696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904494abebd2773a815fb460c8785cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3928f8ffbed41ceec0874888cf180698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88a8eeb2ecde213f052b206da9a3fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f7f5498e62ac5ae5c5ae07222f405700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02f6a4938bd044c2410f898de41e69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3056c708b66878a9f3cb6c54d4275f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9f4c9d433513192d6890fded77d34703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ac7488c0f6073fa33d213142f6f85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5193afe4109f77c21342eda6e9461705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e87136c2274a2a16700eb41fd8107706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552dd231ca20fc0f36f061e706d263707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f83d8990b07dc6352191737d73b4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ceb3e3681c49300196c9ba8d0f20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5c70d9f5ac5ae5f63a93c0d6bf6b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3520daef2d3c8150b6f22a9dca7f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126b181a08902bf2fa6fbd02161f68a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd18a768a26c041b4594ac9500494713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a517470f9635d93d0859a9d557c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3fe53d1afa7cfea518a279230ad26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720989ab4bb68b16b5b06ab9bf2befab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a090154553f06c99d0ca9f93004a06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba79945aee9396197b05ceb02e351718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001abebb6026973bfdc05ad250ca17a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae790689462132a0b44d43be98ef7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438036aed17771546f597d510815e42c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4116f912032786372e826b65e86600722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f857f53570d9bbb91071aac696a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b22b10ef1b301c3841becaaa18c6bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57ac906ce8c304fb6e75368abeb022725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcbb0e9b0a2f9f1c71eabf4b088f2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4448e3e9003d98ae66f36d128c3f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076989cbe99ba15dc5ccff3e799b867728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82eabfbaf61f445435b8410b35397b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aefc1b694e15fb6cf65d0a05f6dc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1166256233f64bb5d02f0965dd7064731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83026e37bf12b9b73ec26c70985c8a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d43efd0379337cfb064b2acc991a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aa9e05958d219d4b65c1b0c2e26f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727efe04824a38c599810f299272c14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda032c27cd98fc973cc30f430233c9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c51ea6c07bb76f362a6029ac0329d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473d9297e9005877f582eaf390c6a3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00b08fe8f1c51be6f7ecd7b657b05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3328277cde56585f7a427ca056bcde740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046b58dbfc7ea0a194c6551c3d142ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34558a56e6d4ccdc7015f2e5f95f65f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796e9a59dd58e6c1cf310a68742b863743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5896a2ad7bbc1745ab00d074e0e47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2931db31fa753806539b8bc6365de1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fd9e43913c0321cee25985e879c4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9990eac04cf18d473e5228e522a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1632e9f84435bd33d996b223e9f77fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebee0a213082e86c3fd0b43910c55f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff2b489d6d3de8b2950ab6140f3843750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c727b25f5b4b9afe08e84e8f634f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722363a98ce8e5c04a3a8d9275cd3ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf3b011a11dac8e5d9d945ec37e4c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e01c703a10c073d4561599d324a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795db022f70b0b1eb7a0a1258296799755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191aa729a8c89a9a1b14def3b1563e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef673362c5a14966f6d7b8544f52d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a808a90cfb5e8cee55b500f01ac9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b92f04faee473e68e655f29b7c624759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089b946f0c9e1c4368aeb667ce16b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ed0f75ab950612a4c4142c66a8b9d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cc95ee7169e5c4277ee9537ba2db3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3399fcca71f75c84b06fbb14f8cfa0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5871152c2978aa465c9abf51e6a96f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a0fb60a0e9b4f6d10eb5f64ee12b2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7082aadbcf4f33d875b75766bf150766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951bc5f3246d75f7de8770d8831129d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8247b3e33cb6738c26f026fabdbab8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ca2597421cb7504606c9f6bdaa93b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ca75a1329533996efeedcb1dc57d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8678ea6ed368889f0925de580a97771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08817b36f6374d0b73d90aa99d668faa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef957b8431a8d24fd644196d7ff12222773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864bbbf19e9b2c20e48251bed47717774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830333b8a31a6c7665f3cb071a9bdea4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dce00cc32df38932000fa7d27c734776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e639b1681b3f02c77c4a00b722f9943777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfa41bd7ca9c05c2bb17711fc4d3e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d4a9eda75bed05937e4be6e0daf58779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608453fc0a8f5f5ccefa213962a8df9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7d9652275e7dba8ad7668a4f13bf6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a5a9f51a59cce10e5c96f1545655782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ecd6f16c0c4e65a98ccfea9b301f5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c46c66490cd546b5d53467a6a47f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb04fcbd6e98a094e327f1122494829785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae6993b390fc337401c29b923978d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044468aca163b89bff7540f42700496787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3ea6ecd323406464e5d49593abfb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10be1e2ea1dc3c16237582d781758b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c6e5ed09c98f42f4c6270c0d6ced8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe47bee8acc255ca1ced347e8191a9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e64f2b376eae53335bb07cf992e5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367613de964b4e46e4f54192d6d6298a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa545bc7ae4355d427712f8d425b27b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a160aaff09348e73d0e2fbcab230795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40acd5152509ef486f82ca6de89b97796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43288c1d41c5c175285263077f77e79d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9020a3cea75ba306199decbe1e0971798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027715197e783e26fb8acd39565489799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51ca404d4e1ff81205d75d535b2b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6188a9869025578703daec4a29ed3f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29141c48e05b2adb0e3b3f92df190e03802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2aa8d53934562af8b171035c5434a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cbb92e6cbfe4b5a7292c2f41beaa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f0c7a0011ee194a0dcfeb56118402805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3458ff9eac2cf39318d2a15a3f6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4694c58e28976022944dc44059ee1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1802366303e155426af13771e30ffa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3d9a3e8fa6f067bddcc645486b9ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884628bedb3060b48e7e23aea8245c61810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e84fe04bd99054c5f653a53a3d90b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f158a8e16baed390b455ac757ce8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0412038ceb69d7decd37dbeb6d02d4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c15b08878881204167a9eaab7bf0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ec650d7c6171513727394ba6a054815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d8a5340459af5b898fd7a22954a8f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b274d6242b216546871b679fe65b0e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292843c9572981c8e847a7c17be1a5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf170edfbbe56a3b924ada5ae8514819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29269b1dd196210142320eb8bd48d7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0e7f2f64ec0c3b707aa27b31e8d16821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0a0c47a60365a82b27d783b94dbdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697cd816f0db935d4cf848796a5116c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205e61e557cef99d5b77326c90685293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078318a9089c8821ee4970ff629f984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecad61a9c7618cda9944dbac6939625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a00c44f74a0944aae3e953ab980826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d4c1bf81d4435fe4b878270b5ca787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba86b07897ca6ef84441b0606744f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696e598bce18d85f219156132e70559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2673b15dd08cb3d924c2e79a3e24310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551b1d08aa72ee1df44b39c7757e7f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7769e138702e12ff2cfb9561420412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d2be46f0700fdc39a637d4e4de78d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014b7518dff14e8999650f9f22fe8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00644749207a3333d90648bff3d7cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e79acf615b28e386efb0ac795591816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72f54654829e43cf9aed751e4fa21917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc68d6d4a56c94e3589a1b91d1d26918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe12f177f7aae9c315a31536e334719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db973fd0c21716fe47fa5b66a311e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228d49229f2ed995dccd544674437c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8998d629647b820666acbea8717e3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011da451d54ff1eb40a391d7c334e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c7218e1c292879a9841b6414cdc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f48fffdb3681bfb32907fd393cb1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207189bce044e793ab6acc71cddbed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d4e43460432c7b35f2f51247793b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0183a8a4655e8d540e0c6e174536dbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9542374e5acbcb108654a726200cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6fd1a349c4d406c42315a9342717c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a332884f5c4a8c6d0b7ee2fbcc2ce331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a49dcd2c93376b7942e0a54bb9c0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee38fd6c14d9fe7e66b8b38e93a2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24de1fcb6b70abb482b6f8c742b9f4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa71f53fb1b4d56032134895147e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519e575ccb2a68f4066ce07fb20153c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9788c6b58da70c11ea505435504cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b46cf69868c11e7cb5af34189f11d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fdcaef333bce33c7c454f609a747839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb8ec996eab134b2324d2e644546e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f633459e21400b158d0bb999a7127941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bb15d59880ee052348e23dfc125ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbfc2b8491b90266cdb15d822606ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b929a5b529d1dec9f1000c4f1ab3c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ace7b0a525705d077c86a521b968845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddec8e6497cee5a096086734ce628946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db42892e3a4c833fa14576c43fc022d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957831d9b4a65a7a16cf30d380046648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e15f48ba59b6139bd79e38268f95149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f81d68c8228f4e4523fd11611078450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0360a819addac6434e08a61906da0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d683851e6bcaffa931bee1eefbf779952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611362f2c051cdf1f64fc51d2527a0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7510ac564b313450d8b87fea0e30da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33704d79d03d0b968e295dee93662c8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54088c18ce521638352cd8e746330556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb20eebd2dcf1648062477bc1f88d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501a5d9a7a1e12091462b99d0fe5d1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6cca272f1efc81455a6f03bc2fcdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da428f4e2ee14d294fe84fbae4cf536860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac73efc70cb1496b7f680e5ea70d9fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f38b74d01a89481569a193fe0db1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7dfa77372a0d6ea4d3c13b205639763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc11a4b28f3fe41ec8db74876c0e88b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a72200ceab4ad417c5e94df08838f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a17a461ddccb8609e6fc2e07c1c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d07a45f54a82ebda90538d958cb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfdd1722a87497fbc09442a9fcd00668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2433e9643abd2d6e993129641280e6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7287c61c482df96d8654e39586e1fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de823779c42f9f42bb0ff00f8ec215971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807ae91d4aea7e74051ff2f697b229b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceba7b24829b3d1e1a35c19881808773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa457b3b4707b89155ae0c99e46ddd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5934a076e3ff3cd0ab01d5153db127375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285b479a93fd253bc4d3269a034d5f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6c1ceef0ac63e565938d4657a452877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d1341df61bd20b12f850e2543c0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ed33865bb83bda6a6aca33a0a09e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e88cd248e4e5e1bb452dd6dd1c44e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187faccb9ec2d30eb9e2c4255acfe20681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0f63d4d17836393f034f412d9fdd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126e40b021da3336c03b9245818afd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997efb4f634e3cd1c3bcc83997279e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e94991d6de9a0b7b7518d89608fd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f2bb2e5e51065af58db564fc182f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491d309afd7c505dcba64096617d34d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c202a8b47eaa162e43217fede185888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67513a2418bcba340c4c6d4123d7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af62f5c7756ed134c8896b51d82bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa2714d6b6021953eb59d3955f81691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe901ebe24055879b889945d406231392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb054576ada9027910e605dde659f32793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ded45959656bbeff8c27185a2a15ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02412e470863b11a4c50b4db33615cf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d0c7b7709b1318c6617bf166512896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0e4a153594c4a17d3dd7a90b8c57a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fde48dcaeb5ee19166297b2e2c3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880fe4b4fc9e5721179aae9c871dc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4eccdac55c32021da9b433e91399100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3067a01afdbcdb9bbc735a667192dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7611b88e8b1467f9d7420eb274aefc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ac7b92092de7197913286bf894cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d111a93af3cab8873660b5b4890cd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754fdadc42b2ef763624d9e564adea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4be7e5f5d3c40be6dfdfd21e78f47a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f0a0b94c69016ad27dd0764a6d5e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611748534fd1268783d5ee76926d6df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cedc93e67c059599cf464a79ca54e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e747da3a5259db5515dbbed7ffb54e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b9272ac965fe66ac87aee907afd77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919e102b4131556bb16a2adbbbab51f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3471be85deef70fc97f6ffa2fd3694113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c84b6e2a7d2cd2d9dd33670d62cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6330e40d291344225c9d4f7633ff7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8369c70b7d66c10e9b35186177c643116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab985ad88ce3762c528eff4aa95f1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e1e1eef4b90396ee9d35a67c13269118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1cf7cfa912c2c6b8bdbeb58850346119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fce04cacf882c7f032146a772f22c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca142f09675218d3271ed03e1dfc99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d7c46c6d9935bf1c6f002ca55921122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e6d537212c45c022dff4a91fdaf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be433a52f5768960bfc93b08a9e6cc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd76b13481389cb8458122fe0c638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffc6da21e3dfbeac1c83ad8fd76e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e833f607c6bad9799964130c08548f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c670ebda7421ee73fb6c91e61f56a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a70743b95f26a5f1868bc5bc9ae79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8953b11c00dac81e4d2c0b02306c5e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e1b69b2495c618ff39a9a281aef8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3acff0e11dfbe4dd63c2b5e1057ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee069afd08b02253d538dfa1e747f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b7651876b469e20480d9043b69e4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a883f2cf13c0408d76a56cd022b6fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f1c617928ad7f4a1c376db6d8449136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d85f9e7cf780dcd49732badfc7dd18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a99ba050d5a940a471ab6020311aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba834e856e3897e1df729a0fdbc625139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461db2fa0efb79ab212afb36deadf6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c89e141204ac28d1cf831d5fc532b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728db5e16fac6c6d474ae1467c5b2622142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6863b097701d30de5cba50d75c1ec5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21b6bc0e69c352decf6361e305c85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278cb978a6aa7f54eb9889045cdb9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8184e0d5019110a98420938d84594146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8f8d292f5facc61818df6e91f20f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe36fe66ad89c0c0b3049d9e93039148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cd0d7bf9ca17bf407d66aa537269b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23163b4948853605055ba30581801d62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812de1217c8ae72342a14da5dbadf34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d74c598cc267b369b7710861737f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0e0b48511e22b51e8621456828811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546f0ab1344f689f032921d2132fb69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac75b7bf8feccdd42a38aa49525638155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbae728e8e12c5dbbfc863c5696a97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43950360711f87996c907ed35ac0af61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3607dd6195817e83b8f085c2a28be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13edde69a5d9119c7842963b3ff494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9cacf7bc159aec1748ecdc2b5591f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a681f52425beeb85b2a66cea28f7af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da37a0d5f163a42d8ebb655f4905b19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a02fddc5bd5ae9d82753baa3225e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc963ee2c82f5dd0b371ffa3b9bba510164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d877775f6ca226d0a8c6577606c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680039983975f242dfb0f6c199f53d42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a8d93fdfe8bc20b025d8c5c9ddff0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600a7bfc3a92067d473f24ecc36dfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726b2e0f559585aed29e9c3d1e05330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81e5fc1c7155c86ba18671b28da4e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050d6689c83d4c38dffd5b9d7d2868b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7302d595a8dc4ed4e49c6a9d305f2bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f36e45379be5e20ca23630f4f8c7b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76979d215e5a18d03c1fcc09a3b9113a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f231ad7e9f5ce085e4cc75f15bf1441175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd44b6cfe4a09c863595291702ea7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41662fb30196792ca27da07c0caadf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90014134aa37fc61610dd91cbe669457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b12b936395a8c565fe684c88c6e80c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172fb346bf5c12d7840db4dab59814180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4d02e709a40689cb120c3ff62f4cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4406ee6847a881845398ffb884c26a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0cf8c364dc6d9e6b6acacc630d08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f64e3f3343fb5e08e54fefa3db4d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4771d635cfa0cd557e6466f91044cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb15b2272beed2200b520ee2f404ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a916c7b514451812b68d239d5ede455187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64b4888f8d317ad7fc6a3322518379188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088cadfdab81d4215abae1e3d1796d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0fcab149a6c90eb9dacd99336223190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8b1354d98cb39602e06994870ef60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eab2010c1f3555f008c122ed300b95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc90ab509443b304c0c4917dec8a807193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d140184491c4ad41975ac04d360d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5eb00ec97fea3bc8d53c30072b9ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c31be002fdcae3ba3adf7439c3396196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75a568a4b4c29bd146723481cfeaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeafd9ba7559151fed3170b6f13c1f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab1f396973fcd06e70100ff2c81ad3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd6e94162be853b9a6eae2c73f915200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf702e3e8693de387e93f16f86acc3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be17f44d2a4ccaac83bf1028c5cf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57f9618f966857d421c34dc13253e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d8211134bd1018912949333f3c0ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852020ee3b0bc2fab9441027b7ed2354205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08083f256b7030c8bf88ad7621f6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc88dbd6d096cdfa1289c6f469985207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c45a88478aa958a6f3ae56f5f68e54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ba53a8df9999fd596c59d25d83b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a85d90442de3e82b5dea5696aea9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f878fc46f95bb7868e9c93c110ccd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d52e6bee74bcdf06228c0de28f9ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bde5d5e3901b69d0eb2fc4d667f9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cfcb04be4b72d9133a761e1f23760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e2b581e7177fa63f0aa947932f9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364f06485cc245d9acd64c05badb547216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0337ba60b9daf8ff18c3f35bca05a3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc503f1fcf8e87eaae5cd173d237b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee8decd7760d870325833906a45409219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17807776f2bf5fd09066bc8105be8b61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a58e0fd124a61287642ebf472d7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90965fcc57a962555de1d95e017f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af548a9000a36d3e64b70ba49e8f40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577db0cfb604a5860efe03654d57d08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424942d0a0bfbd8a8ce20e564a412b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331c946c321f0e417209eea41087658226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88921d89224c4e4cbf02a03b3582615227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe26497a874496391765602b3a2a52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26d03a5f2e3de1595ecf0f090662bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6d8b41bf5fe6ef338295ca781f274230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d2e531095aae3f286e204f099719231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c7841a5c07429d9639efadbbf2fba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ff108114fd4be576cdae56f5d5718233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90daf5dbfdd9dcad7e0921b63812962234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa1634b59a99469ff2e76db348f2c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883af7a85aeb6faa705793560de60473236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d91c9c3bb4a487259b69fe41373a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a06c8902affa406579b6daba79832238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106db69922c0716f575660612c0a034239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16880fd72785fcf80ab34311c0a543240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b536d445885403a1e564b4b154b086241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750cae322691c86faf82280d5590b66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964d2c48e33af22076b2d18bf832da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca5eb746cdcda431b5dabba644ff9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f842a47e246f7e84d5498032a2de651245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0cf02bba45f31859503541733f54e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9869c030c45cce167d359551601a73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bb354873d40fc23e73ddb3e4dc3a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15549dfe19368877edc928e43ea1d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a0858c9220f4b1f3501530ae39356250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781cc17f447f6c1cdb0a8dd712b712251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe6f3ff9cc2da8fa378c28baed4f2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b13ed0ae4dc9eba1290b5f984f17b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e0c0b5c107f8e4bbeeeba401b2c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a95e30482f4151cf9129a71ec8970255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33149f9bda3003961e3e35014afff62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19475e640d0283f709fd89995a40fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5dbae24915bacfeed3cfbc8c3391c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e9b3bcbffa3df9858600149d63964259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f759069f5335491280afddc5b474260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24a2305ecb5114cff9ec8db9d8b4a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d899bbe97587f237a5aa5ad58d3190262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113eb929ce1e3473deac07d59f0a8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b6b15474445066d3827d5601a4d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d9d20dba44ff122f66d5fd370ffd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab71e75940cb533c18769f6e657e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fd7b3ceacb0a9cd4ad168822a2d79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ed245462ccf659d5a428670b79acd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac88ca54a5c16fba25d6831bd5e2a5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eede60b3534237eb118f54afe5237270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cd66b6080c93a52fc1b930042ee66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64c78ad2e8ee4ec81a6691c1c8cde7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f248bd474ccc7ad420345cb8a63390e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ed1481f8a3c36f6688ca10bdaa15b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878174e078712bc1db12a3de4e1123b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f1a664fd1efa8efe65f3ed9631956276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4b208b2102937741600a4cd6f2403277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53c2de1755d5b7206685cdb0ff29c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97312f64ead411e917839731b98bac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793ca52dd0508fc1fb81e6ccdbed4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea37598f97d61caea813e62bf3d459a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe584725bfe71488184ff543f6149282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832758ef033c79483f427da77eb84fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b958c5f967369792a02ee6994ec674284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d958e30964453ad8bd78cf775100df5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541bba457e5b3d4d247dd71135b226b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0d8f36d782593676280789b2ce01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287610460d75335a6c895b98f95e1421288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f219cc618948529316b5fca2c909289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bd9e0279739e2d609998ad9ed5895290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde03a4ca3c8c2ba31add9ae4c3fd557291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20193abfd701a1d2bebe98fa3c82b4b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c7d9d25bc197a82101cebd9e246b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03482eb4cff27a2aa4569e5ba3515294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26eb80e5b78f49243a42e2c4baf770295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603afe5fa8990b0014a9beccbcc7734a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed00b6fdbf8088a1df80492e41a45d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8cb7e4cf838fe6a1b0b36c4a9a921298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a05d923a2e7c0cd98aef3bf4026f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc32682d91c28438e8d30b7cffba8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28893ff7a1632c47141bb5448aee308301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621b3e4085117522d2ead84167d731c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f3b3e0db5a352e571961161bf7f07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc23c64adf6a43becec01bb2cc99bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde864f18ba5a03019344c9ab29de15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057434c97ee6925ea8a535627208a5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aef8fc7cd7a3c7961617ef9d99d81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54909ed67e6148918d60a2b9541f8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b227928a98ae6a056b4f77681c98855309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9a4c3371fd0f6c69e34760437a37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592617e1101db548633956e39f4b1a0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70933319ccb4add8dab86b8680f96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b4ec9368c91ad91cb991c190b1a4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc57ac8b64714f2444267e78d86bf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e78cc7836efdb9cffc7b0d20a1db02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fad45bc0aacf0fb9c6e67d57ae5c45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cde010805feff33220551c8d5b628e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90b9a8f97b9821ad3444451fa3517318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7603eb5d0d0093f732421daeb2af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3dfe349eb0b977bba7662305194f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242311fe47fff9731ee491158a83e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbdc69a76a2e6324615ae2ae252b3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6df0b9d2611704a284bdf666936977323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8afbab7a2674355ffedcf62f1cac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977337f7b1468eb5feb953adcfee405325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fca784c0057d6b7f43e745ffe5d4f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bcbb31ec7e94f25b924bc80c324cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b26a1a0c39489a682c62ec2687bf77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3b6083bd27060e3785eaa0b9757ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8768de136e38a9e6dd787c193c48e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127bfce869dbde98dd409945ecb5715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b318f8c5243aa821d7053565a84b82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d2b474e38d74aad24746b6c699fd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfbe8db39abc05b2f6d9b23791a094334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20937a3edd37c1a5aa508ea86484e639335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc660caafe8dbf1a6245f2a666dca6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b0abd0ff73fb17d59a4023b9d6cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50da46461e3d4a6ac064e9bbd3bb91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e64b76cca5056afdbb804ac04b7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a31569d0c4238465120cba8039be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4231d7dd8a7a07eb3adcff174dfa66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaae85ae97800b6b70def37c778fbdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fed9d3aabb33895b2c86bde746b07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54f4e3f7ef0876f3c3bc19f097998344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf08f239eb523e5a141d744bf64a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acea4767ba54bc4362dba17c31639d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ec275be0dfee5c1b62db89e978d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18d85ea24eaa97f2efc1f184e84699348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad181982983e057addb8ee303b63d64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8163d0332835a6dd68688e126737fd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e1beb7becd1dd64b45fcd81221e90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c292bc224718ff669bb5479a38ec8d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e5676e2ddd1e1e5d69ed74eb4a2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f7e55507d2fcf5ed2de5422e9c7f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e97eac49104a0b0bb3fbd8f95bffa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5710003fe3e1872f0aa1732c359599356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fab2e4eb3df42172d8f91d3c5d85e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4057e4d65319ee23f1fc73d59e069358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0fbc49fde68858559dc60dec3ea18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a15e9e84742b86f8b6e407b793fed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae350d9ff4cd4646a75f25dc16b51a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b18564e88058aea834fa9ccd3253362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92520529957d87d77f34781fa7239b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ccb76efc2a275949c20f8393b8ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db726677ae28bf23869242ebc62ec11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcbf9845076c959380cc42a740fca8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdae66faebf4a1ce1e0b45f91e7208367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c541d2348d2b0d509d5d5eb272907368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b377e3498ea6292263be3dbe62e8eca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae448061f3406085d4c5aaa562a44ac3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9a3d6c2fe8de24688fc1fe5c07d82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927bef83c974b9dd955b6f3b994152b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd90db34fe5379813e5297f6a5fc9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213233450f09418dcbfc4c93712efd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed63d2990075f4bd7eab70061b31f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa63f1235fd93c6cccb55185730e27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57617b24aa874b6bd1deb2e6a10665d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e28296b64e305532861470471fca8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215250154f8f7a0debc53e550a52753379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6ae0fd6d946801b51d6b7946061c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0f0479906786b197e451f29ebdc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db078e450934d965e17e06fd589f9ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a754c60844e52fbf2645d9d9b6359383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4fcc295175f57407b4fd983442e05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cff58f5866b38e76a3696a77f80e06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831458b3e4e8212a3df883193819411e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ebe3ed1c5bc30e9c7ffd4ca7aa36e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f773ad095df283a1957f34b965aec0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b7cf58c65751ba7da62497a6921e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc0310538c8fae8b150a2d5d41da04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2204ff96759002f987261e4d2cb773391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dd76ed9c1bb3af4ef84ff5ab4f047392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb1575cc3fdbc1b0a13bdcea769d4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cf22f2bbef456785edf8b1f200a2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7816623bd28cf1783e0dc15c3154d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608cc99dfcab06195bc7146c6c4e96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf37dfbae457b78e84e4638ed3b30a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac05db71810ac861027771a09db7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6962fdb5092a583fec651a48f07fe5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e08e39fae67d35dd5e1ec3abb95043400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495edde76f6b782d8335394d3115f19f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2377ab98eb20c74de562ae525c57d5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67fc9ccdaeb0014a8fe2e3efaf468403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f5a2da58fd9e9f64fff8ac0927c81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade053315ebd2d8f692f96d09960cf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adafcf933a35f2c27ae138a8e416180406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4db38678a97d0158e0456422d98ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2e33cefb514dea3e6532b5fffab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c6f84786b80a555f2375670b5fa59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93044fdb1c84470cbaba82e6902d093a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a89fbea6034ff61b7cab466f4eccb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e83c39b820f410161106cc7a20e0de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2dea9f62b5b869628a0345a68b083413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82595d438b6d160890e53a9f094aa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d8fb450b4e516ffaae75eccd67610415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcffb285846e5e1eb95b4c32cc1b9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66005bab01401e9cc9804482eb029dfb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6d6a4c20f0b83395802414c0a3aab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af568f6c8287175eecadd7ac66784419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b0c140d22db8818eda154707859b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae85a30645ac41302603a6f56beaffe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999d3752b013ffbbcb87ebc2ac3f83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca79a7156b341c0cad6ca1e2e43b3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dc2c53fffa45b60165eb996dc9592424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f82d374bd80f952b00caebebe4628e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6450028f037e2c779a4e72435068f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0d496c862bc78480d2af5a3e6835427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cd9aeeb090104da9c1d794dddcb25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df4b85106bb38a754d02557763fa5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dceae56b3f72ce14f7b4c9866b031430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98d65f004ee0dbbab950060356b238431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189135331d84155f0fe3478a1214f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb31e5dc7ea6c20c1394accecf74b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8055f7db79d9d409fe94bdf0f223d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31431df4f6277213ea27350bc91ad331435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93beca8f229c80ddf2e505f52472604436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae9f9eccdafeed6835fcb0648111b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab42d800c2ff4568422f0f249c737438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13caa62e4e7bca54f80fd5ed5757c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672994dc454073504e7b726c52386d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5167255b15b11acc69c59197747e46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47158f24ee664d516cc9e25f68fca1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6a013cea24a85ebac4ca15eb0996443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff14efeb61cde5922b71153a627f15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415499b96bf4e655b001a685710a4ac6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cba24e26e93f99e571f959d8eb5b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031772c2a2759db1450bfd6203bad3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b6fbfc78e0f5069f35306149b2f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8c942946aa56b3dea8c9d926e0701449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8d5cfacd11692cd58b2302222443450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206c334f0cc188fbfd4232e83744d98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e383fd1c91c4ae7b57ae6ee50470c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d13c3afb28a11af950aca87c041be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522277d4e6c7fd0dcd19531626e2f9fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e968aaed95a8f51fdcf045b6206f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119e8459cb5adfad31f07cc7ebfdc88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8869e12734b7d4df7a13e5af3e0c44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c275a1193b89ab3e9e6b6772d2a813458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e6b120ecfb3ef292c27f2a9ce7af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ea580bc6bd08b17f5602c61d1c8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aafa2444c45bedb30443d474c6fe33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fff9d82ee83c21c65cda6c27d9ed5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c159ba5218e937587985ef710cd4e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b180502c5feda94d0834c8be971e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6c437e97ecb749994b528932a22b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d5fd1e480606bdd658520eaf6ba08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8fb51877cd2ceac5fd8d053f339c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea136e794672fe8faa0edc1f16268c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e01d39333dfc7871b4ae5fc57527469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbcc83c391635dbb27e808a03e4453470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc4201a0c1112279d951d2c3c23e1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa67ba5ee2100204d0311533c56a8d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14480e189d78f92386791178a412d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3338169bafd93279256bdc17d791c55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2d613dfe4b8c09f01869f20113396475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca8a7756a46e1bc03643a9d69ee92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117621f31379d5d8356db668b5d2eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c15653e3cabe3c65ee11936d6bfcc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995bb12e714e3efb50eeef4d642ee34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae143993b20530d810636574b916ad6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2f4aa0aa08fa25397d6c97a2605c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d40c22cbd907ae88225a18c4841d67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b407cebcbbc50dfcf645cb550fc78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86cfa9fe028a2911c985b355b7d2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f166f107c34dbf520b51982f5f6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158e801eee5abb17ba917c91060fd2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976224bad37a7a3e7dd24ec867e2afc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4e042f0d456758a8578557a4f6fa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c5dac966d2fa58709f482814574e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d20a75bc39bb14b72d0ee1ed6658490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a69b11d4637b3f7a3e2da861b39be8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5191b0e96eb8d989e7148380e75829b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232258f7c21dc153cf4830d4ae1416c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fcea812aa34b332dd9051170d814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed639f81439db2955b180eeb1452caa2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9840f7e08f31eb783a3de29077127496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c20ec14a7e124585c806e3ed873d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ff2a152d831beaed39382ea18451498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731fdb8c25d8b957eac401bf9fcbe3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa4a970f3d215ac29c3767d517d276500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebcfba5a1aa48a32e7c9ad34c49c8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c709506f8157feabd165e52b94ca77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f492711819120a956a78ccc2efb39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9952c31d791b69dc58bae615430c28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a81bac079661b1239186150ba6c36b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c865bbf4e471a3fab106dbf5af5bad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b070b4db2c8ff1323455c2c6b169f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e943a1c4610a75c68c14d3994b598508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a300b57bd9039e481c2ab748a560509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd968843d5410e89fc98d05c500bf1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e7e90f2e7e6352d73ac61dba78759511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fe98d088a4e4b6104db38eafcc4c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083992ef36ec43f0e947e68bcdc3b8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ca18c829283f8078f4faa25308d5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ff29e24e68c524ea852261517bd03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e09d1e2404e14c5bf6f277afa4b281516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894128bca4cab4bf20e870f6b53c541517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae243eabc50397f5d4effb21e38f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c5734c0800999dac153782bc9e7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb668703e394c9e45cb7c30944657c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5d196d68232638b8083fd2c3c71e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4232e83f9e8913e100859d47019881522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c2ce8b11ea90d649e4d2cb7ca492523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211024272e0cc7f5de3fa83441abf61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff22935d35ba8303b3b8e7a3ccd2af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffa397468f987eb17df3b38d97b30a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb22486044a2ed370b82b80e811569f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a58ebfebe1a5cc108d8f8251aef87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56516eb4c6b77f4684333d396a17af83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0003eb0ac10340d75bcd6b969519a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cfbd3ba6602c9d6bb96588828ff96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f835a6d0ecf6ee73dcfc37ce6f512cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ec7f5a582bcdfbe26c26027ea46f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3e96b9ee1aee60cfbc0a9c25bdee3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002d5ca318cbddc48c01b3c900faad4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b4cba86c68a5841cb3e8858b9221536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e213b73c825dcd999797d251a1a8c21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282a3ba90be8de5e9a0a0fffeff5d09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ccb401bc34aafffc8e51cc165a9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03138aaa8c379aa4295a1965573fcb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72854cc949ac2bad6575ed4f6b6149e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac80cfce73b7ad03a444d455c11dae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8fcde26bd5bf96f970dc6357aab4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac183db62278158fea4792834a5e4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d347421a306a4fb76373e360d4ef96c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d40ac51db000d5b57264edfefaeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249382fc1f997b4a0c497053383eb73c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc9700052a84cd4873836967667393548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b62b99da1dc553a5ff1b6fe587d42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cdd4f296f0a6922261017dc009af7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3238199d2dc38175b786f49d2e0e6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee6e2f0e076793a41a6ef7e212936552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96668f6a3cceb27e6cce571723cc9f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca467af6b64fbf09257f2858e46ad8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889a2d82f094f7b544dc251f26d3485555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e4ab8be552a304a8b0ec06b736cde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dc0e14a4c1abca48c2272a8f67547557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69359e3704936f03963355adcaa04ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221db64d109a3b4ab90548de2d2620b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfedf7f71bb33d41315eb1a9c04f1ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c85bc2405b597b1cff82569f6842e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31bedc221f6049e487ceed994c5bd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13706d4db5ce291cdb2260b9c8933c44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5966e288c2c04d559ed67f653067ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4a92aac7e1baa464ee29dfeab66c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd357795b90dd8b92629d62ce80cae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e49ab16f42580eb777ffb6ea34ac4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b412035b9f62c1ff48c0bfe96c1c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec552c860fe40e457f1ce57889e64ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a290db767c7e304516c1b513fb35a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae99a049d0d61dd1001ad4f95c998db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2f64aded459a95a5d20ba325de1e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca72d6d6cea116a56778ddba0ec9dbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16fc40f3b6933f6bcca555ae0752b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3dd089128275758266be6cf354dc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0386edc010c4f8aea162f48772a7e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb658d98eee42de9627701a9514618577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad96f27ffcc591c522f6f0ccd5db958578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8a1d2f026f6ee140096f8f45e830d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f21d8a5b0739675a1299e1b90bd32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de94bd8647c963612a7851f35b1dc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12dc8fe14926f1c281855f0588aa7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c59f8aa8869c18ca0f8c0ed9abc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb2a4b15579f29a70c2c4e92100c5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ce13ea8a279a0750ddfc496fcb8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0c284fd797eda4a3b566d4cbe32e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2751ceb731069b85d86f4cbaae47c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8448afd73b749b8e7f6bb3084ed67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9f606608d518fdcf30272667f260e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d7efd292aff2f27f9407f0a9118d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94bd1fbf6b73ef2dc3baa6cd6a7a9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb27e9e632b4a6fb9ffd155ab7358e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cbcfd83e4edc6a63a4ca662543234593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6dd6dcc70f468f4813ba892e7ade594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f159600ce3928a88006095f98ac7d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bd18e3ed90e2402baa114151d72c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe43d98b46fdd1241b1ba31d2d72f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c36ce50c2621f1ce185fe276d95f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef26d681025cbc7a4e1dd3fb18b5764599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a0ac78fb446b17f1b8d2953959cb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911422a02a650e9507e5bf550b8704e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0852a12e87cc92eaf4906e42d9556da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367ddf35e7438a12ec29964fd0173d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dceaa5b6c77367c25773e13aba9941604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef7b36bbaa8c476529ec51b07e508d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35b55bcda19345654f1cb84869d252606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea805eb3f650e269691a9f96e31b84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39d59ac9baa89397f4f1c65da341a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb2883339239415c060fd933deaa0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e27161791e36b339ca64c379593d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e298239ddb844d1e9eebf74a5c3ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0f07825a6469af2e0946ea76e5de2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9664d00703191c10840e132ef14b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b8e02559d394c0e0f497060ff4ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cdd2dc1d12de799b06859f8dcc37c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e43a0cb1b13dfe795f94b7ed4d3c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce91e955c1535a4c11ef9cd9bcde93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851f8457146c66db1cbe9be5c3e8549618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0691a9e9be885cfb8ce68d52a63987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85868cf89703bf67bf9fc9717d341e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cb59fe7b98befc6aabe18f0ec9778621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f69898aa370262098d1ce2436590622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80f9adec2a9f987d6536bc0536794623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32189ff68efe337877a7ebb4214e9f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21520b928d6601160050f402a28836625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4306a646a147c90a840871a74595e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095a208317ce7674a92337227e97bf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154dddbf2ba3cccb5b027016029f806628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708e9ac87f620514aba796d2bbe166d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641cccc2e05ccb1482b03d9c8b55068630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d58947c23dc9d740a8f97ce4f3e8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d77ed6e99f7a5caa4289ff393e89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639255e71c075be7ad4882ec4159113633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25279fec7a9dc562cb0e4ef4a82e9c0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be8b29ea4d5e4f46df5fc4c8be08fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f54b3a3cedac7be4adfbd319ebc0cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f23c64ddcee933d8871858e3389d32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a5f8bf944957652b577e61dc616b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189fa1dacb762206c78030dc0c3042639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03a8018fb940ef59e5abd6509ac4c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5dbfdd0fcd828f83f73c0e6dffb89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d608cfc1f238a565c263f3fc679fdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b732b8335de012df601908a12ad3b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4979ddadde91aa78324c0e9dc5e32c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0065f902ddac7fc2d9bf36a6fb06e4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f74c59f303f2f7e9659896b2815c3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f430007238af333c9ca55414547c4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f44996ee4436ba851cc0df8c4de7e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b111862fae7c2d5b1807575fe789649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8e32787f48680b796c94204558f22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e00e71ddf56e3e4e6097a8faf7f28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde6a6119855f635109fa12bc171bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1675e494917a252685e9fba32ab7d7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7bca1e583d48148e2c266bd6c7472654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0e22d3630e4200ffca52ef05d290655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e95d861c2a1f4930a7bc1be31d0a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aea1acdd559a566d58203096fa14b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd57ceaeba956b4b020cf7aeeb5eaa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a0a9d3b42a7d1210e3fbaf7ce7c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d00d15b36321ed63751ade71a6a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270f06c06033632e6423bc33fa963b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ca002d31f2e8cb1dacb6c68b0e113662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c902eb4b0ae08a634ca0d935868bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0b8d2de82bf146a618cfe3c5f6faf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099669bb9b9b355a92c7e0dce8d1bbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d5ab62ce5ee3f3573fca26bcd402c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8afd0250243bb7cbe3ee78b085034667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e28cc7630222d024d664009a4feb62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e04af6abef4fe03ec95c6a3c75700669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5481f797680156a0789bb37728fa7ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7ed019dadb5d2d9ce06e1f94841fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef9f533665377303eb99715e71a227672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61c5f3033c5e700398937be45f2dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac653311a458af53feecefd9af0e35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75d734071ff1785b809d1bae2f3567675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271422ad655905494b89508c3324859b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971e67c9ed8e0c47d983c6136925117677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e148e3873cce54c0b6a4363b03220a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19d35dadf507b1bb5169020a25684e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791b2894177017ca463e0d41ea7c70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449ae9dcd176655302ebe5cdbb569d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f7191380275e66e5491f3f9b92857682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f012954ed599fc395475f22eb109b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2feadd34409527dc02b8dccbbd09b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49f9469af6a46973c59973da7f992685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef964e3e4869be247e00f8aa42c88de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9118d31c16117055164c1ef7d96de7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e8097405e5fe8c1aeb66021c06ee8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd438fc84eec85ccae6a2b2fde516c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483653f720af4adaa832d9f919abeae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c300d8cd8ca49dba29ef31a9d895c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b97aaa561406b6ad3dc43f4ab6f3df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae62e8fd4609e2b0cdaa293263acad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb04c226ba7ea1635695c9b4a2961694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a703fbf9bb8b183242333a8eacf8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f27b99337285a2e64f01a7c99a4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc33f13ec7245b32edc92c014f517e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8eb36a4ed503ec9d46b9b88c6abbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a10b2903eb94b2d3ea05cb7a5f26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc0f0f1b126dea6104c852cb38109700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051b6ce9c317b313afd3d6804482e40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585e9b5a94437ac0e781399fd165eae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb76bc2fea2a302ad6946d45d9f33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bf6ebf9773d138ae23879a2ba8239704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538aae288c5a44dce9a71dbb329fd23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c8c3b098fd363dca2a64fbbe3eaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5ea96fa04d4bf416ff8ff97af1c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a0c002a59eba7d8ca54c521d72389708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66201dcb9652a0de0d2512cbeb460a4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ead49c6b1925133655f23d349d0f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b782ee0588d69ffd4a28a70fc1f13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306a302264542578400e6e31fdbdf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a67d1f20027dffe3f4809033220b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf7c91184b4901ed8fcf82985ca6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583d53f7aea9c73636ab7ed88281002715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196c1fd0069a0d4a156186bfb20c29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6df4adba9d46f440b96ddcd809174717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dcd70230d5162a7f74d3add4024f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e91312806d3a58860aa0e17d37d761719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b88d2a354a365503345d4a1a83ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa599418c8648bab1ef0dbca6e2f6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb0efa240a84184d037f0e43db3c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d57d1ab628bd79c05a2ea4b8189cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa5c7ef19c30dc8656d1efdaaf4924724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae48694bbdb7484b74d576cc4f5f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc77226cb3ac7e3845c9d8bbe8e848726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de467c66aee7b372c15943ceabd701f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231815f3bb18b8d80c43bd583055337728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea99e8c97ace381f90837652607a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f92eb265db0231d3173d301a1f235730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f8cd22b11ffe5a7e1b86e70136240731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0115c3ebcc06ad4e1176243c7753c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29754ef0fb7f6fc603844e3159a868733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588962b31da7c6ac18dfba1d01188d2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed088090df29166702764357f1bcc22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46766ef79947780fb66adb0f87094736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf5dfe14666bff651d553c7bc55ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52902a5b190eec0be57ebd00df04bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f14e4d959c0b15fab2f96f6b1cd5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a61ed57600c9615914ad7ee46d13f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba987486546a06608cc9b00e82c980a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c5ab51f338bd6a87f32aa3a36f2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01acbff0274aef8f4cba4de8035161a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59bb770a85069122c4dc8c39fba67f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0921825d204a293951a791e8d8651f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d39466ca8313a19d3763096bafe76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d4b99e4435ccaae9e3e03672edf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5bafbd9c0f99e5c2c4a302b314dad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d841f45f0eb218a0b81e6e073bf21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b51e4fefc8810d7c15eadb40e20d1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a3f37fa150687794913aafe73f38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503fbaa6cb962e1f6aa18838334ce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f91535422a7b926b9faef9e577608d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c8243f07028ead0d784117c70fe6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12ab554e02fedf0773f7ef1f05b75a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df42936f81b01c54e07490c42daa3cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b185aa684dc3f54fa32bef1e45dd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c148f04189c72928f953a58ad3a41c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88430da670c50e35e7de5372a68c820a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e07d0ffc68882a99bd936f6de5b1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e9c927a411155ec9498771d89933761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e6c354d3b4abe3e45e8cd8a1ae29c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc268e9fd49c2f4860b4924295a9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e733af119f12c20bfd5e04b0e5ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7973a8e5917b90bbfa9e7843f214a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096b8c5f6fb03fd1c350529dac69796766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a5b105ce6d40e2f233f0d7d92b5e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>