--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc6e6701db4080bbed2f7c18e85171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed4ffb19be909e980eeb3bc2310c9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def4f5e769664eb9888b94999b17713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeea38a57857ee8fd6615d40df851c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf16f491b14e86e0732a4dce0d4b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411b5fb200d22e75483e0585c1ea0416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba349589a38c55e137fdd63977088bf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31540bf6befdf88536972dcca17af3388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61746475fd14b5d8c3d3645343bdf7b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81322e74746908d8d30d72defbc4175d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec4982f19efd52ac6a6493238d15311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef32ad2444280f6d6084d2654be580a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ca01bc367c1bf59b5eeaccea0604713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff25ab627a5d79a51cf7f4acd513c0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce18fbedd23e730da7d017aa8383415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e699a42c81922e15085867d784a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606340606dbdcb709e57cd634d4647917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d916b6d30e28a19510938550f0634a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebc4bdbdf64f2dddb2fce1ad9be7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243c34a538b51341e0ebd4e1a7db2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb17dadc4deb875b6ede9bcfd28b1c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8374b19f854afd4da0b8a841a5d3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88125d69cc8ffefb37780ed9bce8e39323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92185550bd1805f4742925a5940183a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2b2414d489c3113dd0e571cfd7fe425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3167c4ec4b6f4a7905d921ee28cc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8279cef3148ae7eff2fd74663e4cfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dbb8351206ffd8497d512c75e836528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2afd50d0982a1a0da6f662a7b1cda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61785538cdf91045bee8f1c745474a0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e42db6c72ef5036c977fdf8527f6a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b2133d5178a0cf18522edcbd020332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765b9971791458d5e8a0229b139f96933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37333ee8f144fa3efccbf67c9b6814ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e82f9d2d63322215ad72f8aba148835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf0e9abdb97419fc9f097e4ab0bb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0065bbcde39e7b4d04260831c906737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91f3f70715d70558ff4209fb6744838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d0f969fdb903de516176afaf6770639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7133e7f661a92d18907926d7929fb1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d15aa4a654df32824ed9f2f715c6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eade3438b59c05e57416ed2e1ddbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5371a1e0970a358552b04a9a7c9a55f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0309e8dd1280cffc716da0403e8aec244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec09d73e89a5e88e9047ad2b60b6bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bf73dc9046b0dd9b582e05b94c51146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31799eb53b93f3fc9ad307fdb43efd0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2c6fe2e287d194522f8bd0a1fe0f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ab3c9229dbfffa838d5c9741ca3cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf56039ab02c5bbbe24de9e18867b4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec84056e8c76ec5ca61fead81c05e5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26d7eb4892ad508a0236a70190d69d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452b2f0f1277eb0c7a05b563a17a79553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc38b592622e139a1f79efd364a39b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451680de1c8d447d2d8b732df2af31bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff095c02a9ae673922dca1eff095156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b3d5815dcfe0505d762fedcc30e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af499408500d9d199f00ed30d1f7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c1c3cd84318cb484f00139311fa3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4dd3e05742f3dabec32065c42364860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396da25dcf60f35469ae33dd4b5f8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9313420670104ba503fe79192795962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b5468ed3d5d5a417f8dbb9a73b3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abda2a182ec7b88ed17f9520fa53064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b9ac2b69265ed28206226c2c980dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef37561b816fec4d57d9d912c063566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9acb1b8a2f8ffde8938315c671c83e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb4be0d9e50a69b7c84a8ce44f31d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0477c21a6d2c4959a63d574bf88e6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7b876ad16df2d685b46f629411da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090597f8fcab2f60908238c9c2d265a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca03cf1a81f7d2159c2f1f63e5da2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14515eff458c931fa4baee87b6e18e2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767913b04235662f866b90e37c3fedc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e18e204aa8994fbf910f6e871ebd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eefbbc2183534621a5ae4b4f0cfe3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18217d3a401ba8e70e461cd1587808477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a622783902a769af9e66ec86e83c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984978fbc5fd722552312fb30ded61a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b864f77d8d0074bcdcef3ab8cc808b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44096d5b506f86e19565ff24a761d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e27df0057fe847a567c4398c67f2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023d5fdf318d73667dd7c43308325383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66fd25078dc8b8a512d871df9a4f8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7e70856762d6ffdee22504ee0b2f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb798cfb8cb96c2491ed0b583a01086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0cfe7b07f9e0183c594d0d055a34d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6cf98d941cfb430f2f51956c600f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6fdcbf28444b1301873dd770ea26889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc31df5493bcbca51c3cba675ab973990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3587bbe1629676102910b4b8187a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79f3f9e75ebed90fa19e9b8a994d5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1517377dce230dd97bf59b716941eae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b949fbe43564aaa6f8dd0aabb3961394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a2ce5842c55697d22a1369936238495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8d8eea905787ec52546f446aae6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93745fc4549923a659e57588b3836af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b728cdc47c736d4ebbbfc9f01ada0d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deeaa4284aa93d1bcc697b0587edec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e66bd945653a3bb2088dc7a11a37c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd1b5fe8b43679c50c724ae2f7b21e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e59b9c447b541ed521627c67d29e0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04df61f016357b135c0895f592251e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b837b276bfb6ba7118682ae5c2bbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeda737a03679af098bff4425aec82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4df98e6729b6b790a2aa344cea5abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36e06353c65eefb831277526ac6050107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125a0ec69a2c6260c94b7314d9a923108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9be05171ff26054243df1696cd0474109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb767aaf701f7eb960ecbb91871f0e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1ab02ef4d4662953bfb1bf2aac1c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6142b3babd776a044abdeae79d9bdfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ccbc7728f4663ba5055921e78d90e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25386f574c94771fe8191004218a6441114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcbf43764712bf4cb69d63d1f68263115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2c1047dea59da2f9843d8eb1a21b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162768895502390b992d354a08afb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0a0ac35e766db81e91164647f3f0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa12ccce76d9f5120b44393aaf6569119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c0b44c8cae81dba6c4645de8e6674120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e91f3fc03766e237026befe5cfbff7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519b35f31c7d17bb07f01105094c831122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c63d08121c5076b159a00830e965123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9315b96aba45b4529e1487226c7c03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc84660b48e6dc07df27b756bebc0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eeb977f40a0bb7f3ef312121facc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608bec590d1fe84d28c837ae0aefff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee20af59a364456b014aeace1e67a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43edf43452f1e1bd4a623ddfb132f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb3962a965815e58f40d853c13ede3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe0e6370c443152a83d085ba3d433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d310e3a94e19bf52cb92b4da5245d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60525eee2b78064b6924514f6dabc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cd9af5fa50220bae956f640ff755f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5401de3936a9b7bba0f087da7f03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba125482f37a896c55db6bfafd4f5a1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2ef34b7b0dd237f0581e1cb0367c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc9411d164486ad5546dff92cf0630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad98c69a1a0d1aa0b16cf296ad11bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64249c011afc43ab2a8f0c6fdcd6a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81de38a2859d5e228223feba3082b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e285e6d6b48deb522d1458e838390142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a9073769782f96f58f7891d042684143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d1dc46a74ad74d6bdcb88b3d65678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4cae55251596eba11f366d36ada0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca3cd5b7fdd924f7473154852536cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03e0d6b122266e8960d3d05649937d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf03e52ed2a32d98abbfb0c0193d6b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39bd7a6803e19eedcc677a8fd173f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd513cb55c3677a1c24358f76010c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d401847343814d00c971923aa5cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00684dd29b20c381d8406a9eaf2d906c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db550a605ac9762ac84a2dac4eb5147153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2b78e60ce39013b3c3614c258f81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf647d9d59b1ce0634943c30491ee2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fabab228cd7aecf0d75551e41606c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cf5fcfba10a98ff298c990586facb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48bdf6cb725d353e2f97bb05472072158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7600a3cbbb70a253df64173644d3e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68296676932ce54e4c22e5d8bcf7f255160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd355fca8b9d8c34818eee222a8df24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2a98db594749cc58de985e7d0640162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f91de87941a57a6bdd8fd8e78a3b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b2f78ac73cfb1a0b245d0b3be4a21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3257345070aece0da51e031d323c25c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b4f42df27ab70bd844f687452b28c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b239b642ad29eea87bcb99d2f477789167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bac7c1c1b487accebc49c4356bd23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f11af81c5621ede18ae4a93cd40f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3e56e17f701815ef61119d1d0f5b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b547c8d5088b6ab51b542e562a1bd36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66589ba043ff704ed09d4efa85429c6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79b6287f905ada0ec01295bd5aacf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534060bbc4336ee7aa3ff7792422851e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6924cbb8ffa29449752dd29a39050175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84dde0d7dbb23a8fceb52ca943a0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c23d80ed2e7250e7ec81b2d56b133177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3ced6f46297fe1e5a697a3425483d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a50a6240dca79fb000fe5fb718a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70dcb8aa64e53272b7b6ca149d5c0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc51674aefb0aeaed028f740e1fc78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c9dc195707e0f874a1fbac4daf424182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ecc344722c932697c94ec813576ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab98ce0d6bf65899139f0f0187481184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993283ff3b21cd8da47ad3cc2ed60f4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be125886e6ae33e45a44f09cd2780186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc889e707201c78a66e95d2745a434e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d15b498bc7f9aca1ab0e895b249d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefb980480dcec5703f5fef05c37292189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e004665ad6fc8fc79408a6f8864ab8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cdcd516b5c4c9c4ea7a5c8764cca0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd3a2ae25c75044e24bf5b6cd253ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c672e20079ee6a93ba534400e6b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf717a0a6281c03db99a3295837ecb7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8cc71b438db8e463c0f5960b851c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f20bef51e77564b3a6eb26c04c5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e5a2ea2b3b463bd868f4e7a854325197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6ff51a3679a8c0e7a138925f47ccb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5d3cf5f2f3a5ddb605a33261eb3ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579ae8627cc227f21c28640b68a0be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7db258c84e3e240d90b06ae10c219201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28736848d51f1d9968ad40ddc71f81ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de32c062d57d2ecf6f462013ab0d23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a062f638afc3b7125042150669e249e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145f23a8df6dd2ee30ce8b663d50a6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f16fc38305a4c2dc35330493a90d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c09c392cb5376e555c390d8eda60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cad390626f493d3b0028a3d13d649208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d943440deef4d2a0ae1ad20765650209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bd3e7d1b546879e540f5e7e0ee31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e58b64b32b08d4b82688bded0aa53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9197952a5e70ecf15dfcc4e7a395a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee5a86d86e28c82dc1fc06eb7b4dc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5259457c60258ed972667661403a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb11eda66451f3359c7e4e8abc6ed36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39726850d82d344ef3a58cfab5a1cc34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106933c19669c74982856304a26c9574217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63dfc2434104c80fdf6bad2b802b17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c88c9c744f382704f4ca62f7fcae7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3b8f2787446cc66c06ab0e49f4b04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a984e0cfa3288a7f5d14bd15e18a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c194e7b07f380c51f0286fd53c574f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a90725cf44436e8aa69f4f9cd6d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba47e501ff8d2255d228070ef1442224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba1de82e8c403da6c726256d84cc01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398687d2851eb0a46a6e53f979547f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f865f53cd0f943f500d736134e31668227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d9a8825780b3284c15ac4939c77d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985713aa1a555883bd44c94df64daecf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22966d4967bb5102c8b6eb85bd2ee5d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978d0f5805a8a03923091b4625196e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5876b334f6fa03d0069cef0612242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d766759db2df2db837fa8408a2122233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c11e285147aded785796881a30f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56bc57e952bb35fb24096fceafd21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddb8752bd1a850fbfb4f5177db3a67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f61129b675fd5c0c6f662481d5f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152924996de8b52166aacbe5f647e62f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d224b28dff308a7bb91eab8d367eb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f16633196f98d52ad572d0c08a3dbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7dff149b12d510eff51b724c5c125241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726965bff60fd93b8995aa18693db5d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac214b6ff091eec93dafc92d7f69864243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b74d84c191a622d52d2457ae8bd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b043eb67c305cfe5f32250be808c2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a95d2db5478c190487d1877302344246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922637f5974454c1ec6ca6057f8675c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9aa3e4e15bd17fbdaecdb368fbb4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc87fa66017fd5271bd6db0a5d9524249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995e2a6bc42f4e1a3b7acb370049ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ecb8376ecd0c10c03e1122022b5c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2f238b69ab0ce8cd1d7f7f9b497ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf150ee2bd785b794b14cccff3fb494253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4345cfa1e59646318c4855965140ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1cd365c6cd710aa0f962fdfc1a03e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b61f2fe35c6df4e92fffc63a26e57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a37d77c528530ce4783357ac4ddb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b9bd6f3543b8246d3ba652161764f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869b688d9c286f1d852c21d722d583a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e7be29c22c7f49198b7dc5a91840260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782dffa31eb6ebc22e1a552527d7aa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb19e7b8d9d4202a2bf28cd2a0ae660262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208b333684badcb995c68862ff715b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caf4afce14f1c66cc849cbcc2d0508264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241db6393ea095226b90615b3b33833265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642404ce56df06568fe827c3d39b71bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d56fa041d6984db702a135183f51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97401f4cde8b0bf9e001f1f596d6d010268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f16e0a9341b68c4d313f914170737269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbacda0e2282029333c216e9dca6011270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d288cdab91cbaa7791a76a03d6a571271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c1b342c2b7d18d506b9c75661bce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609147122de82e16ae0dc601ea6c604273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8cbbd87744a6ce8f08361a7557ca1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342638013af8e40f4adc87a0bce62757275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178bd3b9db59bb426290eaabaa920b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c8a8e1bdd6146e1631dfadad40e10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c99f0031a57197aa1e96f39c071d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca352e4cba2de3cfb4ab6bd90bd7db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae79aa9169afcfd7ffd930823d39d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d810b608e8c3d1972766b7ba3844281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805433977664f2bb2bfd477f3aa83cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f76c19874950d9d6bbe871b62b4ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969678e353f7f57dce89002ea49fb45a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429cb2dc0565d871788040b65590dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04967c700807a9c23ea2a91b3fd708286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474730aba4f63115f09ab13745fee5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447fbaa091a156b49d57a65fd75475b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91990c7bd27b1c6f550d31c1535b5cbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2f4412e3fdca0135324030cd77cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0578d08f08ba55870734084597ed76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9014e70d2ade02da23d53a0c534ea3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6626cde489bcb51b4e4347fac90ae6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a0db79f471edb0fa90a1f79258de5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9a079f076f520a4b8c41afcd7ea70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed708073cb7dad833d37a8ac465ce677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d53afab1fa7d3cb62a89161e823e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5fac4d6b524944acb598b6a617dc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7de6f11f0c464b305918abacee3244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b69cb69712ff2e1b6cec909fd91920300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79969dff13d2fe03f021f86e366621c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba275fb0e5d54515736325cd8318889302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07f2b599e5395ea351d16898658d26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde78eab65f2f17c8be8a7d1737f8d9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d24d140531c2755a423e85155b284305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07042022b2ec05c1dfab0ce9e56c89b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782f94d52205f08fc11c198d13250bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677de3fc183ce26d63cf3d8674dc507308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4851e365dec9dc619b07448af8a39b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2bf3ca4be99d9f81018d27ebc2528310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a40415807ce38d5c4d16ead8e3a4f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50969c6ad4d6c4b6e69340f134687b76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e7a2fe1033ec18a063ab536a7a3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e78f0ac76dd08ae7d9fb4b4e337fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc753ee817a1fa2d2f64dc4563e4c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04621be6a3cf9bf0515559d1c8476f1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e8037f5c3019e91cb2bc369cb9426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab9c1d68799cf247719fa60c6345e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948fa0f5090cc9ffa4a4ccf583693c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb262018ec20f3dd9f3e9696ee913320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5f5b2130b7b7a25eededdbdc3c37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffbd351c374b49ef31f113831da942322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54743870f678d3f0d9cdbf01ef3a3b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50617fa52ca5229b9b1f97cba1fa9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4dd120fb76480c8fedaff6469d0ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5435a86d8666e238d1f5fae70d6b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabce82fd8866ca2a2a604a16af3ab90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe245821abca0358926c45a3e37f146328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d37f9dc82d258f33b108548bc9df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228f5b2f14c5a8149b2fdee86e1c873330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ccbd144968c703d6aa3cfceda90fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e4ab6532b4531b3cd1c67920dbe8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef068da82d9f7c1fcaf64cf5aa82cd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef07f691e46fea6dc7d41526efd05c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744e90ba217ffed55ee18d8fa70439335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68706acf56a22388a5ab127f9c148c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92357288e4bfcf912f30717cff20fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d7c7723b98ea04610b3bdd903269f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d521ddf2b6d9494636a1211365b9ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05b0a7ccfc756bc2a30e7fa969c140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b48090b08c13a93568f427a3b7e204341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028976c8076ad1e05c5ed24b010d8cbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ead2f26a8935023c568b0b0273fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd74b1cf69704cb60f47502a433145b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe4eed93d166d7c3145bb69a06a938345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aa2917843cbde90e066b5c14cd61f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f111747a0227b6abeb713313513d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2532d2695d540c4a22268423f7d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba5959a525b4adbecef8a6a2432217349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e672f4d214a911ed88ff4bd1c6c2e7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd98ed30a7565f4044d3f1f9add8ee9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb9abdc669ce2b9cac7236b61beef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992167b8ddf03a6e5e54629590105c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df316072b544cfe06e7ea1f936fbf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10433ade689278d0cbe74d275525b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3683766d5d568934c9aef2f2f9ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36aec0c91f052570670136c52728b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e59c4f810e81e570c0e99a676c6d20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6485dc426318523a6c95990280712d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aebbd9ed0a2b34c59903b808b8100360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b3617479153eb72a1394b791f14d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beccc984b73ef5f5d46f5b4238de2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98b1b87478031f51a0d6238865371363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4efea83607d5644cb0f06058ec334364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bb71f88aed9b86ae669bbb565837d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e7a9950721d523b36fa431de2d10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a8ddb2a1313d414baec4c2cb233c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5535d184b17903309230541c249afb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f83e5b90ca3f5804153b1c677ef4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c93c912e6833ee25780fa573b39fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bebb9c609f3d3402ed3330004cd36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6944d3951f1b6e60d4ff73c95ce8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281bddc5afc1da821317b0696beb5bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916f03d995f9b33f8d662535ba4488d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896125eb3ad7d2c91439c927383b560375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f23f4ecd50be2dd1493b8972ab29e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171631d34b77ba3838ac0e3906c6a74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc85b2bbf6a8bc9ab42870803f5ffb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fff8af4d3b855cc61d24d4e8c0fd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750608223480780b27aaa020c56704b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524f1db003e526a6133c6769d5a13fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea339bec2992a7522d5485d5428e85e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025971b2ddbd0b5101470c97a5d7588383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064aba00e3dc74df0096f75281dafff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b404fd526a7ebf05facb11fc7c2dd9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0553a427ead6a7e28c3cf2706734b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f22f8fee33cfc9afef4271a1f13d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113475a6b14950085d5c4837f87519da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d39d57cb4a6f460d4f5efa8f409c80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f861e513a840ed1910ed5102ba4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a7157db429d59afee2c9d7304459391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ee7bd45735e958889cfe91e4f66d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa3f53360ca1aa2f7f9b40ca7bc6c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e651c6c96a5f65a4b80d9339d859394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15a4489f05d8b73068a4a8876e9f60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf797e9be6882b589dba25e512ec27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050082d86b0f2649f38978728ab7831e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16388567546bddfe567d1cb587b3b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024a6c717b99bf7c7b7390410b6fd97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaab71e599c091daf467bf10c921823400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f3e567694f0a995998930b3798d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accda714b0d2e6ca11c8ec9db507fc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d20b789306eecdbdd68cb15659312403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea38f29dd4dac2b60d1340dbcc6fade404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330095fd60f3dd65c1ed7e0a464c056405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb649099e3ab680dda25cbf8c745d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a38da669091d236b23b4b63018e95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d04570baaa6ee0c802e1436f13c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141468a7ad9b571fad138b48b74640b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017c403da9c0db3eef96732dfad3462410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b001b59cd170e87c131a4cfcaa219411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0b17d9839abef4f3cf3ff5eb47b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055c3644ab8002a8411522084ba17d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c2386773d1c9547889e88d865231414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e6c78526feb79a821e433f673fea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae44f69475a4b53974bd05d5dd909b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f5be19cd788cc1d5806ca18f0a456417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eafb4deb3e1d481ca5d294f480951418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6b16175dea218c9b5e27023b2992419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47ba41821dc025c8fec53ca7fd3c78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6fd97dcb4370a412762a7f50849da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b64b2875664917b061f8a7a534437d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caef053a9b5b3bb622cf05d1ef5ea9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0b24b8535aace261321f1bc195f4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689621f1e4a71135b460a49f958ac0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaa929b415887e9ef60f304594a889426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856826b196ba0206e2bd7286c208fa6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3d0224b1b607ae29d5176cd5fb39e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102658d17186e25fc68f08272946acec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ade13f6e45e0c2a432a4dfcf33d6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a911dc8ee2d993298cb3f84f6f39d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315bc6c6f9e480cc7586ed326b3fc3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6dc3b99635fb9a6b15dc7239e1fb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0931b82dc4aa6e24aff63e31ba3a20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497ff17bca1dfc6379d7a1aea410d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc5a08139fcfb7fc75dafbaa8bd38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ecfaf8f53973a7b7b858d20c62da4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54e494c73300dc8284e54deef5199c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86a33410938c739752a4b13becb28e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea241f66e0f7c15adb07c4e5d7a1099440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b1fecb762361ee9ad68b4635ad3a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1062ac28bc7d9e6d8dfb9148dd2b94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb3b03bbb36cb5a36635d217cd456e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed6f58f2f29c74aaa421b77228239e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b65fdd920ad99685d891aef4a5ba0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97d3712ce24337121d02b6a8d6b6a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b274e16625146acb7d01455996aa81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624baf5bebff92c6733eef3281d8e7e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b019c7d001b560db23c5832065e4ddb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b88cb21b75ca8f969c699ea3b3147a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c072352860e7a325d72774ccafd0fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c0d150af3d3295cf6d83ca6ebaa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9ada705199877a6e71a10f4814bde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5df8ab6d46bcd9e566a385f30ea98a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e239f3aabb283fcb9180e3a2998252a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627dbb9b501db658f095e9cf6daf6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9f9f5e8d7c35ce350170c18552bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356bfa6ad4b1820358eb588ffceae95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc7a056e09b1b744672b9f7ae49ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbe48767b4e7176b414c698eec7157460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226728fea27f25b5646f41069abaeb09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f2fd999c4a1e61e78453fa00435b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06563b70c2ecdcf915032b08070bc4ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb92e28b290901fe42543dac0d9b8cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a7ae22b81d012752d93b00c37a53a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cce50211efa17e69d57a7225ac30a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475609e4e1c09a37a4d20572bf2be9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c888d727d6960f88392eb9f5a974e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481ed71555d08efa3a9807973e907f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da0f8182e8c19435c97c40250fbdee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318e2491ed43cdd59dbc167605019ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f1af0bcdd0871561ebee0406d6b6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465274a077e2f247873c1defba62e35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f286177df6fb89e888e54cb7081e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26966389f99c60d4c48987084c1c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265321050bb08951c896afcbc0c0d3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33968455f91427ed30a1cf4ddec67387477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5feb1626215d56a9ca5227d4613e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483fa4d124d109bef280d52103269a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541183abea35126344104fd4f5ff9426480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d17923dbc0dfc408b9ea32aebe18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb96fcd1aa99a0ffaaed1a385c9d0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796eba32476e495e4daae7198dc61ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68f41b3676c92ee732c00aa11756d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a8dda8e5513a8ca1c9f925ea12b97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e121cc4867eb4b8a3a84086d3a8f33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32104001af5023a112282876d9559175487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191ffccada0d71ded08cdd14154e8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f538990c669c4017e9790e33995f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e7034beb2cfe74c574a9ee14300c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dc361c1bf1bf1b5fd1e374472426c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e992d60b424ac6e5dbe20c3bdeff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938946c2b3d26b124664d637865a334493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23166c57df8338d8e020ed100c73ac4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327ff7eed5423c91b9552d69b8292d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb8d014ded3056c72ed40751612aff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b84139638b009fff396cb24e3894ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969369f2d1f04b25e7ebee83760556498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af7e00f148f7267d451ad2bd348762499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a1337bc23d1f13ef3ffd05c95e41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19560f9ae304089d4447368ad8d70be4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc1f67fc5cc7dadc82eab4599b496d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacbe381a94e8cc12c884c8104b5ed7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586d20429fa46b7e480dc93b1db60a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7897fd24ff75d9136c437c89f7567505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718103c8e205dd0189afeccc53730ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5e07ea189dd31c5985717a08f2f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f1b0a09cf6e35991d757f9b2249b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b55e42ae89adfeb12ef8f77d348d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b24c470fdaa5e249b07cf0890c0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93833d1d7d4ff5a074f22641f697750511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745dedeee8a21ab735206718db500b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e7fda85aa0b2770bc689f9ee87cf3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff6eb2f3fad8e6630f84fa518e67ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317472678cd3b2925b3a81fcdea45b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c8d748096c6926309a0ff34e4bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168db843ba60c3e680d20e7d1384cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d67856a18e4bcfe6600ecc728cf7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145433f3c11e139ae35ba94f05da641519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc2869f6077cd8129a0b2245aef6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df0a7c892757c393cefc8364fb18d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806538f674870bb452e406e688d2bc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce8decdea9c6813e0432e66869d4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde034340ae46b873bd475ed5668f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58452da72e36d644ee1685fce9cfad8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aabfaa3d2674282a85b8b7a3987531526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b014669b41ec48d723d2893ae672f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1826c4cc6df0721048edef7391a44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ba561c2c8eac766b9da9cb3e0b41e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b57ca8fea37c74b73df964198950ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c742231c8c04e1c070cf3d5c27d474531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ae539a8681e239bb89d8b9cddaa71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e1d5ae1262a9f9930e50defb972c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424d383f823048a1ad6303c652cd5a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1cee02a3c037a4ec37bf7a1bd1f4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7d78d0b2bc1f1777f02cc17e7730536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34142ed28d1c948b5bff84a59acc1553537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136933feac176145223a653f96d4021538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592703b77141c830a0362e1fed2cf2bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44966bed86e7c4aa411578b88f9e77b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059afce8583fd744e6d735b63b78c7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46a37d0555d1895ef95b0ffc90de60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37843caaa500932aa14add9c90bce1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eee906e494cfcaae442fefd4bbe8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739a54a2816e907979318077925cf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f5025e3339720d2c81557cfa8aa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8011f61b2c41b94879eedab943c3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54211b760b7bbdb50328e22b80fd2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c31f0ebfd26ad48bdfa06e77c04c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a9ca6c6c99e6221bac317e79287c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc70643d37e7f22add0a242f2418d3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d01dc7660820b7013c9df13c51add552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ab46cf10e636006dade958a6552a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87efb81f591ef7917bda9b1559eb4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb3add579e71aa770977ed80c4c78d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3274a85aa111dab8f14fa3c19ea03a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660374cf347fe061c05732abd7e3925e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a281210fa421215dc83d95f0c597f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed485d26f3d37ecc3623ee4865621559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5fb355c7fca652f0903c98ae64fa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea36fd1e43e13ba75b9fdb78348cd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11375cad6f288883ad3d9a51e688388a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e5a8fcdd9f0f0db1e34c31e4e29c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31214b1be90e999e0d1c12bdbec5320d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437b542353977eebd5b88ed80e9aae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927aa26675a7a09ef15384a012ce993566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d058a09ebd77020e1e8271c648a7e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e25f299c38c1d5820c58d5664204b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e509ddbc339585eaad0782492a0d6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7304dacc9306f7c41c5bfae678351570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b050f62ef41551b3214e18706f5a07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ec52a69f069f4c851912dce6ae52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829caac83b6e907cbb8e097a136854a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf6165d2f052a40c5f2f44b26aa07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f7236f56495ca91b8f2da960a595575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ede5677db7dbe4e40064db34e1df7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f356eb1287d5c2d0cc2de2e595ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668c832ddb431f4d26664b16f20bc5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6aac56fc0151c0a2b74f1668837e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9565d376cb001c1adf54a6ad897e44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7ef2df0a4eafba463172f229adad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bca489bff8abb215704eadb0a224d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445f52e9290e887a2a16ab06f91e90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7d9c3e7dbed15c34e2ca7c540892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f9d52689dca38ce5e992debc0f8c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f827d37d9d1897667290693b44875586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aed55a774100414e13919bc308e48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689e9538387717f4cf69a75313b819b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf72e89930d3e73d3ea6dbe7d123fda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ad3cebb8aa6b83d65279413b279b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4824fc6b376af7a8e53e836bf1e6ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea586f7ab8f8ce7c6c4584aed5c8c73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadee816a37ec00427522184ac7ff3e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84497fe08328eff0b7043b5681706859594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3630a4c2d53bacaf27673f65de0ef23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee12b3a53302281e4f49598c90c06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f5ff0c10cac724dce20760da035cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18dcd131216185647cd67f5521f520598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebd5732a35ae8a5f5add96033c2463599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb06cbdae763ee2a4ea9590343a8e14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f305423bd2c1d59e15f87b6fc19c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081e8dd8ac771cf7df255f79def768c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7c3af9aeab15c025560953617b381603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c6f0791700cbd1bee71346ceb2e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f071c7e789b790093615e35bc452798605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52400591a3f12ff531e10ac138c59715606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c77362741886b7efbede9803e0bbf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f18cb0c875da169a169f694865c1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41063733b0c034b5e92543a694b049f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9aa80ffce3f053a1e07bc9088e96f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa760d7c30bf9cdaa544566c23a161e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4276d4556aa7d15778a6e2f058444612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19caab228078872275214fc3efc4be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f408eb24470fde5ad1b11b906ee4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac5f4eec4eb449d0b933b9b949f5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e981aa15a7e9dcf4789fe83d821c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f82a657066dfda4b6de9ed31246df7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32938d9fa06819cba949a09bd91dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16713275596454c1486b7e033f80d5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2c7cae477cedcc36fb639374cf0cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4d1ef8a723d584557a819ed34dcd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c2b33393d3b22ee585e9f91086d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693574facf066466b47108c6892aa58b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d7d09c7388d0feb4acb5884e3c771624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b31407f6f8642fbc94e600d15fd9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700611c8cee23c9de6d638592ee053dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77670e0a1036d78d183eaad5a5b7042627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d59918609712860a838287c56ee1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc57d715898ee2d39008ade38080d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dd2f5081eb2b5127de1d8a7911cd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa22cb2425f53a25a5d892be653b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a95fd8fcf323cf20aa4a0b2c32e854632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6558d3f8a7cff38af82fb7a865796f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42ad1779c8dc8e3a58605cfd266fb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185a81d11c61ff57fba1d17f8a23e21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af81dd6d0898e8a38ab0dbc5bf4062636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d89ed7db21e1e08ee5ad30706eaaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf51a1e5b4b9cee695b532e458a5778638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c321530e83b9ffbf7300947de42a58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0e30bc8dad4370e1f73c97940268a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb12f7e84a29daec254e4f41a96aaf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cdb020aad250c3a572245159da113642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd727b89667f8bdb696773e981092643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d266ec062ebce792223c5c7e0549644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb17ceea12a73ef8c37857271738e26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44170f1046030e9cfbc30c1863cdb379646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a9fc196083875bd83d0899fe7351647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f31acf644788fed1f3614de2e0d3c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee6375b8babe2028ac7d624a0f04ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ed5517970a3c60e01d1fd0a38523650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56255355588ae9c4b14a73a96937899651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb345fcacdae30e893fb11409df7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf95b2ba78db1fdbffc8a76103621e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ec26bab8b08ca4a263b80512468dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c26f1c77c0927e1fcba7505c8b17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4735bc57d46dda8c92d06d2b83db40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420c5becbce91eaa4a0bdcfe449255657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0797e2138576d378238acd8f67ee2e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06a7173ed8652b8062d0235cc8d7eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfdf44665dcb561ed442b366731102660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2a183b19e8779e46fdd233d5283df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece03109f56ffcd5329d06b3740189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311ac9cf6e6bc5404f46d61664c5fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f06d9c2add0ace465a019f36a64bb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582321b6cd2ed3a7528468e065c01e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949236ed3b3ed58f9dbee6abc5528e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa55e91751fa37c3e3e6330eca8ee7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caf6075fbd3a854c25c2b8f85d48ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417816645547c320022f27c4363c3bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa20bdd17b44eb44beb992392be69eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf8ccbdee888582c2feca8149e5442671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15c44f34f5cb9df166b3cff69418f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea070bacd28a8670d2732c30948158673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c8a6a8a257ec9cf97c3d7a51faaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e74803837ee0bfb5224fc7e5d8536675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b7ff2b9130ca0e833fd6029b94a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72566764f92973e461ca86d9dc2fcb48677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e0a2b0e668899c62f4c7f6dd336e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399344e87e8a908836c15073d8dd767679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db279a9d9e0449c98b71a6a1299d369680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1e6f0d723044f0bd69e84b747b911681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6af1fd27193368ce55cbe276db71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e5299fbb18198b723086b8febec18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27826dd51a98052637cf0e712443f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cedbc2d2bcdada8e43673a548f701685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba351b425e8a3287b65573d970400686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53945eea9a6eae6edc8fb2eb8a9ee1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b4ac78485d801c8f0cba213297e40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e9b5d582c6c8258e0a0e09d7e3208689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a44a9e950db46ff70bf0f530bb091690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9aead9023c5b07b0215dc68464c2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66b8f9d9010683d6ffdb49ef892433692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8859fd47251f558d14e6f9d2829c96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cceb6569d3111419d996a3aede025f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7cc46ed4eff7444fb7370ea2b66d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff9e4e0dd8ec9791c406b904cd6bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b798ba3a6aac0dfa6b6cd62de9227697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8359e96a5643c9082a50ec17b04495d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7af6a1454053d6d1750fff4497d1ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090ef7bb69ef71f5c7bcddbd135e022700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb7a1cb456cdd4b793e6c8823238c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078232e704b2a3fec4f3a294d17373c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff7800472713dad155f0b2ac3c889703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f48faf4d1a6ae3bcf65edaae38220704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a79828e502efb343b09f49c7e09b77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afdfa54075f26e019cf33f190e8983706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8dc91076c1112a37f9b90b351bfd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063231cfa46e63794e9105fadaa9b6e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53a1ea37fafa9ca3ece7e11a01fd51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74991b8fbd0eb8f05bb17d9c6defa8d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c709046a82856f29b80d91b29386b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c0c940d58b02d9da8939d326629d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04dbf4f26e7253cd83986be417cd7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42dd8e177b9a1fef5425de26f1c1c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240485d328d5f2aa918b135b8dae42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f45ff472f0d7f98411ccabbe210d77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b22cd82cb722d2979f74dfea11c2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22365f939376c3cff781e310c4f5d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a5e56ccab288b154be9389f4f8eaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f28e4e1141cc34fe6baf539f8fade720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4ec262cabe69c0d64a50aee062585721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739bbc1d45e182e841d59c7eb501700722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead94c249dc85014d6377c622086081723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63149315fd7c3ba907c008832fd20c18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654cb592111c5d88982e791d24ed7e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf76406b7a3cee2bc4ab3e9286edf02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec628d4dc38a954e737f9b110b6c81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d0a84f14ea5bc7c28150318ceee6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578f94aba75885d8b2ce4fcc68ac3de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e402d244f704e05b95d1930f0fb60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93435f8fa36a93653377bfdb743f7f2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b9bda7a07ae917dfc638f8c043fcd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e5397eca9b2f5c6e4684b5e3fc98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd120523612df226f1ed5d316b2068d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873294cbd4d90306cd01d4b4220e39d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ac5a62470f6daa0517bea7b076e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc77f07481a6b76dd9cf98cc01bdd10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fb27ce4456e130db271a1ebbab9bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22a8291d63f57b9df5b772da73220d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d249c83446cb086354f510116c8e56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10621b536a9fb576fcbae634a40996741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e7dd5e542307f716bada2dd01fd40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0094b73ce5670a6215c43a06f8c3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c6373a424eb9117a3fa8432792ab7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294261362260c3487a6abff7ed3c85f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c048a2c872fcfab086ef790f87ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af765cbfa77d7571c3aaede57d1769747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85404ad64b489d98d4a90de030c72b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab31d57541df3e433ead904624b73b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f33e66ed6c5294674de20dd11d53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de30f01e20945ab36cdf18b3b0d573751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac180f8b00c3299e6bf6158776c8f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32381cd8ab633cd680eb800016ef061e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097369b421a7456998425bb2a1bf268d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1143280fb784ea76e19f0f3b21d3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fee96cf15f4e17c6afff9caa6563d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f683f3c2093019b84d4405065947c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04938822444bb31e24ccd1bdba9ddf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7818054390c60929ae68cbc35151b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf8a07f2e61f8b684b0c3326b8d2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837b96d3d7745590293773d0a4209e0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b309b4372bda2fe0764296f3a0347762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f73d201e8ffd32c4cf3f1f0e0887a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc9344ddbb76565847e58098b97b83764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40495d6df89f77e9418bed230aafb32e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c585c946ebd8658a047c932d637927766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce372ba9cdb358d394379cc626261767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9429c69711c848007f6f9ae931004a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29fa19f816c65192c86a9eb31c1580769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf27f4c234253483927a03f2404d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a688a27a021b479b93166ab6c36b70a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95be0dc070414886243d5c5576d51772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ccab785c88f4af5c63121ffe60712773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab1313597386cad18f28868debd668774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328075b925d905cb6cc2e43e8b5acb0c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c6d1122e9faca3f24e1ca813e0dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac1cef422c5b9c0286065df119d6f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f2e74d5ad2659a7c20d6ccec47946778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491b7c4258a8215115e76277e1926b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00031bb5ba522f3c1f7f71b20b6b857d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728901d2ab59636cc7b4cf212eba9ad781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62da8fb14a46f22bc40146c1d99e714782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b28bb50a751744aa18629fc9d8ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974dcf8aa01825c6ceaa2c53b50d889784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8c6649a0b7d2600673812d1e525e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1ae851519a7c51493f6eb48a8142786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f909e89fd254de8af0229832dc1a71787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3472d2989d1227dc0d660e9184f93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13320bab6a9ef3f5bd71a7c8a7ad36789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a661cf93636195885c0418b2ab6ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b00a14237c6431dc65c9854f87eefe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671dc321a1a6d6c4ea883d5f788fdd1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8abc988c6d3bce4360043a5fdbdf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb85e7c8eb1bf903c0a27fff2c8cdf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b649193bcc250d9ee10e259edf8fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eea044f2fdddef68fbc9bf0624ab5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfc517331b83e7047be698f81a152e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a1f090c7af0287a162b0592b51e6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a8947c38e7a5c469fa94dbb2b1af799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7c23df14731e846446de71558f1c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d835bc965e156e62268123bd5e1bc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07abfd8cb6bf7f23655523ace9c84d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532eabfacb0c907d87ab6b38fa86aef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7fbdbddfb39eb3f6d12bb50e1c6e6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79b17090915ef49fafd2959cd884d5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2a8d7516ad5aeb6afaaf79462773d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0772986dca458177aeee1a1d0f2f4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb21fb5cb965ce4e6a82776261bfd6f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5523ed9cd8c84b5b693d922d227a27809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8e526c4004bae2718552110645357810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821fbe77a9ad2d50bdf43a0181b731e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92102fee465633d6c71382290311aa0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd487753a5ef066d758bb325bf7248813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23194202b71f6ff7ded208ac78944ce6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760a7f448921fc0baa58370fa5984c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b87cabce902a6749fc36b2f2f65b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbdb4f8e5eb92ba5b848add1e63a58817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80231372b81c7266bffb79870b4285818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bccb34e44910e1621187737af94ed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7142c98f8daa655dfb935d580cf0e8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85178b0c77fb4a15817f4473503bd2d7821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492d472416fdd7e84b664ab20d3a1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2a0a6812220e9532d7a7f9e1c09982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8658df9473aaf149452050b63e313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ced080d0fa3aa1cc24a3437015e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a34db5bf03f0026e0d32a3cc205e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8482803961c579aa5453df9f85a4356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7bd25532210b20314a230311c65607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78508499ce7cc137e17be84adbad27a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c73ba9bf033d1577511dfe208bd909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4bc4fb7a9c12418f7d88e5579b2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcc7838b333853b90592565f38c1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8342f57371142de261f96f3124d62e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d192dea5ce1fbdf65965c7d3ee014c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf1f1b61daca82317aefbd886d9de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a800cf39d3276c0c1606fdd22372db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6ff236955c2509bef070198a6d89516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd0dbb688a6854ea9454352597bac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001ff7c472882c6f4d66751a2cfea318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052861a63425111d78e4b6190577b11219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7384b801704afc478b87107376f031420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e6601a519b1da14eeb4dd96db19a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad7d8d8fa57d92a29c1043fe7a5cf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4164c7e0355abffd62b4760dc761fe023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9e89ba313eadc270ff6cad99bb05b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8f0ffbd059c23fea5579ad5a8675525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9145a0b2fa20bef174b39d342c3563426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487762202d65dc09e48317dadb46dab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8861d8b6bc12b2fa7a6ef761a87e72628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a19ab1f7428a224b9662b1f7377c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb65d13608918f1c04d82d3169c53130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541984893f07af124221dca16a1780531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad691869935e4cab3027bcbf759d02d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264e53a8c338f6a4ae218ca1809b7ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802bfef790d7d4c78e20754aa9f07534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad67b7228256faf77e1a7b58f1dfcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170601a92b432f80c7aa1ff24a6087d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0da16b44f7256e161f2e8cc5c713837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0fa6462b5a764b2889df107ae784138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717a34d872ba7ba75da60b6f98713b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dcfb411a880dbe949d02563b50cfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0956bad2787e0ac25607f83d8f5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971376f0340319eee4f1f69ddd6d70c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc120b563cc0a778cd7deb45a281ec843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586851f55ccd61f37c7205475a8dcdb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945171fa6e56341a5e7d3959a2edef8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6142ab60257349aee2ad235d64a7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1d525017196542a3a9ba9934caa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc13adff339dbdb64bade3ed27eb33448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f4ea1fd62428d144a17dff64a57d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e78a0085d370b33c7455ae3b3252550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb9a0736aba8eca3f836f93de034a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022f0f380bc1edf0942f8c7e8dd855852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aecfdf98cc1501161391f9fef5900553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496129df1cb92ae156581f97b35abca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb1d0476c94fe8068802b346b94c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371f4bd4704185d00be84d78a4fb0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e954e129626d161a88c23a32e4f5cb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f21b286101796dfa6c8bd557f87bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30b1f8629a4ae910106eccbb3f1f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214579d330db8d0b7e136def0aea78f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87fac18712bbd003235b7e1de5202261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4472d9157165cb5abdf961e596d9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ba905ebf148eefbd07201ee02e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3344a432f7449c1785114e4b4fa9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf97590ce0d31998b322ea6d34ce2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea373f8c4bb7355d18e26fd660cc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d24677703480c38072c5019a90b9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599e08d8bc3e0d9c48ee97506c1c03d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43a54767c926817f17682d93f335269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed27dc4022f1208a38bdad75abac370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37b95210629852111ee6d62ea3ca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e514533cea1f0dcf1d76f04758f6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c4ea49ac3b16cba591e28963fb0f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5bc8d02ab01aa3b01127576eb99d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19986fe3d47ddd2466c16d576e01e54875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60dbbe46e0802de29a1083b455dfdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca37c6e35b9bfcf992e590aa9ac621677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b21e96b5123735970b660062ede5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e5f93b166203c09c200a6bb7e86f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1143c3e4cc17d874aef043e091c08280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb08a7fa2f56374b12487d673d23f5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ab1dc0c12f318e257e920e3225ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074273d42cdec036499174cb5a58417b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87ee78f7b58663472e7079cf258f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba266620e49da3b46aa5e9bd4d7e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3146d630a3346330117ddc3782e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f82800a62e7b017cd2acbe0accb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2ebed86bc59dcde88823715e4b2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d829335e576e01f3f1a13333574d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43042bb912e8b5f84487220e9f8273e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b7cdf9677d1281e65a6e77cf5f6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19107f70487fcade57cec07b565dd49c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd6317bcb4e5f64890eda4ef7a14793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4649610119203ae234c77b61a7d94194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb66a77b4646e5e5fdb6deadaa6ba095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b7e59a1474028613393eae51404796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46074758a4d8ba2ed405591e4ebc35b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66e436d855740693f2c50bc59ebeab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921968aa556dcbba1a750d5ce6ed86899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0343f35002743deef94dbba436d2646100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67098ce1a6ab583268d8f26b9d8c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aa0e8896c0cd930989b77d0a58ba6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d78f0390fbc8eba569b1e8a27d50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549d9597b8159b536858d7c79605026104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc10333ca74bd903506e9380a15532105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649120a96cead9a69c6db2da9b257c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa158a6af3696119cfcbcef873bddc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d23e170dba350e2338baaa21928f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca987927a8f701e3eff0b74a3b99ab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a7035644ce311958b462dc4c5b09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144084b8b4d198b0234f32283ac7614111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4901567c19bfe6ab470b3da2fc53ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b9074be8f4da0bde4aaa5c0d1f5ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2d20e8740353e073f5cd99e4e0a30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9009f871f218c3e935d123047548ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004a7bf46aaa4953b8ba58ba400e847116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa554faf430311c55496d1343fe34a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb6baa99e6589806aab62afff8be3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84a43d33dfd68faf667e803d35198119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a7edd0ed652badd486f87f9608cf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666881a13a03357abe14d2575dffc9f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2cf8410c1e7a860da1c5df640b967122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f832ff1daca742be0f83c7631b1f76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a50af9c4a0ce5b83d81f456a0ad373124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498772f8533590b573c45cf0e0a495a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de027573f7e1bb6b263066bee415e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3ef390dea10c28cb9b29991920a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391666c93d5fca0efb3d89863ff874d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9fd8a9da2019898e04d15d16071fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb06a45caddd180cae63699776e19b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeaf66f41cd131f2029281988f2c97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aab877959d4a3229e27095e3b37636132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44dfe250269f14d39819832d74525133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824eac013c31b3080b2d47f79bbb692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309707e8f6abc51bab43ccafc1534c6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac53b29fc4942aea9fd5d71a8696d31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7730fd91ab8348c50b183c0316f44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca93e812a2026f74b2023224f9e0bc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff873fabd87df6e9c2b1172b285607f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc90a632fdad1b081a86c9e7a88a704140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505970e9904b873acc676d8ece6bcca4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a343f15f88601bdb99c747874a3d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8590e190c3b65880bd95536f998c4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97296aff51c7681a8a1be8610dffc315144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e9d9af4ab7c4cfec16cd58d91e51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea754582f624a008c10d5248630a24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b15232aefa8a01a18b9d0c8092d51f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309a3935dcb656eb544230262d8dc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdebf84162da9b01a05f09a7374b51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b8e5b48b7b0ba1e107e44871161d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdaaabea8b3e3a7dcc2664df4d0d49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b4561c496aeb26ade31429b93970152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d8a095c4c5f724d159a74b78a5fd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37822cc52ab54faa31c0c5218717be51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aa247ee5dd0a76c14514af52f07c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee876b57b2f850e71b9bf2f814b5e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36162406812ae746ea9cf5a80ca0dac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e1c76db88e03177f7afb121fa1b9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a066bd0fcccde6d3940a715f652c3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e530394df6cc5fa9536a3039fcd84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce115587b2e402cd03a69219d83d658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f82fb8d4c1b05a7e622dfafad914162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8db610d31a1e73f1d54b921e01fc94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bc325d4b0974ee5f3b1016c26535c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb0e43c658af42177d6007c7b57e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0bae58e7e050d166e3180a41e9ee6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef4b7e843aa4a07346978bb7d1cf7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deedb4259390d1ca594346c7e1115e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faca94a1f3e063e2c544086f0adc01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66a1288c0e83fde89c905bb6f7ab2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc06b3f8b699e282bd7e2200300f5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8829fdbbe11a2f5e01934587b7cf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09a11e3ea72edc3b2cb1c17e660d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45190e2aa773596bd9d0ed9f01cbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486bfbe9c516c7a382d8fa9cd4971ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c282bb168c3c4d461506e7da6fda0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465f6827d296c735a60412d68842613177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0933edf1a66f61deffbdd4eb8e006178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d9a07aeefa4acbb4fd2667bb7852179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e47a8da45cb9f618a96f2480d47a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb1388c6a8bd489d4ad4221962bca7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947968c05507dbfde5c49fd0cc246425182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407d0e1a0ff5a8784d46f86d57333a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8e4f030a55ef937df9c64059e216a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ef3155734377292f9ff644793cbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afe6ee44c537f57333bc3fa7dcc96e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7fcb9d596cadff10ed6dba2c1b29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dfed65a41b4258d70633929ea48bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf8fc0ddea54e1bd1b5b86296eb8f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6166dad6cd6720a9635d91749a7c743190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be1d45ad9451d03237ed80ff9a5a43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545825f88b0d5afd0a1f5ecb67fa969a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1e2d7d7b7adfdfb06c3826890ceec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea564bf67877fd75af8a36cc718e3bf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b514a137e738387e18d6ebd55eab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f728beba528b28607b6145069e2c93d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaa0d7f02ccb83f62faa4b936fa507197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac07773721361c0324173ace64089d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b91ec40aa39b506fe6eaebb0c95949199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a9f7ef092fb3cb50ff2c429b4d06f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a901758277951aa2727b30ead70fed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d341236d4435b80640d74655d102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04256fbef76fb61206409c321d42bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0d631721249fd8fb52e733aae4e9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6135bf25b3535d129c9c9e3492fbd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a70106aae7925f96c09a2871ebbe6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43cf2341f64b0a7a90c22b21b822a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06991168630cb998acffc822fad84d08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3caee567536eec24bfe9578c409953209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e0f635cd81561c74fc6fd4b22938210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665d7764bdf325e7ed27c5e0c4d39c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc76100251e15a5d6ae67c578d9711c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db36801b2ed98710b8a0566c01fcbcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0ed8f2f0a137f267cd29d3ff4b353214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418144a3542ca93a6daee0004e681e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f802cd19e236e4e71c4e297364ba2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f5c42db00c183778e7c6c8c6e6149217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f80168c83a6a39fba8ecd49511837218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f960d535889837909d86e29400f74b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f8ba0d65174975abccd8cf76bcf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf704e35146dcdfbc53ad846d2191682221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7a99eb5efc0848927a36c6038a37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6717a7fc902680d13caa941965747223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a771b956f6516ba3a0bbec61b9836d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772740f8fe57ff2e1549a46dbc8804fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c70e9813256aff719d13017cbf347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afa3bd0ece5016236e586da7ebe79b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b209549008480bc65fc9f95d005b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980afb2f9daf0c65f968f7093221aa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05403510c824a4f965c7d31326df798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b319994d1f3ffbe7221146d3cf81f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68db3eae1994a8bd68c555c381aee1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c01c61feff6cb32584ab30783603233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817795921c0e5d354c18ebeb08e3d6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbce911f058b405cab9ffe2489e021c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a48a772b8b5101c30da736e25240fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0d0480c8be01b5d943040417c3e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9d7daaab512e6d6f9f591bf48b8e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c299e54e3921f65e02b2edc15226239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f6ed97dd2b362c81d950ad9820cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9226e90e0b74d2e9111b19397a3ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b97e4a167da6fdc2810103ee9e8c87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a675e6db974ad3131d39ff71800c4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec34d92d9509d6ba03a35ff1a5fbc0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce6d44bacb71f59f4bc96a5b7ca5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a197fadeda4775f71c10788c4d4b1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5081b7e38f04bf0cada8cbe80988d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5e95c1402b5ed76a661cfe9615b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda09b5cec9eeaea9ab4a9d0df60ea2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5040f0a9974ecaa77d28635de340f9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dc6b1ce8ef35003bb445b5e299aed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cd56cc7eda30a9fef7bba5e1f104e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776661360e9435f98b89ec324374cfb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3526b671dba42c8a43a5550795cab02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a6804ed6c4c1acb55856b0a6c212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c1b519095fe7176241954a4f2d1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00970ce5f471c798cdccf76a06c789257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad00f341bf90d4d2854d9bf5a4cf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817ac8ae748879ca164db8af7b55bb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39ab4a91db8a288575cee79eee19af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e55aecd6b21c715d17d86c52067b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a15dd5bc0d72e3066afe48a19f91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c9deedb80858fa558028f6f170f11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d36799fcf2281b2e7d1204c72d77b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d24c4727aebbd08230b6ccbba6e4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190c3e3320399b534a1a15e1fe26a39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f0bd812a4de0e72f417fcd497bb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcac73cdeb5e68a3828fb1e80dfda6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c32aa22e2787cfffa7655cf6103cd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41fc955170a75f0242341a73be264270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15736dd36a02c81bed60451880a084271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73dd77db41bdfda6e10ca5b6619d55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468931d0960afa70895c4d6eb94153b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e79269805c75d0a8dcfa0055adb4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e1b34ef1851371bd5c89d2d1a62af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4dc44457dafa07376c17604c1667a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047d3caaba6b70fc5c5602b67290f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddcfa180207dc1623ef1b31d5a2bba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffacbd1242f8208e2f08e949d6dd67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed960a74585816bfd48a57475169edfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354241f1267f582a9be614cfd73db3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867ea22be39f997e7421d060437ac41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee97d2cca413b132cb0a742b7bf07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b31f03538d6cf67b7aec8aea9707284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d37d74799aecdbdd9e9e52bd803b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213e6ce900167f50757c4860ca8bf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0cc24d543a1d586197ff90ef6640f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c5d923669b48533bb086ce1f71d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde77f8f2afb13c4b18c59442c75814289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdbc2f1f781d7107979e2b57e37b6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871fcb986aea2cac6896939166d0f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec7d15a30f41d12b2b72fc5d9d6126292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4da0d970d20ab3e6cbb0967511c08c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a244304c744e0102560644e0348e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4864e50d1db2fee4018d9707c4fac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344934edb963a685c0a9c20191c7e303296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430589baab8c4ee00d4e77b152e0ae06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f10dfeaa85cd71a3c5eb9d3adc3a07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a7ad1c46acac62190e05c51d5b77a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452717508840e0c5344723c0ad2d24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b266c84f7447998a15e57c2625e161301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88738707a8e3f6ce9b0f6d914c3beb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc612849076de92cb2a5788e5a6eb24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac2f28385b65349ddadcd35aa5f48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25e2ff53112b50b53c3a20c33d7f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efbd18c051d2a11fa7cebbabd58d3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b580e1a603111b05bf4ffebb3c1a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f31cabfc4dfd242446333d6b8fac57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce3d32f318efd4ba5301521496052309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9cf865ee144d856d717a02bffa6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79eb8351fb4437b2028ef627e58ad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a805d08006a1d12bb52e80d140097312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20283521e0a7aa7882bdd508391bffa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25cc1a01f4e12d0d2d1847e19ea67d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b8d0c0a2ad736b2f2967550b6d534315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa161c6478255d9369776ac83a59ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390c4f084c7562fb996635829640d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84377a1934601dafac8246b2d673fed9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d02d9a362cf196c356e1ebb199e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fef6e11d3ec0cfbe072aadce24cfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f9abf5bf86cbaa0ef0ab7a1412507321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87aaf62a58a2d075fd157d72d9b695322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5babb37f211dcfd81aac9f3e5a18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b47668aaf1bc3dd020712498e86ee8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd880c86fa86a2dded6d49c143098325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8ffd3e2471f1836cb2f462df8af24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139fe0e0e0fc632773bbbb9c2213521327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be947cfdcbccabf41f6f18e64c78a73b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19dc581728a8f83eddc82179d8a515329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b541206ddae2255741ee8a0c6a41a2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba2c1e26402c4d2f21266ce8c95176331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916249e5af2e99aa83142dd362ba99d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376a7df617c060c7de0b1f7b554a851333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eb419dafae812406420533f7227c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d89ee8b73abd382678e7f61ae42e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980af9967900c15f7d8888a015f56ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf33fe3684f4ea2a0fc07d24dafd4da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f2e60bcc2e9559366096452b10a95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e44aa794aa8db9012b2bc6e3f018339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad2f627c0d90de6110275341a2bc05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b96f5ef7be37d6beceeee08360385341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee45e9bf47fa02c584a64e38c651eaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85229ce78677ca8b05c4c5944263448c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dadbbae33988e824c0ca1fccb91b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bd3a6e0f12fcf1fa0fa15bb6b1293345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb6b74adbacda82e90a3a0580fb96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69460a98ddd367912e001934f35adddc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec07167356b5570027dd9f87290c0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1df644e85f214953c83a058dacee1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcba5b2dd3fb359c64a1b781b9f0881350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc4a55f97409efb4d7147b631bc68c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e287eac62ec67ec4de22c4d4c602c58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363bbe57f27b9850c15836f4325273a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d419930a10badf8a30e59669a66270f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b96eab1d74cbd4808861e628d34acf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa394d7fa0bb0211f1e6279b43d3783356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35dc0e6f57fdb26b6450cfc7be87c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd98a7b1f0b0ad10011aa7ba7d0f03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d33a28a5f908711cef0a1fa1f154359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedf1aa0886515e17f90b7a38b7c954360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616b9e561206a6b5dc39193f614454b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f84d81f12c2d78a71e180c37b275362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8580f753ea361dc138077b2e4b302b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa40177a047b706d2117444095ecf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a211f64ebb6f7b04d08497bd56980ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b074274a088ee0c1f2f78cd322bf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f122ade6fa873a364ae51f16e9b7cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285df95d23161c23b3f687e10b7dd038368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9a6f15f0151f9fcd0c7043ed228d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98257cd30865f46b9df66687a9558c92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd43b2960cba0303b49ccb97ae09a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f67ee0081c3d034205b9746efbc535372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24fc68e39ffe922eeb5ce4bfa1d34c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680bed0edf214bf137cb52fa681065374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b587703eb875c68e749cf38d3412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eee5c8889ddbb2667ffe730b1fe52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23074ce876c6e9480b29b4450b8a65e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f20f1ac57a9f3985f64a0ae24fa27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b17c32456ac79ef790ef1a9d44a5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bebb792fdd35cdf5b30b33e8b980c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704be0a53429f2268a07a33614cd390381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529335d717350603cbb886d5bef7ce0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc1a80ee9310ff19f4d4e6351a200d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5097e7fa363f3d57a30cd415503799384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5a7da9413a31caab1e9a7e1523d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cdb14b83c270c8181ff09b48f4d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078261a3aa83f99907ffb4147e0aa27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b6a286126c6bd22f847ad8508079f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54ce4043100842ca1528bb3a74a102389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e598ec551ea9a7b3e871581846e73cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949618dd8a4598c0eadaf0cfe29a474a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9f51ea93bf2b559241ee12a09e636392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944d89fd7a9a6cbd19088390d7e0d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb44df67bfc10dcb095780863639a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee0c2808626400f0f8b5eeccde104395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212900040abece864fef38a3d5a408b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e975ed3f3d6c9ca669374d04a44ca07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f931aafc4f63cc2f6a37f5597ba980398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c960fb29efa1b3dd8404e0329f9ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868217d5d89e3e758470cfe23eb54ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc60d93f41dec9cac56d61c84d8b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd25b1ed8fc8269f5a0f4034c5c91ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6bfc28f7eb7b0e23b729781a5123b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43430b77a69ab54459c3a180477f5676404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160925325aa83930d6baf9decfd7766405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef54c666c8a9ec4d287183fda9580406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81ffd9a2febc37ab2389230d4e5cb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e9edce76690f889e7e0bc1044b8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ba8a2bcb5553e01847a6350102e1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04109a500912c0a7ab2ba83997288f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195751e72eba4cd594a984c8a1f726fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a1bbec9a9868dafa3eea538f7b5a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a67fd63889cf28c9b90e76d3eafd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f924a63e3696a4639ebbdf7ee6a41b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44fb1ff62690364bcaff53ce7658ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d1582dcfb6ad49880a9ba4cac7b4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b50b43e68242400cbb9e97cfd65e5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d598d55936b0fecb93aa958839863418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83e1ff70d5f43f00d8c255e3a0886c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a6e0e0e90c4a56bcec19f9394f76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb0d74f5507f405834780db5f2236f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fba5057c96ec88d084a7d744e7a16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a32d76760399d65460ef00a959ddf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b701759bc6170e613498f631645974424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa39d65be0ca4a0c3a6dd4440ebeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f37034244f7f9988e3de3c7002124426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd7690da65b19f9586dc0a2391a846427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca3e53e24ec3e6be154c20cefd12b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea202dcdea5ab8d252bf514bd9699fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7b5c729335728d760e316a392273e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f9ce055f6e3fcbeb14a3cab57d1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f750efdbd009eb6e3953f32b298615d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbd36926abda3097889fd492527f62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bd2df6e926df825afc183115751dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3738326d011453dc7a8c177b4e81a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bf15b7460290fe66e11364d90b35d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212d6d019355af630469d18846a89fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d349072f80a1e3e611ef852511a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd823f0114013611d54c05562baeb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b8efe9e38705e378552dfd8e8661440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e56f87e8cddd1de1e8bdda041f4bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c006ce7ae9be9e6ea6cfb8d7d70d507442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07bc5b2fcd1c3d0df6bab6f299140f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcdc1285affdb826a2095580663eda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc8f1cc56c5c153c4388b494aacf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee592f49fcfd08cad7aa948e623f74c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f33db42983e5c2036f725eeec661447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a49fa40ae9c519d9487eba3a6444d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042804e9f65e6595e95912a14bf3ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3748c8e49071a685dd4588603ea69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367c2d3129ffcc77338e95877d9cfbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cbbe5a74ddc79e26d76d42d0c4658452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af14000c8fd7aed47325ec736188d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12430512ba8e53c1c427496b28546970454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a955380d23ec3e99f8b208351fd1e6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ac4d57dcff97f44502c5aecf6dd46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75f51b150d25260384ccda0481cfec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff0f105eee33bb209534934bdf229458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28575905f721dd02ed80cd309d4105459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a8353dbb634b4c36d51bbd8c11a87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1f475406108bc7469733ebc1e3dd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa331a220061d4dff3d301d89b5dfee6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd9ed198d590d88963c780a2a983b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e47c45855ef70e0df519e35520028464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d22d7024554bce65be89be2ac9e90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fcc495a87a66f8a47f86feb4a31a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48ec5830fa74e2ac5255962955d1c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c1e19bdfdcf130fb3c0f830505c67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150b51c944d09ff13fd5dfc5999b9c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9000e9ba84babe480492488621313470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eed925398bcbcb2b48fa5bacb65ab9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46289ac61f1920db699e6c358a02d3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d3dead004d5509fdd536bfa40402473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc4b63155d631ca9897228d44dccf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df401a9f7d637f40542da59f1c645389475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c798d3ad061e1867cebd9c6f0a1c12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456462bf0e880a9456284fb8d3a61c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b6f6b4400c782c8e4e43133c28275478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6080e22e9ee7ff236d64efa281910479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6b4fae1cb64d0ded44e3c57ba497480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd0d813c546cd351f603102dfc8d79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59f660b98ae9bd419d7d32cc501095482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ed91afcbf8212ef27d9868ffcb2fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19f6e98a429cc03f6dcbc56bfa495e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33031ecac62a1ae61dd56b8c0cc05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ff6738280ea90999417756290e6bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e86b0a39951d92fae971462ec70e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9cac7cf20fa3a4c1ac0fe37edef64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0018bf572f2d834eef6addb56a50c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf083525b68e1779f736610b3dc64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcaf6d482de43bb4a0c5dbea8d50dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384f7cbec968da15b2370697d0e335492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0a55af849015398a5da41bbfdcd0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683ab74422ed3d8c4e85755bc60817b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b17ab7f8dad525f96b3e66b5b2c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed26b43986aa3c0133b66dd93f715496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fadbebf73d4f25ee26debbd8384406497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051c3307a7a42518e8357386c4cb5af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadc01ab58212db2f94f571e1a5d28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302372a6e2b255a1433efd4e6c860d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c0d269eeb612cf149820af1a8dac0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cec9635cc9d341e84468815bd6bb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa8bd5bb875e47475edb9a8c1f8edf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504111f83fa7f045a5ae5d209bb8232504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a1654de73cfce35bcbb724d18c778505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee774043b45d4eac24bd7c6400ea9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd51028e61a4441450f1587537f37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c72f737dcd4619b778407426ed3cc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d208e9c680569b3c7c9735b0be9571d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd671d9c937f57d84f0c72a73853b6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c11181d3a6fb373ba4244595da2dd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a7f72a8736400a970c84a4800911512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801ffb8718a9584b8592b0b51bde12f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c71014d5cfd7243e939a0b63e60154514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957468e5c166cde63058fa63fd7490e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed352faec78835c602c6c815b89c8f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7ed996ce2262de829d81bd3fc61bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606aa1ddf646e6ad83ee121820a6ec5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc474d614ac19b63fb1be3251eadf128519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae547a26aa525981ce4767e923c329c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7779603269975396041b331d37fee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844e0e9dc50be46552f68227bda15a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8536b2e11916b25ca0a961427426f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac5fe78c0b99f0fec264250793a74a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccc8356ea9305b8ce30bf910d37aef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba36ed2e2566c9fbfb52e82fd23c27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a5faff5ea5dd43ff32a274529aaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aafaa34a7f295d1f700c4a31be2b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cc39748d8826e88e2e5d7c71a6bc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c828dec589c6a37256aed16d25a9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd788f59b37100b82c794f83ee51be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33c1eaf1646f81a468a2ef0b38f00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89d7e55ab79021686a2f608d5e991533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36246e06ba3cc3e0b58bd87131e3bf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ff8d4ed99d8c2d2d25f7489aa1826535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23936e1369cc0a3f7bb2748089a0340b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e023c815f1f0e021ed67cb2646e2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe469f889ca574672a73f3f4b2ea918538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652984609766ae2c54c0e7d1cbff57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49628cc3e912823d3bffc70fb140e596540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b63f891bf0b994645438f62d55fc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f95954308cbbc82a6f2a516786059542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d6e16a37b37e6aa6783e91defea95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437ea7314ff532df4259b392108c50a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5647a3b9801058602d7bd9503a57e0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c574045cf107242e939298b1399952546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76c311b7b2af94c4d300bf52aa76f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df77c80a8f93c74ea2cd050cb7b0e77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1877b28dfecb7dc0f35c019c0c03f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa6176aa3afa60b74e98353f833053550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42787019a1551d7a22aefe46f9c4d013551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fab2abc1e5a16e3e7c8be740059d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb2c4f293450a258864d8ed775664553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da508bd7e8037157e853ab61a2209fcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19f8db289a8ac2423c8f86f364907555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7733974752649db1517fc52a9b4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d76cc2fca5ef014e265e53fcb76fd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6b9403af3b82d8a22991d38691c06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4785917fb0d582c53c421636b300ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b55973159f99241d3ff625e5b43f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c4e52958d89f68d8070726e8e4b86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9879706456a8ad852d330cc1a67d45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7aae73f288b68a218ef1560233bf8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ba8cd5d0d2ae9b258a4fca48df03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28e0927a9374cbaa75616de9595ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81abbd72a232757779e04f5ee5c3b7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993071363cd9c7d0f7be8b24eaa42de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6700c1b02f03fb5282b5cc4442070c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29360ba915486b3e7d9231ee8de8cda0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50a2e885979aca6e3090c6f63d3ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3890be898a8a603f2a00baf21dbf3e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628ae57f10619674cb9d349202136b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe0c9f2204e98a96e3d62081897042573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6761dc17a39a8dcc6f783e00d8f2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc336fec7beef331f4d8d0c85fe11fd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af41665a7a06c8e934c931fe816790576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad46e71fec6c1c10a1ca268471f5e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5bd4c31bf8c681a02d7f4e68cdb36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538619a2c51f4b1c79198fdc98ff29d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958753c5105f06c51b877433c05c6160580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d234afcfa3676df33f19351a5789c99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199633866e81c318c05ae2c94affc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d308e877fb66953db6b5ac79adbe32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c93cfb5c3cdb885aeda047fe173405584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325fec231cf81aea17b9e546ea92907585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c88b20f6f247fb84afb07b398cf85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226448d3ae212bbeeb8f950362aabcb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e21e8fb54bc4b790b4c8fb499f3752588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b0641d12758d786f20ee8133713ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70648c870a529374b45c517ec243e615590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9b5c5bed8ec90da56f6e45c903879591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144a5c02f0015f9a5a92e303b0af03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bc612fe547866e54a904c80c21bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78417b0cda75c05066ed92a9d0c73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83bba45cb07f35c0ab7587d14f0fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03030072ec53eafb965a7c9ca497c129596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cacd2fc827e4d2a5c9d4a61cca425f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c452c89913e1559c3f5311791e06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41281cb8de1e8a526d420a650a62de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f458c3f54521712788419ab810dfee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3b6ab6ab6c1d8e4fd30709829b12f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb17f8c0e9290a9187a8543056c35a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347ca630f42519055a2b4aa34ff3f18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74819084422f0df934c7b27b993851c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0198917674b7d0fb5bfb47792b365605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360c527b28fc4f9d4cda089287828d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68519420b5b8ca89addd9f16e3745b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5789337e2520554102db2649926edeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b603156f6316af2fecf6384006297cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5e4ed9763424c7aff2ecd1131b121610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5f7d9a13c9f919fca7bc6a04c7d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f8a7d28f540a3b70a2cde80b359a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922fba8d396e2603ae21cfc37f6d498613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc00ba12ed615216e58a4790d32fd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ff321472ea89cb36daab87c1dbc6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeed0fd9dc29c0eca454d46ac80588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b26d9f66c2ea1f78827220e1fcee3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f1e96abaa8842046c762d86a79197618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449a5c077631a41d7898938c54551a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93295d4a0a170d93f3995b277f577f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b6ebb6d29d4e64b49573b42ac0480621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ddd8584e28142456761487f9e6d45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885e7830f61251dc45a3a65e028bb4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fdcd411f9f63a4099a183884a714d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c698032fca957fd9d0e763b144c707625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffa29c209a1c7199a33eec40da5952626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f8c19c35e6e4d611a94c0fa5c96d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468651d6e1e25137a2efdb2216ebdf2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934728c8454127e93f2709c9f9493c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0f89bedc9488f59900c279de3673b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdccfd0eba2d8035b78429a2c4b009631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463676a852168bade8063118335f9ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1c61adbdee8ebca2c18145257ef5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467398df85c92e95fd296c795d5b6f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62de9e4881dcb868cef063fdb3a84ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7fa3635a962c084b4140c75f12961636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b580e60c40467a587e8ac1e555b817637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a770bb084b75660f850bb6ee57781a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6006630fa181d7f638391df70c389639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3c0a5b91895ea6fa12016136d3409640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84720672b07eadcad0ccf60c3248d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea341d59537b2f85177aa9bf03f9051642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108063afae00aa2ec52ea24fc8945a38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f49ec67186789475d92c20a65ec37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd715378969b70cad6524b6ac9c78e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870b640b1cf3b82435a51957046fe7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112dec5df77932cf9037726846d556e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01e415d37678f1aeba5f34737eabc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf4eae7e74a1911773a9399f50315649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c6b420388ad96c82877dcc023a18b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7afcd8ff92de33ce28b34c3c4203651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6b0dce1021accb32e62dc44bbcd39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46cfdef152e879fc8575e140a5ea5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e661a626f247da25cf1ca1d733b77a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8821483016f517ce1f40dd8a7da9895655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3575c45da433a1a563809d12490e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012726c0dcf331a6b32cdc01b96ddd2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de048f092b85d8e4fcc01f5ecc37ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e231cb80e276b4b9439c9ab5f4fbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84337a1b74a692aa042aa7ed351d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa36cba0b756503fa8a012bd290ee9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ec4d18173481d07a7eb7a3cdb470662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546607a72df50b85d28d0bc1d7518572663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a514ea914a669dfded663040f666b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d79b7c93f40972b2c28901461ab8e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76e5544b0e34df2ca40d7fc741b6e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a95f6d26a3e72410c3a45851be1c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d5029cfe7c1d64390080d4c3ca9b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688c8f346e6885103e5d4d5e5e0f20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ddc51801d1ea6401d65888a2c1b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083dc20b30fb3b7832310254959bed8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbbdc1b00e9b62ae104a06dc9544d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fddc8c6af4fab1cbbda3e1a99eea25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521763941a119ec79cb022e5533cd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de412cf86cef7a5d087f7f0d9297fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5cc5b0a7fa1785e57aba004c122a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0746f3c126304a5435b1d0d07005677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7506ccd90cc0d7ac8ada1a68941e0ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b48bb72fbf3ee49c0333545d8550c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb5767f3920886bb4767e11573a456680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0336ec34d4c183810c46e463327f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9e6a23efb360e008dbbb85cb74f74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6cf12580a635701b4d8add4d780ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad2d0b59f54ac44557d0ee240d53f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee653722c865049e9b1a0e795ce9d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd121fec94e88ca476ae1743f0da61c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e269e1c9904c36405265c6432471687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc954fb2d1cb7b0fb6ebe8a2637b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948061677a1fa38b81a40d4852592da6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec290bae0c0b76cea28839de046f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a80d56c00e26f3300c55aafdd1b1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371015211b980124f3f64813b0967bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da47f94d1008ab78fa646c8aa4a008693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db94c2c6e6cde7b1faded89f97be656694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a34553cf0e7b6cad8c5f451d9580ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bcd2ae85f5c2ec690618af2896705696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc63b90cd375b31507e85c56217852697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ec12b2d010943c46bb34944bca9c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd9f9137ca486aea78378aeaf7951f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a0168778f71c16dec9ffc4b1a4e4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eac129ead4e55c8b670b0d8622b4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca7886e86007b4eea70e693bcc55ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72aee679adc855d7db7b60254e174b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995f49bd2339e1990cfb8c94bb55d7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c6b3809a4e985ea57d3dedb694c2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08eff4cab63c7ad4918518dc86d2ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0418ce893c01580f6979e3e2488b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec9c2955f27fb5a06d483b302ae64c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbba294551a4321ef9ad8ddb87e97c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759049ea2958a9309a714041d17fc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1f8d4608e552a7c7b3c7c5cf929ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a3dc0e201f2b760e4c9161b82a33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c06942d2d4e62e57885a7e4ab04a6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6354b76d6349cc72d93257b63b83a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f023fbc669b129698fc8d135e84294715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65bda7b9cba2c416d19f875518cf96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0452598d495372353d19d52b7e1e022717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c572f9cbbf14224e91021c5351a729718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556f78fd190397860718eeea08d93dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450cf685351d3b6a16875c4e1e3680d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f22261dcd3fec3f391a1a9e7ede07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054720d71e2bf460923a45e0c93815b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178485d2c8732c4dd2199009f6750ba9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ab8a3d04dd04ffc60b7600a957cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3071514e9b2b95f75d3c28d10c77e42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d0fc2091d6093e84d099ba347cbc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631389b5cadc4e0fe1c1befb9950472727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea65e3ca4c7fa4b8dcdcbbeabab0c6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e401ee7f11cfb3e3bab9a07203ecd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4407cb7da71142790ea0e88f9638730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b970e85ed0ecdc5e30d17df6bc19d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35987aa4f58d3df9fb83636093995b82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b9a63cb8b60bd1ce890d6549fb17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c97fd6ae3ce7b5384a9a80d387cc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8784818934dcb0623fe2b0231693439735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964528f6d86b111a78aa0de3b5c6ff14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664d5c99f00cca870d4d765ead23739737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a396188bc680963634b34c61d9f777e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d024c9c1967d89c09aa11ae28dde6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870ecefee7590e0f942e12b16c55af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56add3deda19884a473deabf86ac9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150606491a4aedb2d9206b3a43bbd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6c4e827ffd6981d7846c5dc910b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9abcd8680acfc0156bc6c0a503df1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d06be488e6fd5f76af02ecc599660745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5be2b5c9cc0b21521faa02dd73d8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371849075f6933f60e65b74e8ae80fa7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44624acce10aba65a57f1148e9055748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5244013b07ced1dc65ae504f1233cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b6ac50ebb49e58a8de483dafc515c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d354f26322d11be33aa64bd4250861751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53532d8129c33e53ae54d47263c543752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec378e06666d4cf7b6ee52e8e08fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637ae3c51fc9fc549f44bcbe0aa13bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7db3ae7c8d40887e1119e947e99f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030d8c367e73ae52075629871bcdfe5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443556f7c328973de52f08f46636420d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9065305240a6ff969c9f7a59c138e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e31faddaba00f5b0b99291487ebb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd24bd83bf870ff6a6eea5d5d8196a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205224355fc72440caae8a576311c27761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516449908605d635eec7603f154f3f5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a30941c079ba85e2260a196f41cde763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cc2454a207f203b55f0fdbde8697e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcf0324ad3f2d087a7ad446f24ee74765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4c3830357d22d303a4f84ef2f0c7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb637ce69dca4cf0ac896f60136d612767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>