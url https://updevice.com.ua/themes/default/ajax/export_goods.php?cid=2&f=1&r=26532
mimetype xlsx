--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ae76a70b6622207f7160da7e87c3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20156245b5b218b2c0fec8b117b60c3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4dc50946078f7d163c0391b99ba273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf77ddb8c2303903eac19bcf1380954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b57b86d890f8c2c98c15d256c3445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c09c76f3b3d4c3e4953f70266e9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebc9da87c7fe1a03467799e49d08617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e043fe555bb8cf44f22db13bca5082e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5633900bd79b5510539d295d65cb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc7deba26a676d2668c527f111216c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0831399f72dd1f0fb852f16a0240311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362e654ce9ba13bed870ca528d9a41612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26712312c0cd9d300590b14813c2009c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205337c40feb9b55a41bda6dae8bd1cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229aa3df8821eb05a47acbc3e363b0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828afd199c7628934658c5652ea238016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf03cddea9d313312c3f1f36af92b2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd57e07d5f007611e87c2eda8a1e2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1795d87faf128f169fcd6aaa61da1d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb02ecad82004d693fc4e9ab43fc2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918bbb0e27c2b7b6ed8e02a4d50c41321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9ea877f35672004da674d8cc883822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1798898f5f8b72276b6ed4e2588ecb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2c3bf4f90a871bd5b4f28255b761924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0506a007a3646b121061cf9a383025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf4f938573188e51842cee1313a82c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37aa0af88a50caef8a44520fa8983127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e35ac1d29e6d0c781b2174b28fdf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186de5641bddd4849ec67040bd55f5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9612057657d87744aa9a642730c1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c4e0de075105ae3da42999bc1899e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec5e6334abdb397d86c5811d45766f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008afc78e15b6b1c4c38510379d9ef533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7faeb9c388716a22457cad3f94032334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec216e5adfb753914844e7f593b2446535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaafa4952652dacf676536371f61d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c3c9f09217da888e211b8b6c7860037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be84d1dbaf4dc787106dad16587aaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2980ec962f1cc597fdeb926883625539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6dc0d3d4f635cb4a3cf20a90f5be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d7b748b5cb43f22f30f9854bb95941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78c84cda2e8d7182308a077995376f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044f1575b5e310a67aaac48c531111343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20550998e64eaa3844e0df61a83e55744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc388bad08d8bae8fad628863b8bd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6b7b117c75e34bc0f99cbd5c4eeb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aadff6243e27fc82cf6576d842faa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9e6615e59b06deaa7dd550a7ffb8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287352da120d708c69a46da9ee24e3a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b05816d8025483cb3cd6ca7ded1f2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0562bcbace71713fe60a4cf852d4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242740fa794288943ad73c05e5fe522f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6b6b065f3e86af7c6b923940d9dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8becd54e46375a929ed52dc1e8129554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2416add54c3514122c4d67870edfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a507fe34215790c53b08057b1710356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff9e93ded8af39fbc81d204465b2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ffbf464e3a78f4acfa8900960ea8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705374ea5f1d3a9a9f17c552d3f663159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9adaa827f4dcdeba30f7ab9aad9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dc61675a8da297ae6e8d85b0d323961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002115fe15b54cd5243f2da3bbf8a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242dbe48c5e3c96db5e9d2476b41c8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f1a86e3b8b832fa2bb7d8e9c6e2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1400ae9e937470dd739b710fd420b2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90f9f2341a0e256f344e119534712566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352cf8da312661485fd441447e0eb9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b204694b184d984264244a43af9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69a9d2be4754847a069ce9dc959d0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f8a5544f512a3cdf1b4a5feac15870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc1a58d6a3a1a080fafd3199ed325d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8fc84f23d1c9e66b40fcdcbbdb1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88bc117b8f5c36963eaa790e652be173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8314471acc504805b39ac874ebd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c422a18d3626279b60abd6b320f98d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1ea2ebfb51b843b3188c80ca04d1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d33a25602bac79b74984ff72f043b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126bd222f03403671eab102f4ee01bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc58f5fef3da0f2b565d803983dc8e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd5bc88f038695fe52f111668940e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3862d2f08576c7a49ed43e3db5940a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e3fe26c62d2da5ac56c4cec9aee182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21863cc0c673106e4a6d48116a3f85a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7edc20a1c98eef98e5fb7649ff88b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c39fb5ea35b031ace50ec6eb2d0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fb5e91b505491738dcf4efd25336886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e000dd309267fa2f1fc831164a2d6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a1d095dc8e5c03fb58f725cb240c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4517cefdeee0f599504292c02f1e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cdd2f732df27a23fddfe81ab9e3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf23c947d84a95db128a3dea87d29391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf52d6912d9d4479380f79e6dceb2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bd9aa30ac3d755b8ec3a4408312aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959b15ca6f4645efd2f8e5cc7cc22d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccccb54914bdc05d4202e6c8332e9cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c81f5920ff0c25afd859c2253238f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2f946ae619a41aad00e706bb7e56a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5677b908d6f3d2372b4135bebf0ccf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295a67e8864d2652b0305c9d998b49f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ad1f2bc24e0f68984986497b3e87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a14544d953c0e8a50df54c4913ebff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de163aace0fd5f741c9495ca0e282898102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f846aa44c2ba8dd605f2052652abfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1486552280486e09d1c4e1aaa944e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd37aaee0159e545ef44f930c7d00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d395e9420367cab46915360ad5c678c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eda67634a4a82b73b83a6483afe6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df1796148b6b729c32f9953069b63a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b010d7a11512e6f423664368c7a1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1763ea1a72b7bc505a5591236b56ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a54498c0f5b2982947f632e41be568111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8574945e61dd6427861cc3b8212f758112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85e470641dcb21875d03b99aaca201113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9674e37a21eaa1e13cfe3a5025f3a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53289db155d9ac5143dddb5032048b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328cd21863c96a90bc202fa5e4b6f17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843da100b22189c9180e88579df25de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee73ed06e18bb8784681bfa7738938e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06527e9a85595aa22ab66164905fcfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bb60173467dd24974bed8c1aef2ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ebcf1e4ecbfee2fece24732b933a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb7e6171ba1028656b7725e852e43e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182956224a01bd0f141c5054936604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ff88aca38b38cf06f8d66f3ec8db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd4096171255034a869d99f41c704125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e357f1d9bf57bc1fc445e32f9e4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb62f528ecb6fb4f97276b9990645127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431365b0dbb6fc3886a025fd2dc24bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38508929eb70fc0fc0db6b90ee646de2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c362e1f37458ae4d926a4381525c7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d84362a9e2ea706fe28ca32cdc1a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6c86416cac93dc015d1870f7ec545132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3548beaacd3919d5a7cb18c171757133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91581971ab8cb1ef408d5c00a7a7cb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc00ef3a7e5ae9ef5cba9fe05e5f396135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0781239a284edb166362340c791740d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70029db62c3f94374dbdbbf2e5fdb98f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42934ba112f443c77112bc45be5a618138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403550726487d36d215285a0dd6c70d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de62d2e78edcd66afe840c6b990018e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3edacf46f72e49c90b7004fc57b2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c756f091f85508d834218d1a92561e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bdaa6858d1866a706c54fe291d8c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8940107e6d85b28ab047120c01a73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18498003bd0e2dd7949b2dc10c184bea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14754264979a27fa03095e5cbb485eff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10785a63e191871a7831b0dd767c205147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb55ca580e0de31c5cff4fe23283c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b52d0866c80fec2cd9eeda73b766149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365341b763292cb390b21283653b989f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8934f02160ae10debcacc50b86b315151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e6893058b870d4d1e33f70e9ab84c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf4321c2ba14bb4dc57cb533b3256153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c34550a59d6845e6a78b0498bb7dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec90b97761e1869a11e154463ce51d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ba36943d03553118efc486c3b5026156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46767091511839c7775519c69f9ffbeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f4b04bc327b1e0f08f516c5e1bd1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83b55bf399b962e3958fef1804cb44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5d4fdbb649c852280f2bcfcbb5246160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c930ca802ac4a6a60948916498c3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a3db08751a5f67d04466af8bf3869162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f2053b75212cd78db57c8c314134a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517f1102c2a43933d16b2d47379950b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501ce0ddd1ea14e8b4486eb6065c9bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd296e3f164642419a89bf449bde8c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e02d55793cba149f68a6f338fc44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23bfc0f472e4c67ef126570a9dbc31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f9826bab0576dc54d0365771c558169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baae367cb9dcd6b5d3d9badfe158d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fd4cef1f1b84e97a2e390f105899a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61967ed5514c11bf309dbb50dc45ff5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6357f66a2b0838e3e267c14e3f7650173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc8e9209cc350fabce02cfdd4f5268174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bf496bf4980cbaa4d02bfad43b2d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b665a2731d98cf2575c33c11258ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba89e66a804846016a469f02305a42c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202236b87228fbf2ef1db6b4cbbce5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8826ac04c151ac9afeab0d3aaa4e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a0d4addf06666c89d2a437e34dc56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea9d1e226e269120cdc07c069ae86f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c0b4cae33e130dc0f56159c8591f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741309b2702d1b14f43185a463ecf08a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40052fe35c5fb40e1a975f101fea8478184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab885f83795d81d221485568dbf04d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d29ff5f11270326be83195e0b5485186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a0831466b1453de6d60da12d79019187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9457051dd108d2928dc3b88022e649188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c891d67253d1a3690b05a5ea9f6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfc89ee8d33b5b3e40a795876048ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193f2f9697094e058fc3d94bfa0341e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f6f91084c23f21c29dbdac3ba83b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc488e2821fa18ebeb832f63d6d5bd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ac0beef3a76371fd4128a10759129194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec54e897b84e7c86aca4550541f98d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52069db538171f23076a3ec9e805083196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0bfea1be57159038f894c7e79ab09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f52373ef3542bae563e0dd8e015e77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22235e33135ac6d08ad325b45ceec2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066142704612f2ed15cc05989b6446200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cfc43a429c4ba42c8ba19c810ced2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f462999b1ce8b9ac63274f2166db1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e756fd1b20a0cbe61b5c4e72b7bb2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494d32c07736a49bd5d7d937c83fe52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493d09bdddb85fdaa6954a0e9ddf7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600376f65b09a6dbc14708eac7dab8a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7feeacf7e448fcdb25ec911c65e03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00800ea1fec0420127fd8fcd68c943208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b3e81a5aec3271266429ab56b73cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390df3f60b11c8463aa52ffb5c235fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff1a56864f6999f14236b20250fec6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25e00b7d1bb5a93ab12fc083e28a9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b7c8a011431c789bc1ae6ed4ce7bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ccdb2c523d0292eeeaf4255b88a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7ffb3d55a0891deaac8967ddda288215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce25260de5f3716a81fc20ad7ce5f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9821c4e34ed9cdaa35aa66572e645217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115331099ea49fff0ed6123836f1c57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a581a72be0db008a371729e7fb993219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce75e3ef6c4f4f154cbe8e3ca29c05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320cfa11a91ff2ffb5ef21aeb09fcff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e413faacc82358d750c68b6bee4996222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f73a6b07b21acb1e47a0cce27cbe60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a831a3d55164ed5e16d0241bf284224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c588a5755120cbd0a838ed7f9c941225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a90b38877766a637ba5af8c5b155226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068069000706d104f7a823ec87576f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f1abf6ca1798e68de624ecd7b375228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83586932c8840db203b682addc726305229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f1d562b5c9d0bdb972133506131ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d12d95132adc7b73e5a6a83f048a2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120dbdf6677c1e3391898099a6d4beb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10859c659386375736ef0e7b0d8610233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ebcbc4ab1294f26aa4db899cd198234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aca6922cf6baf00e887f333882616235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72112d639debde5553ac8be3cf033d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ee648a18d304211484a07489d082237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1ebbe33137b39f6721285dc65763238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dce14bd2bdcaa35b5fb6b49f310de9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f6e0d1755060586dc809e71b2747b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f37c3287c39ae985d7442dfd2e0b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e821480ef4e19e44da8e3d22c58b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549933212f0ca25f86659a63be1566d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e871ae9383b0891a243e06f8bd98d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1977f630a6a0c654db65186bc4f2ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3629c04bde92273af8f3801f152008246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d5f5420d8e76f54375bb83029bbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528019a810664f9c800252161dedfb7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0320bd41422792496c8bf8525b34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93435c02f25344bb4defaf8b7219b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af366952a246077d815adc4b0b2c49c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48480d1f078e48837de83b9caf17b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbdad6dfa33ed4a624793235c552af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd3971add4825701d0ba8c1fe1081e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c930f39c92adf2cf1f2fb27d4a5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2b7e2256f1fc88d3f909e77464ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f2ad133342defcca622ca7981d6f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55146cdf5d63354c2766b913d019d3f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ca4a8cea371489adcd4bed4f8ee5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbac1c03540f362408378369a8f82e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7faa60b6a5b46b87fb762333e90344261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa48dede417396951b2c3191665663262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf849f3319984397c0289bfaf1995263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c434e24930af5790d214709a46aae2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676288a25015294cee3250843be900b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccffbf8a63d97355a0c98f9cb7291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ce1b64bb1e36bae3c1b9e89c9f4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f371565d6d106c927b73d8b458485268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15254893e10b8585ba4ef8bdd97d5f39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a5880253035562ed611c7413d1346270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b119039991ec75777aef666d6aedd80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca7fb099bbf6fa803e04f04992622272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe43ab8cd8222d3db81edf2832bd7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c012771c1fcf311a5b338c2d477dba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7598bea717d2b0d1bd4c30c9cdbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f7990fc29b3d37ea0c4a5bdbf4547276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9a3817f985902c4bf4981db9e49bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501879e4355d852f653a3cdda4ff331278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b8b152ad0988b24e2b7cbc623a022279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae270df1c8c23b37e48131015488099280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8812fad47e7b4f60f6fc6f0d013793281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18afe38296cb79308684e60ef2c14e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70bb9db3e0cab8be0ff043fa5bb181283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f30bfd03129d77492f64574ffcbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d31cb4288e1feb3bf597c6d8c0e3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56741f120c02057163cab9dec2654f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37541541dd7a0cecb50a21fd544d34da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b303fe917e84720977d842bbb2b0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f7830c86f6191cc9c59a096dfdfe6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206a3fe38f3a2e76322de4e95d44ce8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd883778093d4625d42707c6b5c8de9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a009a1dc2457566af8832acb292877292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790edf25ab00a6690cac9c22d3c563a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eee13997e70097bb95f8a28b6f2430294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40338bd9f66c6e6ca6d82fc6c34c19b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c1b1145b0b6e4f2adb191c3a8a0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d01a968dea4f2fbbc9786ad236823297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d2426c10d2c86318a46ddf69b2860298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c52bee0689be176b9c12c4e722009b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359787cae134d4984f70f7d194edd1b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd59714ad198d308756e5794ee154301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac85e6bb9ea5504688726e368e688ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d255d3f0730cc4d812b620dd57399303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c10e8b2b802ec99e47805739bd1e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde397a096b1f3192bc62b82d586f9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbf8fe0aba9876d0e114b86194b36d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7dcf5b3f7a7a59cf20d181e5cc099307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50b453c044f6420b326c79a6e56da1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4f34d9d2707983ff775e6fa7542c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627fe3bbb021ad766728d3120d5d9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daafcf35ca633eb1ee67e870ce6e83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a3490fe1ab3b02be543d4d393c3b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a4eb5ef4b66048ba83b6e9a62609f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6645874f35ef8a1a0182efe8c628a15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e48a8bef75085aafc324ef841262315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe61e91f88016312c07dd1aff22f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c521a47d02227abe79d434c2d8adc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593c781d4b9ff449fadb6d97e068106318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49cbbac09d1a99751486f4f7724998319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fc990b8e2081c09efcfc1fbd2cd9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c370ee0d8f1307e5ed4f50def2b80de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d2d26aa7067e002958c3bcf5d36b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f798729cc1d9d0044cc5e4e55c65cb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89406d9c1bfcdb6c252a35b98b0a42f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85aca64b809470321fd317ae6031cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf4c35f10964d1494c1322c4e4932326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8634980af951173802840514ab49ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01e69cf30b15c16f75c511ab641d1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f252846e9e676f4539e06d568d48e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d084c6d1c9bad875b9f05a594952936330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba550795116e7b62b382b54e89c4b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc98ba9eb37c1f3acbf408ae6624be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72366bd454fcc501cb53abe46c51176333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ec53376b2dfb13fe186bc9116119c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8198e19777a498a94701349a58b1251335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab5587b9e1097b926bb6bc2ac3ab1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75f4c821ba8d871f82fc6c8d03bb70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b55018ff36658d6406409f9cf7107b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017882ecf25f28cc43b60938945228ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232a00548f13ab46475ca1bbe54793f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e6f3e96e414819d5d60aa79f39001341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8196fad8a2a256c1206486c8b8843342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd218d3a191491c888c75bced84fb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e654f6881a2d432a01ba3ddf2637bcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d86a95a314626debfeaac29bd1c4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526389b033d72525ecd1d9040120d738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b122af7fb015cffbf6205fabfdfcbd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9dbbd5c73eddc6c4471c9519ffbe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c018277b5aee18ab4a00b065b5ec7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a552a0baf72cb47b187a68f03ccae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf8cc98b3d44570d3dc01a3f6a7bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d64b3b9a120402b0d69d0de784f43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac220c7be01a6a3e1a37b842f13e885353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe183d2f9eaaf8cfa1c6fb18982b968354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db80d6979d0080540efee6a524b350b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ced972f6855d82d74136b2b54338356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e38ae5f7c15d2c98d0c6cc39a62968357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caa7a33f11f5cb5279cca48c09aa64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d5b21931ccb37388839460e784c08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e8f4fdcbc77bb2af8f67d3f91e0f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0848e9714b8f325334f27dc698ce18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d7393603c85732ae826f94d931c8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e297d107f8d62fbfdeced8466180c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553007a6beda60d3e20e07dd2e33abbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9202fec7cdaca994060fd0ff5ecfe2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3287cec96fd9b6b3d3736e65801d76c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01004d2304075661b0d8d99e37e67dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891101b0f048c23cce6307cc00358783368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bdf4b0e814bbee5fca292bc970b65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb37b67323e54d7308ce7265572502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a676cd5237ff7d62d77250f9a7602e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160070a1c271d2d54426604a094f0bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35f8b8af6917622a7d3023243e90c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a150c4bf3d032e7ebeefdd188ea5e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141cc3055560528ad996c89350fb119375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c4d739d76f5c64eba064a2e1f01ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512702329fb1f71297d5bd0872c74d52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6fc4c6fc0a5289df3166edc97eb4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a5c92b5240c4f252d78f35c26581379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb40e69893290c569fc47159ce648380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ac7eaf1fad9c1f795dd0e4362a54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d73826a089e09920ea181f189919e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78033f4869590d7ca1292f7019f3cc01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d60109974d7f0eabf0771142284a9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c15712d452c82aad7e2b8e1a2da811385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e30b89212d4595163003221d9d384386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735000fba43efbf9f123b9b4035f5cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b86fdf4cf0ebb037f858f61fde048388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa596c8d6f9c738c2a059f7f4475592f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d333896b53a3e4dcb2a946042891e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d444bd787aa57d1f2e057e5789ec9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236800464d14211b857823f58aa6ce19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa12aac968b2190a7aadd2ae6184d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ffd1fbe4c18956952eb93f33ed77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1bf189c31dadc1c5260443682ac36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784ecaa0d178529e376bd0d0dc9a313396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b1f45d92b67d7ad3ab37245d13db7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba269179a63165694a2cc0cd218ae58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02527b96f088dc9fc9788d69850e05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91487d9d21bb68a2b4103a7cc05ae310400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32623fde75e56022a4120ecd583d8b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ea2680b00d88e146430a64d97e763402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db3055328a66bfc10e5a7843e976b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d66de680d952238cbe7c855ff0f26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c49c0475a962d3fd8177064638acd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636a15b64b7b5d34b7e88c66a3aaba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420941b4b35a05804ac990a26d13437b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b2b1fa41754eccd02267385510473408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d1d1a3e5a97a5756e4a83d778700409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fcceb61589f305e71d6b95b070be2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72883a65424dbc76626efa1b49d052411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70856fac2d4cf1dfa94a5ceb1bc234c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3205f221e643094a3a1f91ad547d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b9a80a41f6c93274c626bede385f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5546aa35770ebf2fb6e57271098e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364e6f9dc5217fd7c96e9565d7c94a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fda554e0da8f909d3a178fc8361f39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb911c30aea7e23a2e8707d2e6bebea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24259f6745e85147bee3b0f1f9a65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761b177bc231b75c6435b5034a54b85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e8f3bf409fb6c37442b17b7bf9b9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa101ba8be8da437d690600eb3eafd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e43f90d188419847414004b33e3326423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc1cd1270b2aa6558ab49057c9386424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80943bc485b121a60bcc6b0a1c372bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cb0eeb691c6f090167442797305b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7c2b653595bfd673b8dfda24f99d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de949a77068f19f7a5f51ae4c6c5f3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4e6057766d1bbe6405b953c3fafb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f17846402d188fade0f253ad3329ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f6976f3e5f46721534bc7b6dd1bd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8daffaf9d0de23b912bb81ff3d2a46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a9acfab21a0cba21dc1b2366a15a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0308a03fb0272a84dde95de64e456fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb04dfc97cd0a83ba7a04dddcc846d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323fb80d2065b66d23b571d4dbe4e61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d47d5f17daf456bc2c373d2aa90e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc6e8502c16d7d3d550b939d89b4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a13ab792a30bc200fbf04d4395b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82f2a6d15f9f90eaeff9503cc09e51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70cef0b4b6ce4b179de9a5e87cb12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c8a245ddf92104814665d0886aa41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5224cfc12ad7ae60a5a31b2856f6a62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27363dd367a5f010b6bb64e0f1e1a02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492171cfefe329661ee3164f5111aca9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14616f51bf674a8a116accb28ecbd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79f1fd0d1ba78e7a1cc1d9028fe2a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a17d869fb38a4d7166d876a7792d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f7208442fd0a2f9d088665c5b3842449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099acfeb1463eca0e0a586dac06d9fbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5870b161517e5a12894a217f89d36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a798854293b09d922b1c445f00d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba05d1d62028baea0a6c9219dc4465a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8edb629ef95c386ce601fbf2dbd662454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b02e208020604d30a3f115d3e2621455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb340e47ece927393023985c921292c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449cee3135680fe8e14e050c1f0bd2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb77cd22be60b247d1388d68f21279458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c99d3ce9dd2c7d2638e2cf669919a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc411acc3e81ae03fd5441dc2ee30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea8a7ba3efb0f369e04ef225f04032461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc103b7a68bd8afe3d52e5ead2b24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d81e8be21d3b1d89100d5ea459f66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8e717a646a7d0e9b667de4b7ba502464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f62967eebbcfdb2dc8b8ec44987aeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59775ce99528599f05f95d51bd5483bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ed50a431e2010ce707d67bc1bcb19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a155555fd9a02638d482345dc372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac98e46c5617735e33d50b3ab0669469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1df89a596dfd1cd0948ad38537e67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7002253c44df6c7e06062fcf40dc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5d5d5749aa9c29c16f7b2dc943490472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2952e517997d2b6a53625f8c14c0eaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36cec8eac2c00b07480f5be9a16df7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8e8a836dbf42baabf434028d3defd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357bda2800ebb6d1a28c9c3aa2095a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c948aa5354f30281e4e6ea7f7dd9f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffa2fd284b225717fdda822f226a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf12142134d5d426c241c3f81aa65c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39667fc531233977e0b0f7e2b9733c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff08556c16bc118e23d21674155f6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf971461684715d08270fa2066514482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5130281a80be81dce84b1cae646101c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f6860306f3aade54e7a5e611a3d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32785a848eace742efab00d64fa831485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a4643bd7aa8be299a0b35236f949486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc29c1c97e5e072d62c51942814ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36156fa713c1fda71dd348d9d0e304ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ca23a32f10d1c681655694ad06e9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f9fad05fc313d716c0b771bf4056490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642bc6c0ee390db7f81be6f8dca1d48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d276961de9d0514107d3b810c18cb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ab47e7f37559c342863049a6b834a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ff44c2b239999ad1386594ba21afb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e4cdb9d82c41a5cd804badc87265d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752382630255e617dc1417b7411e852496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462311aac043dea7a288663b33356aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5083c217cf350b1cf51ce561d727f43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46700c5938243786d6c37cf1892c20f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee31ae6e382cab4ac370207a45400500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e335e705015eb0224dc1aefc18cb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d18ca4fdea43f4dc5379a188642e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc6444b560357085c9b969d96b08f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1e3db0fd91bb45c7de99872dba87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f4911c597b2341e7c7ae14fb705a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b01bced9773dbea65f1d5dc2d71af0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfa82e691d7c1478827afdb870ca0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8788f1093c77c5bcc493adc082613c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90821414dac8dd02a380648dc44abd36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb09bc65e8406bf03a2de53b45da20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db0b2001b3f9bf93ead4cd68842bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1767e70a522e90fa072f6371b63c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ded06f48740277dfb95b131dc6d7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fefbeab7156f990d343f14068afc3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753d82d1e81fc0c837c6f6b785aace6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cca749b2714864c2467b2d2ae5788516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b1eb5ca8da8e7768d7d9adee3326517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59f5ce272391afe44242f19cc79111518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c7e915aa698c6d4d24705c599928519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892c5c56100c1668604100a3d22b82c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41c13207b350b0630221a1ab9fb69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e23f3b87029af61b4b6fdd94330397522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ce92758330729855e464b31ae31f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff0e80421389411025287464e4428524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b0203cb5c393f574ebf90e61bc13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8efe63bebe84e39e4cc7b5e3a627c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b632c895b95a9d2c0f7586abcbf218527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d269f8bd9c22f9c133562b8eafe61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb7913bf818430ddda675079c05287529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793ab51c3be454b6019696651bdc4e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308dd3a0ded7af5a4ecdf52eb186cd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7653dbf2ae83d7336123222a1a0c8cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fde6f936f4f8fe1fac36ed1c0e076533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168527d90327f48013b9b1675763dac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced244bac8b8a7818b8eac6e0b31cc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7af887d3fc3929b8483fdccf8f788d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b4488e9b9a6948c09528d74cb1005537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5149ca4c1d84c0223e7eb8b3333500538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc249c3b6850ce47eba2896d6e81eb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1622a8206d9e2a3a0e689ff544c12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafccddf89c0753b0fe64ded7adc303541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98624167865a17303b76d1ee19d6ab2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a4c0869f5110478c1d4820e74196a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac54b196e845ef906e719f63cdda2c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea067def286ad86ec7d296bc5521e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eee6560e60a2ccd42d1cfbffdb4c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a1a594fec0623525026f9065a7698547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730e09a3459e39c4d91aad9c2d891c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5c626cce88c409889b10687a57332549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890543074871936303352a45ea36ff4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510ec5c1ffbdc3aed0453e3103d01ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26858e074ebc53367368b0d5763b3cc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f1798440e29646683d2063a3be16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b3c390d2d7aac2aa77e943722190c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177240e011183ce68b62628e4bd82cb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da47f99925c7ca6e1add731734edce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef98dcbc051c67b0b67327412e2888557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798aa4aafb9e772768dbf007252d130558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1078dbab4cdc82e1773f50872a09ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f554b3c0a662353b08a987be319c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cc73be471942fe4400581acaffc3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2f4919f019b17967c36b6003c5eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca74ad148bb53c0f5149c9a2b8a2983563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da041763adfc9838801a96b01236a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9734e05434046c54c3670de18be0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a2eb660a09466e70f0d4db74b4979566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fdbab8299922202414e0002ea86b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d2a53f3c0abc88bb7f0c4302befc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d4e841c0c9e74bb488c5b7465445f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe07e301d84dd7d3b348410a1f663570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1efbb5b85d5567492553d76ffe77d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd34f866b06c5e6ce8415293016ff1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeff505026a502ea8cdf03409c1347573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cb76062de037c38bd2104ca86409a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2cdbcd3f0a20f322d36181bacebbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f367d1bee98d8098ab0fbf852dfc31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f924db1d2c97d9030f99d6032f25919577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dab059984e8cdea4dc2326fa51f15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea797c82dcf5d0569373ff196d3438579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb233536cff8727430ffcacdb3b72c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b102fcea72338443734084f2f216581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ea542cbe2705b332005165c1cd035582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fc28529b78dd9a6a8f664e0389252583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366cd093d1aa3512e9d487fbd1d8c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8f414bd5f365e2997b655bd7783a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611f30f4dbddfb1673ca4f9a47cb92e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c86bca3428259b077aaf12fd4088587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268ec7eef09c5813cda13936cfdbf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6f024e8044b4656a207afcdb1f8f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3c582d5dd483338a14f4ef8b623ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7269a30908e4c90557e7fcf1c8e6a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496319c555bdacf54dfc336514f47283592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e43beeed38118f6a3a794da736859593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99579d27851528139e648f8acdf49277594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f935e3a24c6ed2beaf1cfc82d4cda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e885c209d3a3902e5af29dad72aaf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a786e6b177dd1cf48be4656bc0e6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660cb57234f5b1737e43f8c58da3322598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f75d20de8a11dacfa2e123074b27c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0fb66d279305f37ec3b8272b64eb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910466f5d1c5aae40acd7b42358e7083601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98acc28f022d2118ce45255790685602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9910964fc2666ae0fdda4062b1668603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e4cd792602f7e34d8124f4c02b442604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562d74c4e251d0352f5a1666770cf9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf14fa5223bb935d0c2c7b8632cb0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a842d050d35877fd05506e145f49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8ce480d1c411a5dd042b2c130fdcb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6211da80840f38c54ba864564e974e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556f2b25d9aacdf7b4724a3e7c003e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5146c9a0d084fef8123d8400caf8e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771632e574b0cd9dbc9b65ca95b3eaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d3ccdc2d3d7d5706a82eb01b0f278613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f942572edb07027044aafd1c638f97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80581c94554a4affab485a54efea58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5bcef7d30953d65c87abbb47c1ada616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7081c2aa17d4dfc16019ca0776f53f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48184ec3c8d65ea7efa87b9f50e55b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7477d97aa025186a0adc660063a18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba27f32cfb73b4b4c997510e5f04e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16895ef45526648a5d3feec528db5cb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b6ca86a1f865210466a04c9ae7f60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4bdd4a68403c8329f767a06ef79e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f3fbd1bdb779eb4d201ed92867ec6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b0205e70be919179b589bb132ec6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2849aded94dbf0760b8cebdf3f237626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070040ff6568c4b983e74f80681c4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ecb82ae8227c87741087b818fb4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5b231be4a60a84974d22693e1e71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae98c7f0561e7ade90b22197b40a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d8ece1ee240f2a194da506fe64261631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f8a4e3674f5a839edf7d05916ab2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572167096a0546d5c895ebe560355adb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc773b51202b785198f6a9ce7efcc5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e87f6770aa4ae16a1a632e2fd0ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec4066582959aca6d22f3d4c8cfc84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43535397637dd61186112d3505f35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb09ac865950c80b904c8eff135921f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc486ba7b94062ae84a5449199cadc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bdf0a9b16dc6d1fb8ffab5b237ee0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122d6f97cf8ff2390a4b2a6bce0b77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35916ed21646c531f461e35bcb474743642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a7be0c5b960613914a8583c46cb45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b119d83cffa25d262469fcdbf51536644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73041ddca7ebeec9720d518d6065e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc008fe9bd053720017e564e660ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008fc57d1cabbf6f6b787b32e2bb9cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74894f6340e8485be53edf75dc926b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c7865066f98a975e63edfbaa0fbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed171838c37dd0c0fb10cfc476a77f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8333cd2a1499b4afba1cc526d310f2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824673a772ead9386f05fea10ce53f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f91841ae4133d9559bda71af6330e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003610c9e8757c50621d8a1ab3410f57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569d0cda186c1b6de75735703f2c00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d563e07b09d5a9679c587eecb62282a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401de43a58cec198bf9d8b5cdec682e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4eb4aff650cbef946ea55587d1d02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc29434a93b4aed466ab5341b80137e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c94b06f5324a129fd7154fd5049cda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d7f1459d3e95d054afb15c5841ac0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07678e1431349f8620eb5e631c04d135662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5003d2c454d609270271b4a1dac1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85261c840ad06ab8adda2b3f90417862664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd86c81e9d44c503f777add9326c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d653bc03e8439ced1e3e4b213117c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca4055ba2dcdd96e0141ce2aaf45de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422b6000247b648ba2059c98974e23f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a27205dc39ccdb3bb348fd94f9caca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22438bfc63bfeb8c91aebf24d89bf6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099773bae945435bd659d7e9eb83e13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fc3dc33aa0d8f31d168e50c22f3a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad6723e80a082486346c085fbb2045673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86685153ddca16c0d4f4980ec8ea88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefec71c10a9e7db7f1877f3330207675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483fe76ea980d7289de91874388783d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77487a903982f8404c5df44078bf24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0704558e5db8d936ad6c0f749c766678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400755810985351739d5708fb366db9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf41a4b2a999dbe1290ceda8b8d36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45237406510e2bc0375461d092608b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7602a698cd887a0362c2b34b2993682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0c2945730f8fb62d74d8c1b997f2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beb561c1de25281e1f822b12e1fd11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa9967ef459137b4ec2c7b44b69fa5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ade78d36ab6accfe4deaa959b0a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb501a1156ae6c6b1510136ab6aa69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14d3d119cb416d7ebe290947914465688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508afea146d579391bf027ee55ac1c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf0b0858b0c9820df3a04323881339690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb989d118ae7bbc348d51f0a6645cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb1bbac80c73cbc9c3b511b44dbab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d6760c460ae264b22dead365c8de4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093885e13fcb08f7da781841192cd3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200d25f09da10b00bc850e19a5849f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902fb95d0dc896f450ecd3f9f12eedb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1822e1b74b3bde5886f2f87c3bb280c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c633f83f8719eea508ea4e1335f2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289b0a76b1c9ca83235de39effbdac4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a108796c14faa2826a854f5a0bbc92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2d96ffcf3c472016914f0a898458d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fbfbda7446a51e787e173857db382702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e61edaf639a23a73701e28ab3e2298703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5321c1ec331ff97de46cbd24345422e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fc8947f10efbdc7318a7517e2f0a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59165022afd8bcf6ea5fbbeea3e669706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9084bb53ebf65b3be54328b1c716707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2d0818be9414031572d414a4ea5cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4af5fd09ca2813a7fd0a15faef180709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b81082305965247c824f5fb9a47b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2cf88a66917b8a7ba0b0f0fada2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d3a879235adef5103221b6f99fbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f96ec117024231b8dadf12f108289713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba387fc1e5ffab34e3443146223157714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dca57bf044b9132e22b0817882eef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc24045c3e783c636779bfc9ee0d03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec371c392d18a24b131677604313b00e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adf392623c106e56ad95cd0cb18089718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9544211f905156deb1a8b12d5ab841b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1d451b6dfd7616775ecaffc50e4ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc9fe8b8f0090275a22ffce601d72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976baca22a24e43adc7788f4aba8b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc74134979d54b68a3f5e7fed5661b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03416cf081c62f88ede09eced999c42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a50549924bdd96a7a7a7ca5dbea21b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b88ddaf21b07a5aaa38d5811a3b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855092c97bf68918a5274b3eef513c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843837606060631c8555b4524cfbb50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb19cacbf1fb43d897215ffd7eeda73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb764e18d60b17466061a8c686dc6ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df8400cb607021cca34a53f59e2d48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198feedf73ce3a3d0119319c3bb27201732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a9924bd75852b390664897d92381f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd6095dd64343a4ec3d1ca767f9418734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a166cd87d922a419eb1e7135fdf28a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c622613ffea63410136fa8ca1f910c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83819a99a9733ac2dce49ef400344b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d0561a38141df6613eb87b5bb1999738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cced77d1f0afbc709c87eb3b3d799739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75774c00c3c576dc9c63981df73fa7f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d182deb6c3a0925907ab4dd4307ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc9f6572dc92b943c193635c7d3fd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be78f0c47788617fd98c823c430583743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a5a5d8bdcf652b77509fd764470b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687be6c645e4a21e6a713155b2ba15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb491d2c8bc8e51510b7d3044e99f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b8e08c69975ed61a84b0a63fa470a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88971e9cb14eb1a66c1323072dc84d0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805989976915bff4eead6adaaae37145749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5a0f00e20db8d13cb5ecec19e0535750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f588403f73554ec2aa1c54e5341f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c7d0d4b417074c2f7e7bb00546186752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782ead8e431759c664280f3f2bf7cde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7b80c797ee014e6cb9a1b6613c678754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644372b2a137f5fbcef544a22e4a6d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caed7cc9aac74875a5c5e9ccb03288f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7342d806df635ccf305052fa07b8fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49578a7e81714a7bb275b06a3b7f0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d9c7cfe9e0c209366cc63ee7a374759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec1e98c6f17e5b5647492403245059760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518683c7cf182d8885c4feb6dcc77aaa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbff296b98a01ca86f40748c3c7ab6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807f7a4cf21439bc7299135070f987763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3afd61c466baa168ec1af08a4e848f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d361bd884864ef6b57fd00dee47d9be765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f04a114026d118115d3a1f129663f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c6794b59b5d58598bcbeca9c2736767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379416188168270865edd6e126d24bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da8b23b10b0f36ad60e364ceb037d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae87d8887d5e7854ea5ae6aaef6751770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecc6f742370217b26298bf5b1ab07e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2915d0d985b1ddb22ef0bfbc0238fe7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016fc92916ed3f71b15ece60bcc0419773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fed95c457e618c0b026e1ab6dd780774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65def13fe37ae650f90c3245d27d34775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cb21468df5e8ee09201ea76cbcee3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dd5cab168dc577620f7ff1376257b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c0dbc5a7f03ed7a5dc43549238289778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c66658df0a4bbddbd39bd9fb51b33779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d377814874441e43cccce34fafa0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3f1dc9f44408a8f06377bc21b1b37781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832fc00c884367e5a267b2bbadec4b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fef80eef480b8588261b66fc3c3d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94e2c68db8bb0395836bc36897ee4c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759bc41a8cdf758631827391ed4e59b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd30405ebf9473452e99eab778860786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7abf712ab9a7eab6001783371e633787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef7082359946bc15fb958b1f7a9836788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ce656f4f2d57a4c717f7333c83841789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202c0e20c28cd7983f99d3bb462b120790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9382fcdd6a6e340f1b2f52a3487d7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c72b602580143562f56bf8a3d97db0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc23da5392fd1555997be12d5d9bc2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee358544d40bfd82de27fe676cbc4e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019f53698634a0f22ae08e201d2d597795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fca83ef4afe8a02a693acc18f15492796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334ce34ae0d1b55be2118af0cbf1a41797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053ac278fc914cec93cccd02eefef61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945d335f9dfff03114f35f8afde0a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34085ed26f4bb526c62994e92b238e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d78a8ca8caa9dd00cb8d96dfc70b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898b2b53fa077e504e1ec3d5a200f2b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ca94a8089c20938ecb4d4fcf31091803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093deef72bc92c8ca37409dfbbe879d1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647da6279631288fa78c2cc86477591e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988b5dcf71ae2de3abe59322838c02806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7a3614e116433b99849eddb57a67c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ded2ac10b0f5c3253a492fb0fc6e7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b03c70b56276b038f561f6f99818c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713591f8ed57245349ffc8ff08b3975810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42713278a51ff734688b5ed96396a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65db955a49e053bff5c7e1d6e03858812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f291fc23aab38367cb9869f9fd0c26813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d8d6fa9200539b9816d1047f579db814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0eba4e336a4698bf6e77f6f4dd257815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626791f7543b040287760c8f6bffee85816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eaa8364e74c0da008d746400ee539817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6db8c80facdb7bfd91ae62ac55424818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b07d245c341484b58b1cb8ee887b0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1ca179ef70a6e50eca4595fe953d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe458b7b31719ca90c90db9027c5945821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d10fcea98db4eb166e73f1eef787a4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a48e591991a4b840f0a3f85e3f117823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc39ce193c63732a5f4b64c18bf9381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b37e3598fe68d30ec6a76e3915b092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd11bc0fb6273f8ae2b13a9352ab1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f781b3b63807d5064e94731c2e58b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a30ab7ff98203b937a04b749f8375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad5317ad3afed6e8ab53297582bcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d45dfa1bc377c7bd842c80c521d2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93735311cf05610d3ccd5757bd4478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae1517e322ac87080b1fa1df9de539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35351ac9caf27ef25dca4ea0c1d4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe4e588cc2191dfaecb003375b86f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9833f7d50cf8b865a547c7644fb4ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd39951bbaac6f45723653e68730413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60238d123987df96313a3f8da4fb03c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d953c042b9f57f6f710717e092a2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfbcb769969717f853d5a5c49198b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89b94ad58c988f256055f782741a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c2a8d9126ce8d5940bdcb3bb163c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f5e1a4b621843b4b7bde6372c19819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731fa451c60b7e945b027b1abd271a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcaa43c67c0a8cea7fafe7e4e0efa121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f717fe70ccb2bb49e7395923fbbc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43622c51f2686147d8f0e7220b7eb1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81680206a798519460092dd89d67a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137e0ca20bbea472634256e60ac1da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bad9897e18f9de367aed74a1ee57626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c15797372f2b5a08c647c92ea6839527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389166203ab55ce28570e549358a30d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ecfd7b32779ec0fdada5ffa3aa5ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66647514b0229721da3a1bcf874b18d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2cdaa22c75eaf3051361d89962c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb779e31fc1fa0e988a74680d97c72932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2fdf6c9fcd2aaf4c85601352f0e0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6425bfebe6d32a71d730a17765f694734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048afaf6d16fb4315b505e3bac2d59a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d4ac7daf96f24544cd4b94fb5c1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121322943e9bc713d1e5fe662948c4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137c09f122dcfe9f253f57b8a9ee0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d94bf886fe8ea8d85cbbc04f23ddf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b535c3c8cb97e051847e2b88c41a1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5399aa45f67ad1168cb3347f23e0be641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533cd2da2b21d61dfef1f008d54f9c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7339b919b5ce393a9a792632579243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227d81ad5c379042cc76ffd505cb2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2962c2a4d7d49d0619d207e3c9a6b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581cd6b4cbe9e44f668d00cfaa2d1f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6039c34cb17faca48141cf6b43785f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c788aa7dbe438dc9b7be0e7107c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76905463f4b06c98994aac225b098c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b050a1a67d9ef7613fc5cca47acaaac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d68ae65b794dd32d657872a84ccd0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013baedfbb986d82a4ae38936e9b50ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598b0949f39a7b9714db3be9712b55853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832032ae75859f94e1eada29f6a138ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2c1dd6d9f6e730be444fb42e8d6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f30b82569e717f4b671b82a8071556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fef789258144c2b78a866e6495cbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a63919389ea70d73537e9dfac3b7b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674817823ba77f61e15a3aaa7c2fbe2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17153e1d90326ce29156dbf5de55935b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026baa96cc6257cdb2132f3ae31b955361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f61c0c2dbd947138185fbee1dc56562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e827e4236de3f3dc291c620e2c0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ea1bbd91dcdce5feb24b55bea7a9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca7ecf5427d0120ebd33a1d56fa67065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a10aa1b89b82c168eeceb6f7e1a8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be84b951350969d21c34cec3645f8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5f1637d56c5daa3eeaac79fd9a6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ed632a162ead9d928ce7f207b64cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb4c00660a7a582f5fd1b2d4bc735270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc38d5b7f9e75955f260d630823c0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4668d31f93f75424f47870eb1fc19572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dbcb4f753c7329561ab8537b2587673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82038c2dbfcf06dc2bec80239ee157b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814eaa3db581a89055cf940aa5d9ed675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608cfe71485183631dba36cae15459376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064bc5bfcfab8a80b7a9ec3f4aaeabe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13ca892ffe5164735275ed83e061b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047f7e11b914bc27a453f45bb629b5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d94ec6feb4315d1d9b78b8b49016c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49393117fa1fa7572063ec516792181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6173902c361843789a8da882eaeb8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf069c19124c7fe005c488d15100f1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781c86043f0d882cc08fe1f01ec31784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f01bf6a25f2af8b42ee126b445ffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed43ece406f709d55ee3c385f54f68086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45feabfd3590a438950f09fd5b41487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd77941b722a89ba9073596017bcd4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de339da045be4c6719d18e0ab4a09ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98cb47bb6c9f9ad5653520ae15b43890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75fb786c6eaeadbcd4bca767ca0a0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e39336006644510b949509478f9e7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7c1a35b477cd87f5b2123f0fab72793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a683fd04994b047e0f66ba00a26ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbca6284bbafea78b53e900c209fddb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d706954205872af1602025341589d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551a0c88076232379d568e93e24d67197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3491d5af279f10076a23287ff5189698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1cd2e4b95d7754391c37da849f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa44fd19aa7c15f763994cac07d7ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dcfc240cf0d2db907a4081a2fe969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae2bbac0a7e7b4cb70c25b12aac5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc613cf453ed2bd4755be4607416db08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c5804e41bc4d5123250af95eab0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce249ce29315a79fbc7e5141551cd0f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065913e0b5d172aee5a72e21d3ee107106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2521ca97755ba704a383e5db6f41b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494fee2a4c5284746f747b2b44cec6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001cc7e7816873efb6a6e2a158f0be9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ae22e33b5925249a6fde2503632e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cdf3d8453e4fd62806c04a6632cf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d56e2ef42e2f2e1a9e8f6c25463bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435aa3d57bdadb26867f3fb9e4fb64b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6856f481317bf797278023b8334c147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d0d9427fffc94126a5b4a1a173a86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0d30b6e32d7f14a69699eabee218b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85710469f98ac71a52f68edb21bd50d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528a919a30a44d86b4b1978b41bb92a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2eea477ac0b2f1c9c247fca84b6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80516ce34d691ea56546dff05456e935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ba9920a8f88a6db18f870fa60c2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfd470e2e6710699a5cd211d6c6dd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4877ab15db8edeb61c91232b59c7c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399406b63a5e129c1d6496a65454004124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b4a8809c37bd32ec9605f58080ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c8d32b9cf1d1d5100ddeb2e3f7bf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5289367af376f289b1671394f0260127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f96c2f4af9437f7ef8bda12151bfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb962cae66b5085a95e911583a1c0ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445a93fedb954e66e3931c5012ea428130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ec7c44fc559cbb1ae8e04b66b8b09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feb9269502054a315a566fde8ee04f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5129fc65809dac1d88ef1bc744885133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c880a91c9fc5e9e2bbd63ed0c00d3cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746441cb403fad5c5ed6c5750e73eeba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfcdaa60b1fc9ab386ad5c09bc796b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8b36d4022208a5368a12a6681505a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819535d247651b6b70e3c5f21037afb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d333316c842dcfe033cac48c0000de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349886e4bcb6dff797e7826dd8a773a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fce14e53cdf338cba1fabfbd24151141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc02a12566de97864276d83214380142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec3db5abc6fd4d93a085ae37cd918143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6413c506e04b0f0342aac3ba6f4cf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9cc79d50cd8768186a8cdaa760d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb3f770ce78c15c9760c8b0c746431146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6063053c8501975137b600708129147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567c8c0ccf17b00e59f9dd3e646ead148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea70bbeca2d62c5a84ab2d962500c85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f14ba70c2e11a95235f0215ae3b5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cdb12cad9d8784bc6a9d7193b5322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931001fcadffa4ddf91c2bc3d42cdef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091088b7ee913ec10a94d77381569810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa7d5dc820bc17d722b37cfb08d9ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445568f5e0e3472cdabfa4113254ceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e036e223c951f06aee62e70fde9876e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4193bfa90827ca3f3df8c5951d0d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85402da1036388010f908815484da1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e632154a0c5402aa3837750b788cea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc612a495767c7e154991f416e100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595be18b282428148e421701d81dbe03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0203f89e123a805f4454022e5da2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad7f8cec03cf4f7006e91cb435402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c28cbe374286279e452ccbce4438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a062c41da88c7a8aed74d559abfcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddcd03758b54ef3199f29cc024b3f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd701b09f223bf237e2074cbd8393167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515c1ce15b10bea9a5cf0a904dd1496168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fbbc9e5fbc0b8f87aa835cbad8081169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ebfac9f1fad59f949c1e066f49e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92f18c7955f2933f0d233de425def171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c42e338842b9584456682a4ae5c06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc27b809c34e74f18d63eb12f00e86c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614920eff766de1ff2f6eef7443e721174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1db649db212ddfdf87a9f89f4fa055175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722569eeb998a2141c45e7b3d61daa25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e76d9c10db22319d2f59f0cd1f701177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18457a2becdb3e7860ccce775c54ad43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838858c013bc364b89c48d129eb883179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149e95248288ec2986ab6d72953395180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5547262cd119961e77a30bff68382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee438f51705483681b2e4880fd41a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8c2b9c44589ae111ebc51aa43497183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314110955be7ab3d963121912335c962184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea17328c02777b5cd069b2645d239185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737a8471f5a61d38b1b1c1cc612d81d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f2df533760fff18068a258bbadaf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798973b5a3aecbdf8a34e516fddee81d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5065d7825d102fdedbfe63dd192649189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1817b930da627c0dc15e58cc3afc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4bdb7be4f957e5068e47ca2fe95f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d22243001174475b7352e7b230101a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edea9507c45fd5c5d13aabac2d738193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5141b7041f77829fbbb541b4b0cbe1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa89ae1a16861c501d4f0718bbc9120195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3bedf9854113cc9e99d82ade45ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea411189b4731223369a6cfc9f97f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b9a4e6aa9b257518f6815df637a5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb7528502517bdfd899579e620534a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1124d2ce73a7e62a915e039927d7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8987637a4bc677776d815048cff0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9fd547bbb952e60dbf3b5eef1f06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184645c31d8cc0e85f2e5123adba549203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564cf9232e08ab0b49a91d8c98a3452204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33775b7743200b37f17d19cea8cb2be7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831fd3f28e878d7721a4c6152b5d60d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246bc501a46c7252b3142585216d40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866e72ae933611d73dc37b8a7045d82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233b4ebd98f2d62c7082aa869ce8ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed64fb68ce25ee2763a3e5b80fd1a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955df43f1e21865383fa3518cb1bc921211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d46c2a0a5f459b65c5fd8ad4057e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12287f5ee5245eeee0af5ab24774167213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e9a83a3d76fbc4bae39a2fefbae55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30152636ccf1ee168501e81fc99d6ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd20ff744eed4619d2e9b7a4414a3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca52226b2df288cbc1c925426e2ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e8be53dcf5d495ac9e8bb152a38f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e78cf822f767400b1b2fc05bc78e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e54a7f221f9a3b01c96afe5a5b1e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdb61383ff86074404c87a25d842c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f28088351bfc404e914d44e335e200222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f327ace9645bd41a6e47234df0198a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886d130d2d076173e5c5934d18412cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02001ad40b299501ffb3f3eaf072f444225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa668b06a878b46b4007e7c2a94a6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d40a8146f6b42ee08b8f36ccfa39d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ffc7aafa15386d4c74405934e6f8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0889ea638ca737afa20bb4659351700229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b86b930c7d5cc4ab08ec33984ca242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4b57c296f7b618d877c57946cd84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da33f97980b5ef125d9383ec7b1dbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce35004c3583a3c72523dc66080aed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bda7caac990a6b7e9256e70743b613234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1b19bfa93038a98ff4d37370390fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f02d230e3d81d93644479dc07c981236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342cfd1e10f96941351a6b099690867237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d99feebb3868c47b9a81f5d46efccb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4bae8d7ef1e8bea65e613649cd5c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f3c186315a6c829c82f2eafff351c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073474e4c8bebb8caa4ee4e88692d7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531b55d8bc4419a98507a87bb7aa034242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d46d5240f57defe18342697cda22d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f75fd4c2a3ae6f919b3b47f8f7ad34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed9af0f26414167ba775c976660e77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e91f1aa47750e914dc4d82127a5d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05d277781ae135a172d0acd3b599b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184baee1a3d0fa28203a6ce72351ad7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5229934db999cf488ec0c512ff71fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7e32715300d0fd5d68a614e57ff8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0e3e14ab4133b574c08b9449b403251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd22553b25ac3f03f7a8e4dcdb14c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd70ec1e0f4dd84d2e1bc7d2f612e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a825c0769a5c32f75236fa9326b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936ddeeffd65e8d9f9a7c45090567a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c74f6d4c5e7f9a392f3a49083b874256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f6314b18c2862b338c577ac4a923257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce71a6d4e7524d33447df572cc89b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a05dc2f9456fa7bc640aa30331a90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bd43bafbed05a4f1478a7fd6a3126260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c525a56b76b89fe012f546ed80450d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07f7f2227f73abb496aef83be1493262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfc9e38160dfeaf59cee3c8151b90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab878f0e1bb322ef0a18afde625747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0430e9cd650d0da12a63e78e27e84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97329af9e99ef907e1231956a65fd3f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36bc81feee6a108a64c0ed919c56c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27440849027452ca1fd84752e5bfa6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da31f41632234db6b6965d7a187459a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d202ff81c86ca08af5151f5beb6debe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f9ce0bdf0b86f69a9b70e51fb1a6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a237f76349ac5bd5b056b8d13d7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326d8750cabbf5d0e79b0d06349a9cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1113d7e76163bfafebd2d4232f56d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe53f27c9ff64408dba61cd7152607275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500fba4a08570103901fe37df91b53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0f625b0a179dc8508cc272c770536277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc51295465cd8bafd31bcf0f70aca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6378a4f5c63208818ff48736a4ff0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78e512d8f9f611b0b498803ff58e1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916eff712b32f33e6946d41f332e47e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21122791992f6bc792bff990b9ecc6f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921d6d6155d1e8f19b79d7847c9cf39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f814c11d4dc65830961718318aee5e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09de9807f272d34245400211d1ef0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8459b91c499e9acc0cb8028d466a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34916a25488451f10c2c7d3a75daadef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20fa9e4378e1aa444a4786595cc96f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d857baadde9e6948e425974cc3a048289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676b9187fb0945d9fdaff2652b256f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01983416d626afebf889eb3d9eb4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e65e414dc7c50a918a5f9cad4d3ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a556059ee208557aca94f3f1afa085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0613ef78e36fb298d1c33235e2a2fe7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e20aebfde48887e869b52bd7049a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771da721318ab6dfa350224bfd31e50c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7f898a527818ae210168c6194c02d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7862345cbcef8411238aa8745459af9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85797946ce6003650405b0591cad0552299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be126cb8de59588360cf912ff23651c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d489fbf88238f7c77b28a995093e6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73effbfec5526c02beddd552a5732b16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98db213c3d208fc3dee52a200efd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58366511a9dc84fa73df528dc38d592304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6162a63fccb806bfdf15544f40ba0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d7b8a5e3e4c4251b41dbafcbab76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd853d577b6f6f12a49f19866af7d75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19bd549f7053d6cfd475545bf4f949308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caba3d5775d77337941369e8e3c5d3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c471c0af8b77075cc34bc08ccb72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b404b5051b7ae2a15e7f78de48644c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed483bfe418a454d4e9b92f666c29e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e8cbfe9707f4b68a2b04c8a7b1337313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeff75cb57713a05bf28b6d69c4025314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24645b7cfd3050528fb19f376ab79798315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c2af59515a7fd69c84dc187c09c07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd02a52418565b2b66d619e3a95d04d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254e37cd7cf8fad5b9d11a33d5830e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df7ed4aff8d10ffc0d439ba1c981d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc8b17aeccbd80812a75a5a580d494320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9fd386241965a4debcff43b343a1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc8f23a712156a756c452be39cbdcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7f303cd1756d5a559d8691da7c16f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff408a5c2197c44b521328b99cda2ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dec75614ce7366742f5a2a3bdb9b73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc69a249f938e85c045845115444fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f88d829d4038dfa988b4d9e7f9ebd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6181511e2afeab74151c2d4a6f14281328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ddaba997af0fcad3e04e05c282110329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f56dda8f687b0c99003046d30131330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1315bcff8976ebdde1506c59b6dac9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e5d9923fae7daa94258f57c2f01f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab8b65bb625a1c5985e7464cbf496333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57060ebec371b5ef935038ffa12a5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29ea9e1253d6d0f5d2c94dca63f3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6b5adf76791a09695ed9ea1573eda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f230f0c55c5f7db74907bab52040e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249b80a32fd20153c553bbaaa8b1c3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3229317af4750f836a278b57924302339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866dbf37e4b61cf45cde8b698833365340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af5b1641461913fa0a2822e4f9c34b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd27dbe6d14f3565ec48f0cc1fe6a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7435ac697e3898b091978e4e10b2035343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5855f14324af4357e4f0aaca30ab65c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51872592fb4e01134edbb584f1a23a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c5387966a9f614af48795da682d13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c393e6a5f6710b4e08a65481383e363347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0eae7d00da5ef24f30402fbad0d81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb93a3023728d0ac2c06129ebe1f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a79164895b4daccd51c6404903b434350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef0e0ef441e1aff0cf0e74f86d387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5c69a00fc895544b96546d61f322352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11187244e430a2c57e28357c34a8e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd323f0d22a97515740cca3263bc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd6d7020eed2626daca9dbbb0e0d34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d83f7e974065fa95a7c96eaab028356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe954ffd6d230f491bb97b8e4e581ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e11a704fe170eae5c3dedc1b5158358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1059e680461a1b03a21af98fbebf98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14e7c98906a94ae56334890481dd08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74735d2297f2bf6d279d91e257cb0880361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be605eaa3a56915928c06febaa839cdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c35ef334454e0ebf567b00eefb45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d0b926afb05b464a0c6704c4ec06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903aec37af13458a329b5ac5746bff3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b58c5bd0a93ee5ed3948d7228db0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2745eedd6cb6e689f307df2d8a1cf0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4bcc824481837554457dc940dd76d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7dbd5e7f8e1d982fddd26cdd519bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b1580a2cef472a1e1c4f47172344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf658339e875eceff249a8c85f0eb44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d4970b8b5a39d19334366d08e9936372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a001faffc2439eecea69147f2dcb4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d370bcfbd8a78fe32bf9205f398d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5359fba49adfdf1cf319ae4f97d941375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef15a04bdceab90e939b8272fa5e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3148b559efcb5bad721dd0541dda176377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f099574a92a1d3930b12917a1132a65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4715b9dafb6da4f42857f378a709379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b79bbf6c35a0a508ee109ccccac63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6976eebddbd19272a4cfd4cb7a88f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96752723a5a8f839ffd746b4317ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eb17ed2b6aa15961c009b81347f72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac9a1e8eaf821f15d31dbd254793f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c444b69f6019702cfa5e1a50fe0e23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed4a7c16713d1c7931d9eec2706d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871786c8582feb487a6bea2edc0b43a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c94cfc41eeb6ce09ec16a4b2051f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c3500d6a292661ee0ef965be9532389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b15a9c01cab8c6cf19fad083f33a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69800f9c91513659b68f2308a3512b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f685efc904260a8e8c2b54fd56b17c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44611f625c87954d62d03863ddccca55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e189f94bb5aaf62e2c5d03701805d84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec0912ae3a533b2bae6a534e7870d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824654be300b8be1fe7616bbfd7626b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fc030769649ce993d060e09ed4dd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81375ba4c21f5bc94786b39596b4122a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e94016811e143390456cc47b1517399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac9cb2b99e5e3d62afa5175d13cab5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44f2c3c056004537cbfa4d8b2ffd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d4a5978236ab732fb31032fbbbe58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037d8480f1c3555d3dada50ba19bca5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b51e56c9155c6ba1791bd15d51a6b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fdf8c79baf20a9ba9e92bb1f52ad0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5d107e9d5c5d238fe4eba3b0bcd00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e00765420ca757da38c17938c884f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df948b5a87cf73d28c14d344b4ca3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2af53b8978c2c6dc2c620e99024187409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1017c261b74726ad4da733ea04b6ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b850237c999d9a951800deee61bbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deddfcb4af7c510dca1b8f6990b274412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b971c700068284d257dae9074792846413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df2672cf1ddc6c8b799533d32c5103414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc402ed96747961f163d46909a0c624415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60d1cdbd9d0da93e229acfd9c3d81f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80087d386ee0210ed1dda007aef0d3df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020961e383c67e78bcc5b1d5551a881418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d297ce04c873c02dfe2e4adc137e08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243aad2e10822f74d1ecbde34f34a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee5411b6681474c33a42a3d3dd5d91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f900162c62819480241e3b6cc4c32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea6903f27bb5529cbe611ddbf9783d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3468d691bf3271a4127f21675b158f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadad346386782a144f40c96f11c7d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1f7ac3c5dd39081785d3836f126c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e1f9ffb91d35db1aa94acb94444e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1af581bf7312a7e794b3aa5f54dfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02180fdfaf1c8a621b0fbc8dc835a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac41651344eed2dd6476fb34e384f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31171ddb32befe694db8bc5b98f8b0f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26185dd06311eb19adb2f9e7329b21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b08452fb6cd15824716ac9cdfdb291433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea24ca56f8fe46e66f67c2db62004e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdfefb2dfc2cb98cb5d413c5b00650435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e642b3951216e38c4cf6af90a1f065436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc756c610fe62abcc72a2c6d4f30953437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584dff25b7142091d52b70c761a2c31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7ccddb9890e281722dfa8d263ea86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748ac6ba4c2351dc2a65572cf669748440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de1a0a9583deb614bbf802bd5fd412441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeb8af1fa3a73af2ae6bf49102b07a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791e65b108b68137addfd777d9129c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd80862803a0e64adb2ca4b0c6eeca7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd83611ee452cc2e5d3880b96331b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a4a201343f417de61a2dcc006ed6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dcea1df2b6c1ef2680138bfe45f2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098475caad67afabeb25260c6b52a556448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b191f728241b56b80d3078e6d1d67c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442894748bcdb22acfd34243c8219efd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876ad79999b62b459131a15b06019c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a62bb3132015d3e17e297442513923452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca55fc7e0a708d572e29ba854443a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41657ffffdce14ae030e1db77fa0b5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e80ec0ef06f430fea651553aac4142455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a21b520db0c16764a0a50258672d01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba08f515bc9ba6d49916fe361ca081457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0f68315bb51a4157d42312e8ddff2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3fbd1b2d006d2197a40f1a3e0275e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c7d890e1ac921908af36105c44d6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40e664869163339dd4e5c2231ccbce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603805d70fa02bb458411712bd97340462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d43d1369210eff5a3bf2166b6e494463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d444b8577fce70ff9c537a1467c422c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d462e1164c21786c87067d7b7f3ef2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140616fab417437a5bacf21c84e573dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb721e61754ec3ae1aded99fc130084467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43ede5aafac73100439d225ef74476468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481dae2b794d8d335fb22eca4d84bd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917ac1c97f98b22c33b3f5f22c661f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb3bed01d65ae9535b65be515957e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179622360e4055f3ae8698cd05e934472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09eb8c9da3b9ad65887f0f16b917ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba180782560f06a34ee4ff2ce8b4f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7dd05b31bf4117ba32aef7949c11c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0807601e1b8ee66a3d33fdc5f539a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924f8f236d10ae376cffed6cac2c88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a94f27e6382f67af7499a2d3726b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e92174897e4e50a9b59d3ff7deda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860a1c3c34666d2b883d91414e4768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afb3ebf3dfd0a1ba800d4f32cf4b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cd052f89bee95b5525a5d427e3764482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92567cd527dd312e3ec81e1123395e53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ca463eecdd9521e1f3a72036960d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d037fdf4cb449b28cac795479ce0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26746c6f12c0d58bac82e2367744cf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f76e0240939a21e24bb6a33defcd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54892e402a747c964c79cf716021a0af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f5a1f4d6a95661856723c2a85fa6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58816c201f4549dfd83a1f8bf0131b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab375730688ba6584116417b2b1db3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d14055879595ce66d89331b821470a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64cfdf27e9b339ffc9e3a339578cad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aeb03548d811234ed1f1a66501671494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625e7e6554cc04279ae11e5e6951bd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a183c4f395da03c5d30c5049f8f162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d1e3bd8caa9240c1313ddd0f0f7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf19340fccf3f7992a8579a9242335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316ddfd3d0ffed79f1e71e55cbad17b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a8ccfaad5e2b769c4d11396f303e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b29ebd38f42040546764dd3c156e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dec838af576e9755fbd7e2ec6bc77e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9053581fa9e0c84e304dd06e902f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a912a73f426a4ab0b803632ee61c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c7c09aed56226fb600416a1567d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e03eda0bc793b1d5c7a34c387286b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1553ebaa706673109d91089e3396507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e292c95e97f56f785400efae96d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a261aed754559917af3e4b9a6b9e8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e93121849e0fd825079f445c8590510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2c2172db8fac3d6a37b2254277e50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc3137d2e0693ecbe02618f16e847e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994f48cee78b5ec25b761d308548a64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45375758ce27ed41cd1900fe32011f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc377a86251fe5b6b8a5814d0fca7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cba1282f55c24a3b79d4d87336884516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d623d82bf305ef27e4a7d566ec85bd5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463003d5be9ce749d79402bd553f720518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a542f8d5c51a4ed0c8c0038b8a54a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647ef3606df053f5473c3b83a8ff9ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b76aeabcd28e86e8b7a953c6c389e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1396c93dc0b0d2a72002887ec881d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a8d21e8fdaec6dffadfae3b55623523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de23bd72927f069976d7c290ba3f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c51fc9e0f6c69b7f0268a1f1602a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b539cc20166d32a3fee1381ab02303526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50e5645b6f089ea99bf880e037855527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda7a50e9479d2da993d0671baabc74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a17ed19ee00a54246264f73dc38907529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58250cac82407d9601e9e15f1df9bf0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c43f6eadbfdbe07940d12d94f08af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0864f935574fbf432a91513dbcaa6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a5fbd33b940df06ac038a234c1e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c76330815811785e5e3d0b01c33683534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10c465acc1ba157d846258ef0f8cb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf89be6ea9e4fd28947fb0775544fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013917eb696d2449c01848ce0dcd4b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed2b6cf3e99ea188b38ebf5c67a5a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e13f343b5aa31313582fe686033761539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e831b89a29b00674f33fcb47b164d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53782e220236d7d778b392a716293e66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71332a1b58cd171f50e9cb88c9b83b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7291d9631f3c78980f5927b0c65817543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43768665c9bf5119a62c305e085bdd62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f1e3de595c03c81b3317344f125d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec110fd0ec5543e48b58dfed2b22ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68553d4b5873cefb57bf2eff74c2a294547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6023c69da348adfa724de9a0fc8864f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a88486e678dd323f0a6eae0bc729d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c0735f6b441fb0b83eca097f55ce9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786c8cf0fe5c7d3785ecbe72779063d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713110643547b69002469d414ff956f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c966b2b761dfa239472aabc945ef6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc0e3d720031eee5e0d6dbb248e046554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56caa7ca836fc0b6aff44cf2b77cce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199036826a009d8b168cf0c58ff71a3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbb23c574d81cfbeca4fbca9efb1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae85bd0c81f89cd883ba38a4c3bbab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9a0e37d78720b4453e7dfd5b4b70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34484120cb0bc0858ec61587b390452e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a56f2ccc029fd8392629d99d906c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5f2e593845c039ac02ff7c10922a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92005df172d7f657886636a0c3a598c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e504ac984b75d547ae3f9c7c96cbedb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7963dadbe91c2812cd780c61ae824a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b70d4062c7e0656bfaba34ffee92d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30462cd0e435d968937f3a7e28f61f40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e17ecc279da4db04d22dffdc06e693568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bef67a014f0da72ca88940e588390569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01344ed9b234575d026d897c4287d49c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599a1ecf3b02d539ed64e756549b5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fa19cb888d253c6a5a4d8bf81000572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd2221305d82ce4b3eda5f9523d66a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf922d7cad639614849e6703b8eb28574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926676b45ac9e544852f8ddd95796e47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66addff411eaff2891648afa56ce9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545274fa4a9fda21590c881d365a92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc971c597af934a3788b8bc3726c2899578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f54f8db6ff5509594bd095e3cb500579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d6b24f22c1bd3a344327deba4b478580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f12124bf70c12a7660a493eb9fbe72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca52063dce661c4697ba14031da2f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9ba6f6e392bf072dcc9accf737ebf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7d44e077f847ac6777acc09d6aa5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b5ed7d63ea5277e95a21f6b0917f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c75c35bd26b3b25bb17add32104b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025584162257d913a4501fa2f8c37d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a898cfc303bc0a704de562d310118e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a822e3b667c693f0a993c556ed0b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e36dd2861d01e382881b100a23497590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ca7e43c091db4ca47d18d0d762ae9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85a37a9680b24aab3b6831a6c68f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b6635c8962ae81aac74db221b342593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdcd0ef7aa235f3d94f4141b228566594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5849a65e3fdabf1544afbef2111f574595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62cd3c3fb255a9cfe5a79c3e83f278596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4cf5c70600aa4ae6804e7ee655c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559be4be8d1416fc429422932e904d92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c6fc02b62eede55674bf4ed6acc42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb88ef04a34a9e020a9c7c091c89e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc173caaeb93e4183ea7c350c9b1253601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9be2d5d3e15f61b6be47c58caa9bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7bdd246de25a917862dff741ea0a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad7e1889963bf074d233b3a49cb270604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa2cb77432ea183f2cdc41239fb34a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49b68d96cce99662c3b7963cf62469606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f274cd1afd00ce4b677c41411a71d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc0fb1add052130c71af0a6f8a2300608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028f1b3ae6d89b5e19801ff120c9d81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64019dc571310633e361b6a987a0f504610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37c0c3efa4c1a8d561e3c53fa3341611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28d062b1433d9082bbfc01b26ead4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585884865fe039c7d64b27609496e5d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeaf38a82d4d29afce73c07c53faea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb06fa0c044f8ea5228a5f6e8d669d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368b7edaa9b9949f3631b417b94b9ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38879bfed1ffda982e5d4f00034f39ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11421b8ae32bae14c7ff5cee487ec6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be950855c492b34ff46122df21bae3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da4dc1a9c55ce038e9b3309b018d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2430bf515b165d9ebe4d003b78a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917703cbb2b16f35929d139abb4f9fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebc90533e1c3a2394e66dd57187935623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2149a06ae81a9f9d56764c41d2690ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849a5b1c712d3b0021c31c74da546e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de3aaba4c8188e2873983e36ef517626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69dd92fead6cee47b2e1416f3eabf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24416443976447a7817c92a7f61c5cd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977abb099a16609a9473b9503d7b948a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e887e0172bebe446c1cf422140a5198630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da0f4c360d47e24a0b63807dc2a6e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f063129e142867bae1e46af0c193f80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6832402e230a97de7415fad85a0020633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd116af843bc98c5e0e69b65657d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c13eb470a30a5ac5c279ab2662f91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9527f4fbf71a0dd82ad223ac0073a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad881792a0c4ceb1d476bac64ce7857f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa16b23ed4076a10713b93562c85c73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcb50e186c36479f9ba95390ebc03f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a343be3d505643a088b67fca6594f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6dbeea5558cd4110b2d06c1b5cf8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1241492223a06cda10c3db0b3055642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be5959cbe5d096646b9bce20851a8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6a9826d983269d9cb8f62e2d4aedb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e5c92b2236c9fbdda4d414f236ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5fe94ae79f9e75abb3ebcdbd1e7d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47bde65b9d81b4553c2ddcd612e2f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b161a570fc99c0e808a44c99d3092648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f669e36d5b59f531a9159a528a592649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf5a92608c55d0abe87119e476ceb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78034ff30ed1c0a294f2f99615f67990651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7824353c69447f9eb4747e41a90ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81fab467098002a9959773ac960977653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d117328fdb26afa770412b68239c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf6b74e08000144fe9ff2a4e7ec93e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26137a60e3b18f4ed61ce78d2b409aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8240e7e5d8453394da1372382ed92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e4f2fcc2a0df863e3f5802e5a749658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394969a1ff4a6ea368184f08c2714ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14e2bff21b613a66c31bfc18afecec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87318058b850175d89ca0e2383baef9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84423f4400539874898f778bacf2cbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8dd6953e77150f9000ce44953b00f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f736cedac68cbe0f7442ac0d22d4286664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9315e9704c35655d6273d7eae413665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c21b136f720e3fe213eaa7361c97f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28add389a9c8679bd7b98d14c586e6e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6abf31863291cfdf64a451d892d30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a70d7b2b14d4057ee061a2760386669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b4ffb1f61aa8fb9373ff9de4471ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120fd18be62a41e768d57eb3ff5869671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2679e265575b2a54f67d98452eebcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0be6b7ecfe556c148c529037c3153673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29062d506499c489b3d346ebd14033674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20160f0f4a26a03a91187e59591cbf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba2df7993752457180d94bee2defe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6caca7c546779a3f563f9359b4ec86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7a9bbf6dfe6b97d4baa6d8b291cbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535febcd1b60b8b4279a8546cddb1481679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa97657020340d8eb40db6a44c3ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156011b94e0600627276b4b2090ccf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49184e0d5486c2993eacb0e428853682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e16bb22bc850ef3533fa9508b54d48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac74a0a714a5d002fa60c1c1e76a6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b69c9b657fe0dd245aecadb6ebf3b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720a8d04c14e88c42dafd05ffa141b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec1dbd5c3319d5e499a57149cb9637687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170879e54a01815eeda1e9a70f4ada8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e30674e26f2e59caf9316ee117a90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831687458228ed30583b27d70d11148690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558d337bd4c7fa1a05924ac2885b6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8bfb71ad4ecc1d9e638a2aa55436a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860073638099acf01e2e50e05720db5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c90fd91e5afba19de73ff1d9da5b16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3d6f1baab9f2164b03bbd1aa83af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cc1216731225b2c0d86610e3434d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6711f37b97592f1abaad5fb477ffb14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbd262b836b92f6bedb1a2384c9d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33857d8fedfc58876e91bc64c0520699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1339dddfeeb7d386342089a72960ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785603c3222f06b6ef68c47dbc7e566701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dbc5ac21ccc95c028d2b25e356a7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd36b5e66872b3f58ea56d004c63b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f3677e975b4348753fea4b1f007e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68bc276abe54fa1ec9afd24dc7170e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301cab670455cf115c9f371ca38368c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41b772400f06593f94cb99bb36544707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ccf57989976e9e8f1bc4ca1ae3f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ee92b2be6d8d35f4f0fe6e7f65687709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b9b158e3fea8ae10c154faaea7c22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5653faa4585ac7f0949b60926afc7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125c587435ba72ac535f9b9bc0cb9b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65ae1fdc774c82f5cb2d26953cb8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd80515997668148288c0c364e6e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef6d1edb22da5cc65e9c7aca77b4ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36e4e9109bf82986bfb33354162e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b860bc17cc8c5fae41756038078d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4b30684a8e5d493533d6bf925182718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e8077e0c2d094fa804a7bc3f09a49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a2cd2bf17e7210840b74b8d1bcb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319553b47a6d8d6cac47a4bc2aebf04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5651e2ddb94dcb4deb9f2e324fb53af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce03f359d92a1670d92a37faf78e6cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72648de45a696b03acc7ebb4f9c6fe4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601b675d69fd9573b1af459969da32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa000320967eb2a0ee35e9bb387905726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0ffdcefee33152cb607f24a79a6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f802839007e4430f3a689338dc786728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b3c8e875156613f12f7abbdd480fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174776ac6c525c087fd42e121158f7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478d88b58dc5989b07a2b05401b3c22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc99d5fdcdd7f2e8381dcc9c024459732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01008ce1645ad2701c3b217bd70c59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce9eb50f89cbe66708fcce992e5b75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944cb16a930fd62a5b646887c455b4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9acc50a73815b011361c75717d95cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e117e5ce5f1cf8c34c7d0a4f24a3efe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98569ae55103316b1ee581334e0ec2c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab99eef01dbc03bfc696c44d6eb21eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db599e5fb4994eceb12468474d5bd41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a77d91fa12b1da243b636f50cff7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74f46bfd51427bff08885c5b792ae3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d7d72c24dc0a4738d149e7b49caa0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf85aab9cf31faad7fc63e514074688744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2ff37c750aa47bfdceb445b70272745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0436b32d1bf679455d11751ff7ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540860907ea3503f54a8e06fdad9e00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f66c88a61b4352d7eb23fe2e2d2e98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5403a5a46d04c589c7599ec46cec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f147a3925cc8255780b73e918134d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95892f00c7974e5e700e418b0f81682c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e061435044079b8ff3ff64689942e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb023ab7ab81d0ed2c8223315f281849753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757253ba2f971999a47ede5b0d3508a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b73e14262f010a6f7abdd75ce4d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa34a580afb6b4e78a255b430b69f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6f2cf8c1c8f255bf041e3f809f4ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30fb62efb990b7c7f541ec2f153dd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebbe64f3e359d7fc5643180e6ca845759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add9c6ff79c00dfb66ceaeb30678ce5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c030d891a2dfe725f25b453bb18b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157de419103f0ca776835fb68bbfe70e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffecb7caa087bd9fa7c8c37686a056763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976574d19ee2028a2d5a06c19a742af8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e830ca413b00a5743969c3b35eb50765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b655b5426e4bd1c80d2be29870474e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b664ca49a2c96d2f86f193ad1fc6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>