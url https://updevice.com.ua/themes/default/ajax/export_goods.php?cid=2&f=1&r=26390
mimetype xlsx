--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215684a765b431fe72233bc4c6261611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cce12122ff380137cf48d11dc985f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c6b1cb069608e26854876230f3973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df885b706a0530789cc0019985f374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e418528b32a5161bc948967dc9975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030126d8a17a78778153b71c0e0169706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da66ad9b5e7d7dfb82260887f43e63f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da518044df1c9a372911c26456a3e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e18ef2a49c695807f9b4712f1a3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430376d560277c2eba3649fe80f4a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537c3d4f5d1ea423ab40eca2b24859a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efb68434e97d860c3a16f1e518559a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c7e4080304075782f62cc8a4414313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92c8f4f8ed628a6f2e22e40ccecadb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa85152a8a9908bf4a100a9b132a4c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7619279cab2f5ad05795a4df5fd4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afa692bb91ce46bd0cb13df493450a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc93f42d95274f60a21b52d02d67b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c89425f995af15d298e48d704710b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3fa95e5ef24d981fa841289fb4db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e4c874ec85dcba702611b47ce7ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947480371bb687708f464e4d17ef46322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b4dd119800bb8196445f70b50e51723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d49a825c1e3bd28d7afe3b0bdec35d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35be32006ba86be217708d4029c3c7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb138abd0711bcbc9c45d3c1b7349326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee56e33021a47c6588259e012b16c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb9bfb68839aaff6745740442f0bca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa888af14c68367d5105af5ac00b4c3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001196e0e4999c744bbd693944aaa9d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e00d780868afe022eff606e92db07d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44ab293d07d957b5aad1909acc0d9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17b30ffb4f2fa950560cb1f80845033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50407f6c764d17fd2f9a5e2d8bbde00234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc623ee72e27fee9de60189790c6106735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2135fc1fcc9fdbf2d3139d8d7a2bf6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c158bf738435d0354ae0997af17c7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857119f0a316dc9a29417a31e6bf44938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58ae1bc28fc61b2b00b39206a016c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d766e4640c7a539572a183b9726f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ce56ab9cf40ff502586e954b4195f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da4edd9c1f492408a6d6a5e28680542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a22bcb386ebdf03f65bf9562d934443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c9df44b7d190b054a6f468984ac2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3cfcb347ab734c4bb8c2aa06a8ead45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e671c504ceceeb4cc80c2db7cf3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63271b50128f18d875ebafecf0df162947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a0d4fd513f253fc22ccf2237e38a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4cd91e3856c38d2415e5d0934f7bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393eabff510d321bc9912d192b76bcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf887c8431a9fbfe459e1a7aa2fd4dd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee5841db8e551887a266083f80b4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3139447f4f13494bc175611b2d7e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d486b77c28eddd1f7bfe9a19b1956f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1260b6b1e11d800ea48594e03fa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212f785bd713a91b20a66ae04eff4d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29038bbbe85837b16b059447ec3f2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55006a1ee00b70523a62fd868065cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3bccf73a8d0dfe26a64b649ec66f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026362e6bd9e4aa4b98910abc95fa7cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb117d7bd5c9bbfe1f58ea2627c5411361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e5ca05b2425f5a4fa85a0ba5a2ea462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a5e4d103d06f8711521586b70f33863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d38846d02faf20e3d59da7321d9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaacd5d27681102d9ac9841dd52e5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabcb697b58a96dcebd03757fceab2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f2fe93d38c8bd4752d81b897b631267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c433e95c54735dced3ea24fb2e82868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ccd76594e1e7d8b346c22f1a647c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ec1951d5430638457977d6ef895870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c19a0330923e733224c274c5c0c2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a43321a3e0ccc4af1815569ff37a6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd5fcac98dce95a98486be094001273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb049add2084b9fa05b9a4069a151774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386aec9ec8dcfaeacf94502ad75a6e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4248136fef5020c8639dd69a593f4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848418694a85f1b4e74d7c4a28aaf0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa656d672023688dc1d6f7b951fd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65920282ff50298c7d00318a19fb2f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66fa8d6de6fae1b2a637276fd856ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186669a2edf071d99e7c2708e6c71c0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259f13f412a610c33da9a773e77352082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a31becff0ef24713023cd1a2e94ec683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f435dd67d8c319c6c238212f88c0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb4a8019c584af226476dcc8299b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ebf4cb830bf8449076ca0c24d459d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac3841b5c9648231a0ff94b4d685887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c478e5b837888787e39f35294deb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a4f35239179e61d4d7b98b69dea8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd39e7b2ae7b18fae742e73341f00b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762e1ab573e438febf3bf870c9d50a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c082e2460b89563e525241f40d361a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ee76ccf5ad754b020ca828f1a6f8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a91653ae61efad15033847c8b1b8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec61111e31ba9ece982d6853444b3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3cf93277d3b3583851d467b1a24c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923bc7e7dbedd9fc24de9a1b749f19397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee639c6bfb242966ed8f16f131eb1e6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3bd4f2adf029fde0b1a998cd177e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e202b64f3d17225bb6db91742b8819100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26095b0b367b0288f829e2d9494d56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2aea7a5fc566c8842770a88677132102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d11c7fccd73766468ac9c495e7c40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c988b65b0f9c347bff836bb03e6018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19966abec08897a2febd581675bf416c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283db4ce69835e64ce741565a56bbc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1462b9b516a02a987bf469a96c4da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbb03fe021fd396c46f20c4316a62f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169d5ab338a9b9c31d0c0c175920da0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dd58485da8b7d4b4ddb0287a24348110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749b56fcd353dc6214feff580937085111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7b25d2417a92bc591fa23cf9c5ebf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3847e959ccde7bd31ca4eb3fd2fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693b6cc68a03535ca6b4c8d7ba85c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b27284a3af0b59d9abe104e8b488b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46d4fe3db613251fe2294884d5c5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abbcfae36aff509dd0be746ab11913117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9828b65fbd00b6af744f09658ac670118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52073104fc928382b8b0e1db3b2b6d1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443847a32c17e5435fb6a4f770538c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11dbab38037e7eeb058296ef9337b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12405fb9f515d1c9d0f28da0342e6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8f2650a8d9cc107e41ba6cb5f359123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd24ad6d50f4b97cd4309fcb9ec41d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335a8e162617ede24c83b7eda0d216125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b82aaf13afd5b9389e72cbab07882126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e48485ff3218fd617c1f69f8e6e79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2027f71770db9dca27c6033b8a730c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0b6b89f43a602397d751385ef7bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5436bfaba17e074ac0a1c805fd0df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517addd467769fdb17e44fcf1e21744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e5863dfd670897605863c77b2d01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac93aa45c9cfa05b8a591573505199133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d3449c095acbcb9d4300b72803bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa468b14aca454b89d4ca615534179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a1627a18482fc0eb51b61559d89b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d69408d911da5895049fbc738ec35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c753c785b9d3c5cd63d287b711b1d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eba4b06541aa5e3abfacaa1d45715139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0224cca6567967fd78f02491ec7df59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77536b02f19a0da230a639ba504e2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e8dd6e2440f7bfcf6b9d5b970a34c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef874c725114638a0f31e012c07fc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7ea4984d644a4618af0362b4346d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b75ab1596b2fad0e021704637468a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e37cc59eb590626fd0d30b9b3f978e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cdc84db1f66ee65bda5e225760cb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418bd27a678495a4645fd755ea20f5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e6a8b38c37f9cf463d11adb1ae30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777897a1c9821d7c3b262143476612a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5159072b022e009e8e7d844472f185151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1bc6d7dfb267805324a8400b887f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2286c5646351c1e80a7cd77e49026153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c47e9f48072b4e2076c35b8c2b5231154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555629f62ed69c0c26526b28b83a211155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d661424357f9713cb083908769ca3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf0b75e8e6269afba3789cb399500e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10290680a85f052f6e65cb07ea13ba2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcca054250fb2f368dd75157c7a1ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd91066255294afe4522983487b7768160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615de90f9b0defd2f7b7b7d525fce36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f3e71d1869fa94b4b6704e45d244162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3ae4664618aa199ef2c844c76a3bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce83334d08adecab53f28ef2a6aa62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d802edbd10af6c44b5c3ef8bb7ecf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ac819dfebf57aa15329e94f21457f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c97a3ceb51f52c62ad6c796e1fd401167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fad1647ba735b975b5c1c91c25bcdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1f0fa78e3caf28703b84a22d1529169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d3b6aaa4be958dd1b04abd228194170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1910856ff16336f6c4e38e14af0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821cf50cdf4f990b859d3c4e3b5f3ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d8b67b0f12afb2ea4694b45e2ce1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd907ceedcf8d980315d8f5c3b772174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d0eb53e0bb5dac47aa2ef56b29497175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc904a6a6cc49c7563621e733c994d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7656f1f3a459ad24e35c3bace7b674177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c5d81b203acf2f68525af0088d6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91251f01a62139fe4a23613cb79450179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7aaf5e487333573a1adbe441d1aa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40798f417ac63da7ac8f91a8acb11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931e4e03238421addab917562f23f4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc273618fe1e5504c30293bfaef5428183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d509e099111f4764acfd59a70f51a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f2c806901ce9068bf077d77634ca7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03653225cd7799c31cbc6090ef231edf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a066e36643718b366d5e670f52eea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f64240ddb09060f60fb660c48b1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859899ccb072bcdf1e992c91c0e156f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633d67c72213141ff087b9efdd807ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9bc388738a81b973e6f58ee3b7c63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc067471a529ae44e2995ece8ae8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71effcf5b1121e37e41c04e04b710178193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc49ba686d66257865268a4af0b72ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8352dc591001f6ee46be0bc16b162195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbc1dbd399c54b1a40df4dd868eeb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6e4725ff607fbc665d45bcb68983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05496ffbebc7b73af13e7d80009fab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b856b661ddbe2270b66fdb6aeccf62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade657c246112f74060bb16238eac2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b9c0e751dbcf06c8ae4e60b789b38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b49aceffe692e982e67779443b278202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b66bd5310a4d6c163ba35edba0e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e8c5f7e87850e3ab081b9317741d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab949e083f9f9e8128afe99025fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbcffecfdc5ba0bcd49fda79b9c78b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a10b83fb726d57efd67b3481c5a26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5021e9f24e3973b90befc2f11fbd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3576e351751986023426740f992b7c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51032e8ed42b89a327a3c0936674f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281597e0d4b236416d8c309954325d7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef997e7ef3fb62ef80c569871d179be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2168cbc1b5908e2e96afcf56bf24ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eda5d424fb3e2027a014d509b66d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3563fe2110c5858007ea98d5d289c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264cf14fab046569c8e14fee159ce4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb60e088e3782ff768ec99b046795217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346779d0dfb6293bdd830e97ebc06e3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ac0f2f5a0f4d7d7d665489f7b371219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b335d8f6a0bda81ffec9ee6f075869220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cd30537a586abeb732cc80b112d83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d65606f24f0cbec61b83542f2dbe3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecef5b32dc4068f66b757820f5b9c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179652c517ab6aea13d3d8c58b0877a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4add7f249e80a2048bc72a606cf70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2617f26d54a07c579fef9793a86fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76323e52e6f65bb6acdc7a8210c2167d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ff929ef77e35a3c66f96805ef34f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176c5608a2b714cb0e79a8e479aa8df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f472a2cde450873dc760e3b8e9eb547230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b8b85442270207bdb1080efa0146a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a927a35e2447577460156d4002476232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d2ff8f909ed60aa04d7cadd4e4341233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f2cfe77a2efaf2a700cab5fb581f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeffb7d85c9ea19c593045a7df2115b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba211a0b3ebda20ac8c6f019cf6a76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a54e8eb8865fb1d43ad553a9f066237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd17065e649953082a66b0f6025927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa9cf329b900108edb0685e98b74e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e943cf1cdfd8e027b23853353b3ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b604124ba1133d87430f47cea471241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93115e1436b31e81c61c183a46bd00fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47b147c19b436c3533194f8b258ef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8203d186c1cd7831fb72c40ed9095244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e38cbb0966f8517131f31c14ee789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49934e9dd852062b40c1fb9a9e31ade0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4583b1969f1207ed32c464533b36ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ad24ca0be6595cd1308ba3fba9d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d39564f32f8e5e47378e1b8d963260249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca1160dd7dc4394896b011b30d96b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4158316a438160b6f1cb0fde48a6b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753c7884d5716cd3896316639f1262a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac8920fc28d00c45278804d3a28e00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6186ae7edf08bec1b08ff6b6d5823254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164423bdd56ba7b983fd0eeeb22b6ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4b2eb9a631e63b3af82bab6353bdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ce9d0dac8c5692ff4ebaf94f4cbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f61646b8d4d301da9461fcc52913258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ff9d05b20039b88170b4aea556b16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3008619fbf9b619318f93299c7ae2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffe93c99adecd8b5238ad99cfe42dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf1cb15169770f34dc77e02b6933c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ceb5d4709f07af8489e75871e9af5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cfd1ae80f3bb68271afca997930e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03f8358d22a23709734546568b419265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71932f207050d9e0a2fa4f4d7dcdcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3c0f9ec3e674171b9d421aed9a4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcb3e12e7e4cc10ea77e9de4278205268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f854b01afe6bc7942a67c2f021e77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadb2214b550b3bd35802f41cf73b31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d6e423adb290d25b37900e6102b2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90747fc394741830edf88ed109dc25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e143a2f310ded7ee5294267f2fa17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f407658abbd15cd3ba27358522cf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef03e14e69676dbec63cd5c0c646530275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aeb9327e526fb2449c87717b90d0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5322ba0e234a0f697db71e3481a43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4266afa868a5b9d364ce94b3506a4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a5744e7dac184bf8b7f14e2c74e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5837d6c953f0d6cb14e534c376188f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988eb0772249a27403544f8d2035535281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9de1832d41d0e49229ac63cff30b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a34f03c29c4d0856c0b7b89f6ea9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00224f3101157a752480cfdf5a3f2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a6fa6f821a1eb1dc6e3f5b213774e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d4b10338adeda1408d7b30152c22e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f95a7d39f134a34bc1f6b6d45b4329287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f7fde4be160fcfd319adf1da6477288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca782acf415032a82a70cdbd06b04b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b2e1bf9b831b653f1fd26a9dbf00f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b9d53fb293f8bf5ecde9ccca3116c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d32189dd94cab253c7792a95b787c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0be605a838273ef2c160fa6b9a9397293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb322188fe7a8e69077d7b574da71db3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6907485890371af912a67d46f5f11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8784b6fe4867b01d939bc9bef5b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cdb1d82d23a1b7f058b866f641a52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b1271d04f2e98f0ec0ff3aa521a75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ea9d04aed7f973f86cecfebaeea66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dae01e6a456b32cb661d714fe6651300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b1b442141bd550d1c877be5122e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df2be40e12a0184089f7f4ff681428302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7677606b787e7726cf729ba8faa8ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5844953ca99cbb7aa2f0d7e59ae78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d4e8f71601273be973f5d67fb807305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d1542f4a910e4f12003617eee5b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d40a6b3df07e6f7150b7e544fe893307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6fb8897bbccb5b96f03b163b240bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46751d21b86797eae2f4d1a7ea5574309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0fff3dac21af9c10700ddda12ba2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d2748a0d4ff417b146384fad2fc51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec03951a3577d30eec226b70bf69ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678704891040e6d9777ca88a68647685313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f35b02852705ed539c58d23a0369b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339bfa78f7b6ef8d1da5ddfb3cee1b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f11fff7a37a8c5df2365220a4824a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc0caf2a993b4621d3bfabb942dee0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f073a519a3d2835857e5eed9ca90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08ced47ca8430bc8293d40695bd733319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb2fdd9208dcd1a5af27b8078266a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb35c5c4d98d912bab3b661d4668ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5ba4ca320f983b4354993900ee760322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b4b44f65c3a27955f6dd24146933d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c7f9cdf7febc6a97bb2cf65a5fa27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434cfa8e967902e15669d2dd8144a1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac006e805cc62b6065f47aec5b8b39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4c4371648815691137232a81ec91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39064a363732b4d4c2376ea7abc7b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942edd8019f69505acc9b89c29c5b58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7dcf3b4ecf71c35ff8808c23fd1a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfca99e25ea1fb171228b963c34db2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df4c062a81af81028fd7f01e59f9fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ea5d26939b75d35618acf1e216db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91021b7804f25d896113824dfdda905e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debfb522f70be6bc0f569cbcb3a8ce2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9568c89970efaf8510d9d6e148d2c4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970e47233e4edf5b193ba82bf3416d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b49edf863b9311272461d4ba1f0cef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63ca55c274ff93effc434af7a2282a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceed4372318a9610527c1c78c4875cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01044f7b71c6519c003707e03bb8a5d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef511afe3af74065403b76173c4fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b33cf2abcb49de78fd2e48c224f1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba19315c0f32a79ca110852fbf3488344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852e5bc78360b2330340a84477c185345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341dbab350ef82389a102c1ed8af608346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee1f71fa4ab9687dc4642858449f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7bfd785927475b043e85fb56b345348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70e458a4bfe1a1ca587ec2e9cd3b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038742d8a70a03e18575ae8fcc80f6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c014266b8bdcfc7ae229ace68a903d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1044e1216632b2df6ff71f8a783167352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14328519cecd228f194b8ad253443b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4256faccc75838e11bb7c183fb7dcc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbe0b222849652434ba65cd916e012355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c758dc37ed61467302c04fd762ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02794e73607743ae7ddcdfcbc37586f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e2b61db8ea2e1756bbe8c5ad9e2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea95970aea0a73c8fc346a7d799c54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0f2fa0f0cc412b7a671d1276efae8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7633f348ecc76b9f34f102ba1ee13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392ab28ee86694214185a46e04a57f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e597bfb1d0432b00f26480196aeb29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c0217b6645f8af56fad46815947ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef544f526e7fcef6731e4a1ac6125f90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8234c9e4945c476f6919666b76bd1bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7f353fd3cb78743edab73b1f5c721367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec35e56aba911d40bbf69f0c80c784e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dac1006dbb9ed32a51a4ffc6000e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ca5d0439c3992351e9c4cd1832ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5aff4fb602095b814d9483f942f80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792fd7061f817b9a391d8ab86b84723372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f6dfffe5268ce08806882e3dcccb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37370aa0555df40fb3180fef179e68f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ca17246118440bd16e221fcc7a687375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86734cbdcef343ce8334399c0369d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee42615ef3c7b8279b566d38c3ac057377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b916632a734fd8e808532213fe6de6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a677fd71f72b04ddf9ab606975b2ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b3a9464ab575a5be77fd6a19d256a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a3471ca41fa356256bad9f06ca482381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66abe7bd378b7592805b8ede4fa944382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba97b2f2f27aea8d686978702383f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2395b7d9cdbf3109e7ddc24923ff22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaae01aa3910a11014c8e865b8632d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7378eab0924beb4d8b74905eb7261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef96d1adcf616aafe55152e63fa7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab66d454528b7c4444190abbeae97f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb3414b082650fd39d23c71267c8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929c45201ba453f2943514f1590f14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2400559f11a1e9530ff6eed8c7ac759391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ee804d26060634c7585b6d87633cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40def7ce0a629c15c2e746daac28775393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92effc2c20424b2f4ea406b8150d5b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947b705297d369a73d3ace1db72b890395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a90b7b531daef670e5409d35cf063396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62011edfcbdb3c3efd86e2113941f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00416d0cd4eca7b120e2365a954725fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb9b4d62e4abca53672a8bbb45176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f725e6cc35d5f9b94a123eed44e096400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cec4f8814a55d93cdede9fdc916b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42411830dbeabbd6673b821eca72bf2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b71a2cf2878a8837256a6c467a344403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366277c76796c372cf4b528c97d9fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd8c0b9c5a7e5b2a39657db9a528b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf103e3c02bac3ea8ff26da0ff261c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17b2eec3a41c611e2f2cce7216e64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714c7ddc17aca1ba37f3a604ea6fb3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d780b809cb0b40c8d3d0dd1c2532a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2271e342ca72c81b9bcd349d7b8ea26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953bba1a0dbcbfe2cdf79e8f8b3928e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08070fee64167af8660bd7294cced4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688fca387c6ed7d9d27743f0d872e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8540158da74de4efad2e53a5014d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5d980bc1407a1aa46847c8fa8565a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea026324845dbc7f4aa4f22aa20bd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b23ee27cecde3a75bb418c318ea6fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc554f1ac6c713fc8e9ed0dc9d79d20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10451e9bc4e69259b18a5715ea1b78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee049b3ebee5846efd2c3a63cd90935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca4be1a5620113cb2368df279dfa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e1924dae025a0425da0fd1c816541422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee125ee2e05116e2cdd02c2bf67e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15015472e338ca9cc46d1e5a90c87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43f0437dbecce4b0d5b13925bdd7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb72a99e6bff226c4bec4d73b87771a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ecaa14d6a56105a58ee73f89e312427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c68d5e8872cbc77d165a78090436b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23d26cc38ee57488ad258ec6a0160429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56236ae55f053b44665006af52b1085f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6847b25ea5441e9aa676e644bfb636e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd061172f5062cdd419b17bef90a708432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a75b2a36390e450cab40853eab495433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98994a79f3074353ff5d430f7a8ca9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf70661434f44f7b8d9f193336bb7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089dcbad7bb3bbfe7a951abd9ee655b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518127ffca12163f576b38e4d0f90d24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef4670754e0b99769c08f44a312674438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f2d5afcc68ff9261080ab6224ffa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499de4fda245dd417b200a9d02b890440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e901fa885de85811e690c4dc550d37a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ce38d31517b6e7c0de65f1488655442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda644ae16c15d92f2d16bcd88acc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77741861e94b608ba6a30c015202b38c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a41c1b39150d868f36c428abeb70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3bbdeb1a3feb23e002097ef37b0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc199aaced9eda690188a052203ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435bd6832b92c9763c615e0133f2e24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441324bb1b532ea5263d64e8ac5b067d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad261b509cd341a85803481533ac76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee8b2b8155c085a65886371ddccb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637ebc347bc91bf794ec4531a2f466452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b387e7213de77fd9dfb943c7d515f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109e6d38826900f4fdc446091b1430454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068df1ab46a4dc2aabddc052acbe076a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c87a718b551746ae5668184a927217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9d1fd844dfd2113073ce6d3623e94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd0e0e78168280cba74afd542bc74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59c750dc625edf96dc2481d848a201459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559271787003c17743666bc51df54f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd60e7af78b5cb78fd613c9d5f56dbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123796ff15f4db7830fa3b548054a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e05b0bd7ef10313e95be52f5b066b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31cd12068fa4ad08d4f037464bad93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691a44e36ad5f5c12933ce30208b19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f6460ca068c574fbf55d7c563fb2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607b72a78bec88c44cdc6220ecbf4f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b5ebe442497b024cc2d27c49aa18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ee9a7da957d6170eea660bd6dd34c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e46f8670c98e7b7f99b8a44969e8c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd05df09a262159a04ff3c4dac5b308471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29efb94789c43acc82eb0386c6f4fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e519c244c54eaf812dbaae3ce3559473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b4480c93ab174698d481e97d88438474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780962ba7e527fbf4eca1d7d3fee0e0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7ac3bbfbf361c5e1f91482bce836476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2496ca578149e01995aa103f459a90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bd1f50d73d88b3d46fa1ddb8188ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7085be92125d72fb6fd81437a1976479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef0716b4cb4139d0849aa6728dcea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370a315f50f3a9723229c3bae63dbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184159d8a7190acc5454af08932b12b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6612c2cfe9bc5b96dc3ed88a0311370483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dca97d4bfffc2c794967ac61e8ffe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b80c259f149db52f2355f72df5b0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b66608c6286a1b64dd38843d89524486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d724a871078c6a7469ae97485e6a182487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0185a0adb2bc96fb69b826984372488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b553f308a0d9353e2dd417e53bd01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f08969e0c2ceae1f42229141c7506490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c772d4f2dd4cb75741749aad4b719491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2ca18f59d8b49d87c5bb3817f7e83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef366b208a45354cead5d3696d8aafa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523b2478fee4fe7cb37d069c7314191494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf37ce7b60afd124114d57144b871dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7a43723e9039b450e455959f8af2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ca2870c108a29232fa5951e52f61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766d1b967f55a0503d3753191bdbff1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c610948fae334a077fe596394e3cae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5010d4aa067f2a6b8cbc3fd88e3dac8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8d93cb876c8ea791978196346314b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b52f83a666a902792f31d593e1061502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc08a7606faa3240790620010ee412503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a115ff16ce67745fd7def4ae249e8fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e8541702c6fd204a9fd6bb344cad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0768c7194c55f99b58cdf362922d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb647fa4d0db7f93ac74e62b27c67ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a042cdd38692512be69ac3c0669dd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce6eb914385b4e46ac39837f628c53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e5ef30fe5d41c42cdfc2a9e871d98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ce7c913dede1ad87e9e8ac296cf7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446347eec5031cf1d2f04f68366a8854512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aed5041b51b446f4e14985f2fd680f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97835dc3bbfd65a74e4bc0a2726c098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb135776bddb40b8089c07e7de5446c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac9b307d3b6c81230007ac038943d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3d2e6a2c9a035041f64c415b458b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4393873ace066e78e7fac6997c8e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca7d9b3fea48e7aa5c0cff7a1fe55a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0453f4ba2b1dc054f14561d5b9e5693520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23bb078988bc6b1f03ea75a7aa4866521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e842666e1963a0b0446fa0d6acf6c78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6895a8caf0359c1477e75ba252090523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960e76ed5bb55aa9a242611b521ca5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1cd2e6736b219fbb06c3e74096e29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd714db3de4d94dbafb8f7949df87198526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059cb9fac419aaa96ad1ac49afb8cd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d0dfa0cd66fe0a750c45b1ad3b3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113155263c4074d0b3b288b55e3ae31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5897141926a21afa30969abf0c7e31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f135ee00c12f0a0b8523acf9290e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3714ed6598a7441342a674565d4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a21fb22955d6de671309e1f0332cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b93d03c40e16551dca9086c614675534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5d323088c8816dbc77c25b08e6c49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3ad599e8ba5e9429aef9724d1557536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c419df8bf7ca0541c382c898429dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a79777b48e9545e3a1b84afeb2b2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f3f9789a0e8b5d68df2b56265cced539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae91d556bcf634a63484acd3694d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9138aa9073099cb9bcd3b0388bb969541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93cdbf6889a09124e9f3f474da5eb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbe32f78944d7c6cf55594f2dd4476543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691dac6140d6b8fdaf296f206747b2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45303308b663f8a069ce7ee1ef446ba4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416628f00a4df4b4b2f9c2d3f9044f01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55144647108ae67c627c36a18730448547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa20340ade631c41e5cf4deb6f2f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd54d32a84eb246e7cb02144c919d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533638b34b8ac1da599751db6e6ae8f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834b6c2dc096af86f23d47c54ceb5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad90b0c7b4071d57e4419da4a5d1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d4059e30f11a99464f8f55a8c7572553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df99f297ad45ad1472b240be115f13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa679bbf9b340ec505447415a5c03d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734693905c411bf29aeec54777c6a0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66ef36b2a5ad3edbab80cd0fbf3440557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0e1e8e39ba79ef6aaefc0205eec87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f3e0a1d33ea9bba30190d3a83763b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89bd311170b9dcab8185c107ab0b09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f7fd8e3716abfa1c6004795c473c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2a5ab1d05019dbd4560c192e813cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7681125481a3a94ae1fcd8e9a3c9c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c271ea783709732b68ea6e5948f5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5f245c334495f830dd01755e9117a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67341af88fd58dadba6fe831b02c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa1de5a045e2cb8995d7e21075553567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca30446b1c540e9c68719b4ef4455568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c74f04482eb45680a3aff11c7437c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a10e81f7f7708cfb3063466f9b58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608dcba3a80febe6f8e1abbbeed9229571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe762fbff00b04f4498080cfc474e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a357f6fec6462f2f188eae95b08339573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a932e3dd23db780086f32878c3dfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922bc96b36442497e49bba3fea2e5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e097cf8e12164ac8dbff0fbcf8aaf3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3947d9faf6fbff601db3d755e297c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1199c95ac845625a4b3c03a47ff9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006363a5e95604e63ffbe7ce28fe2a78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cb2f506d8dcaa4c11120f7aba9a65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e40581156f840996de11cfd2f8739581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9392bae180d10b7fb5dc0cc1d602ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1c04e683ddbf33a1135ff5f962909583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5043663df01942764bd9b6ffde8777584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0aa27c1063e293478e89a22933a69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e42178673de2600ea5dd3dc9977ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870015d57bd233c5d2121e79709ae245587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31501fddce4b5b7a694048978447c6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa198c6501fa751af5f44afbd500da1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c1b2e865b2c03ed0679434562a523590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a08ee7035ce1dbea8cfe2d8295e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd89f2ba412e9b378dad747a1760e2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97db033d486f1b209de883a92ec34d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3964e2fb016e78e0ae0bb98eaddfa6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce428ddf0cc27257174e1941998c4a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec431b75cb5dfde219c6bfe7afece596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77139567b70e699767b4de4c98e0317e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a674ee7c9034c7cc1586954b56bcc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54a7fcfcc6159749de2dc743ba0d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf12aa617e9cca016953936872b0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fdff1a6e7cd65b6afc0139d3265e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c71d0611673f259c03c143cd08cae1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fc21bb16a599a385bb36b5d1785df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd0ac82eb5bba432f730a75a5cfbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190003b7f4722c52e2a911b40fea7fdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157746af9ff06e8f3b0d4f1f22cd480606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e96e3ef9cab07e8126e89ae0dedfe2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee9eb415bc4902f7b42450d12562d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5570d1bf77f5d1b576df5c74a31b258609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae9798159c3cb67cf3f3bc613d531c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954bb846893bf6916d8e18b1b10e08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24146795fef937b839519d9a54158d43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd441e38c0e07ce002a8fe415046a2a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43600661d9c05e7319f8254d79f6b68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a37a4191f0aa9f5058b6d7664bc538615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e6ff7f89f2761229483b1181dc7cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f46a93dc2ae18e7d381dc3ce992cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c5516aab3178c09361b2205e68408618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd24edb00beb91be7289bcd6df628f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca3bbe51bd98597ebc8faf41ee6049620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46170fc14bb27d734dfcb10c09b69f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adb456faa11b65a1aa7651958df89e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0ff00aba7746158bffb5c657e8af1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb387bbb18761927c2ad269f5a0d64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91040cf995f43ca347151c95656bdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8f9176fc0240c624ff8214b6e5509626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364acc8194a1c73824c9ea8721ef229627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335a1beb37f2e490b0da84631998e70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132c78efa9cf5b1e6f12ae399e2d37a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113eb245c441ca630a0555ff8294abc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d29bf2ed9daaff9e15bf6f400ff502631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac487e8858da2167c90ba8cca2bc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892766847323c8bba246342ee90f6b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e036931c236139a8e7e66b7e25cf7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8d910873a2480ea843730a97f2023635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d35d8abeee7bbcdedaf403001b35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ce5319dad992f27070a5777deb53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33774afa7cf700f2b7873a444d15b570638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52873293e1af600e98650b1b03f402639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b01e4665f37566702e91592ea181a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395a31cee4f23b33d281f33aaad0fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26072e51f8bed3e50a1aacae846c502d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c3e93dadb6197f61203e4f90c24c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5105f9264c9717cde87719f9eab0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f7eadbcf20fae4d48796cb0ea938e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2c082eb9702564993d1dd98fbe9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9fcf79d214a7c0dd0cf6e67b7f089647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae52a2a7b3c0247759ac8b3a95f6f85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a55769416ffda937bf104c3e0cea90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0195896b87c512447f935d2c6873189650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7729fb9de3abe5c74c128f2baac08e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b3d300fd4542484805fdfc2ea8781652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4e2b1d711221ef79300eb8aa09de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a166f8108933b42b7dbb5d49706bcc6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed104ae5595ec92904de5cb60805582655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c5b4350a390220fde28039462d42f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91dd3f9675cf74a729b9ad3ea1ec26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaa94af0ef31875a1307532989a681658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fae59074d15bade06255ad785ae6d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd32c27f5c8ba665f800f17a36b2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd982cda68ca9bc15413651f06549cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3eea6453b325c7e15aa0cc25be1b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba5acffb9d56e0e202abb5b002475b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e501731c3d3a9a67df6320ad150b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46414501709a5c21d754a54d4c0146b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71777f0b0805c26c6d3e6b002c7fddd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048a07c01397dd3670a3fd6e1605ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24112584464738865a71e72f3f453c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c403c0702525c6d990be62936bd69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527261bdde4732bb5680934b93326ae2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918bdf7992a6f883757b228065a9a2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94af2d5fff13b4b2e2f032d41e06b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643868293a8fbf28c2c2fa30468acf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d590e4d91ea27166caf6b9c75c198e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa566b50e7d371a01e5d3f83de86c78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0513a672c183c0b986e48476bae9b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a22ce0597122ebca2dffbfa5f24ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04d8b83f5c1bfe19f3373cc42f0559678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d16cd9e3ef579353a26de3f0084f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3480b02dd7136060c0e70bb98ac9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8cc2f5fec162333a0e2705c3a069d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b451dac7066ae97f0d417220aaad54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e245e234da58fa831f8eb693bed9362683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c60c3c4096d7d8d1303dd0dc9b6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50701caa052d619a7f8c53cc6988e5b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f34c19b11b3ee1f12893a5336b4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9c9e7594aa8b3e82fc15969b86d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2543e1853af4d0c982ea5abb4c84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3be7abea2e069e644e86b4c90eb29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a3413ddfb9e69b6860cb021b27bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892ded89597a75cc3df2cda0a28853691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65107c9db81b07e2715bd801f3df472692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81952dcbe3cbb9e3dc138f7e1366efc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad88e0683369a72fbd1329fb33df50b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a4e774041723f9718143c37ee12ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46c5898b5207d269216190a824d4c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f13cc84a5c8e1a870d621303bf62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616f683ddc8397cf7bd5514e4f0fdfa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac48c90bebd8518f55936a49966592699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a1457f51e463fe9c73e34dee3530f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f347aa3578edc390f33d95a0410d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518afc1b86cff20e0ae9e616ae1cb49e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa4e71d57f70547818424e8f73965703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136bb60e6994f3d5bfe860520ff2247704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69e126cc92ffb95d1af476b16041c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceef1b6fd1cd31288114a0342012a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ecf0b630ef4ef3b29bb668fb5e213707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222458fef3ce8a4e4b1bbec1d650da04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc86271d5900edd03d3bb52e71cd51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39d4afc2e67cf611b475615519387710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa653046522a907f1fa220800440d61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee08add6c3f13661ff8aee78424054712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b14f0865d45dd22efda73b16643994713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9375d6c388d331215e64dcefdf6d02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ecbc0aee91f11b6a883cf373e58b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5609c27ffa97fd6c3194a2052bd94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94902027823a4a3d4055a6de42022253717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40643f0bd53959351ec4fa74f8a531f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff43821f8b55a5e91ba5e3536b2629719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c678b74bf839b2fa98e6c66805894d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0829d8fb790c0280883270f926a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e93bcb5ac19e09e95f5e361aad2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72116fc2ac7b08e90315b2ae161a8f8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd11247e47c40bb4a49da24c1522789724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaccfb37b126feeaf66d758e428c9d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad85110808fec4af865eeec1abd38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f10b6b58aad22c887aa0012eb23cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca758a47eba969b585b939adf1d610728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25eee825e0baa79df220fd2c62a890729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec5e057f1c2a2058a55f70d183fc40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b1d394a224d639f0e329bf2c2c413731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607f4825bcff84ad15b450d419020c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467662e30b23b5b551644545106e1857733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb72e48518506ff1cfc63cf95de546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb818a5a5a6be37b7e1a4b9b9a5062e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f358d0375f2c68d31ac80f49c349e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfeb263a46ad30df42533bd953a072737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455351dd166f780643e1d95f99ea979738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72963ce1aa65b132ae05549217a36e20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc91416a0c14217ee966eea92a7c3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a119c172ad441973f061db921788741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac6112e3f4a5071519cefdd973a5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e5c70f2fba8df21dc13fcda62a32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d5673480c646425d98da25f293af0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb1ce1c1444830798cf0d927a0802745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf9c5aec8b07708806197b3ca5e25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477f5741034dcf43c5ef85e0dc4769f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aba860759a6f7defa4006c61eddd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29c9a7b34371e4deb17b73765ccdd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69978c0ac64daaefc4f4f48266ed66c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c1ba9f1c16046e3cb52ce940487fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be30612a4ed5b80a6c0fce525dede5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa52040ccf167714ee743434f51e182753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb9560a5865f6deb3e3efe9f06bce8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0611615a9b4c067bc7c6d8065ddcb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a59881e048a1a9e80122a73901b717756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be11158aadab76638a686e1b1b4d4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e290ab170b450fe6178dc2dbb4f735758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f079c50bfa4a704e7a15c997d468c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbd7b991e4bec5aa8472f4c7c6d9b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f38d92426fedcdb75e88c61fe38ec6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619401d2d29eb62cb1326344deb9ee60762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27281546ab68a50f8bff022dc872db4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8e676a61ddda644d31c421a0e0f37764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb64706ae79d54d6f4d51c5a42a7526765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa25d4f2e755e71eb1332c1e74354a3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1878d7411a6e713b9d512c99592fe5a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d01585e7181c9f180516b72bfd18768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306193199baf55432621b7ef54309b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e4084bba0e15db35778c718f98ed9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970dfd59f1974b73a8416612121dae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6059770596a4fed7013ae92318056772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bb94e88a9e1243c03350b7c58542a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091afc84f77cc45a241d4e3926a4b2f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f091bdc42465d2f7cab8216e7ff2a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248e8402fe16d832e82589c15e69371776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574882a2f8a2adebff6b53a22a424e97777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b6981c058f4a4dd598f930acd7aad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bd1e21ab73120bd3730c0582b201a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7301922e4aed938e1e03c05853b826780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb1012bae321f87a09a8fcc365924781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc264a4751628eb26103fc7c97c60782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd03b830384647c49d164db965af27783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469a09a75b4818c9bad8652579f1f66784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913715205f165322b54e98cbb35c89e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c77c3d3a266aae086c34c9456009af786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11513bdca6e7f8e2417d42a72a3afbf1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce27d30851df508c173bba9827b36788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566910f8e8effa6c39e7f1a636c6545789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ee0e0f583d5ca2db0e2ccdccb396790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a3fd6a35d707ff61c6351e0b56ae1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11554a172edfee563b39b0060636a4d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae1f9a75959b5e9589310e835f049d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b9e325f3edaf8754cb7036ec84357794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0b4acff87f80de318b518cdfa9d5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ec7242384b787c59e0dad9f734fde796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb52bcc46f08b30c50897da310d9a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b50c1100c98fc5a448ceafc1113a59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fcc7abe24b13e22f945f55585016c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a8f54bd655db1054e20627695a52800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eab33bfcb5dfce59eb29f67ddca40801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68755a1aa89c419bd5deb8180ff637e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74100e59520ce2581194b35661fd4f0c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c956bf83dd6977a607bf64ab0aacc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf32cab222b774d3dec205a9442d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b48c6457a37efb32a05a1df8e77671806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268dbc61748091f935da011fc197ca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e01500f28df9ba270385ff3f38a27808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073dd8b2bfc33f5322fa0c628323954809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be8b70346b24c578df85fceb2b6ec810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671eebd985fa6cc58302c4893536ea6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846652ef788504f20590098b0eb6a26812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126f16c630b5f8a63e91a3c7e0fdd01813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d93d3a1cb22090f6b2b548239923ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b278922e6a75bd8740a188e401f51815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2d07aca991baff679663ffd5e7c4a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1586da9b971819726d721d19522199a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44ca5aba7eb059e021a873ebd1121818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1de26a4cfcfbcbf0f60400101075819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca276c0d9ea98bd8a4cbc630107f7e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371f137b10e6ee331c206484df2b756821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d820abad55a9fe5c2d4a7eae805a1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6b7b17eeae94cddc23ec43dc5a394823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ea1b32292d2b236c39df2878143101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b614130043903c5b1c43ac3c00322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736945f0e1866c4086ceb5b1b06e8033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8440f770d9a197957af0217df347bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eba560fc4c582644d2487030d2e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1a144cb414ea99a89f7361f7e17f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a7fab7310698b973fc5158ddf5ba17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda694b2c3640a162ad96bac0808146d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f91e38343c4d4a227cca7b59b172a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ce774cd4265feb36c5ff6ed00353e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a36eb4fd5f03f2fd004573fc5555811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9877c10439a588b25940df6c2f2dd3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166fea8aabd03287ab3989e359d8ff013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2e994ff70c1924cb543df93a004be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a271a51715fd6f4191c8736a8bc2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11e4e5d667b0e9ca33f72b99eef9db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006756f07961925f7866ec7ea6da3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de432dbea7ab0506f60dbc5094c626c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb3f98864188d0b214f920783daab319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4932a975b504f33b75f7788e65eef120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2bb909711fa57d55880cf2f3b101521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a77e0101310e7cabfe0979ae88bfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bfc2532c127a438ad48b459ec918a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa292f4ba33bfc3ca0d97da5f96bf1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d3083b9a82d71b3fba9873f2706625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb86af92ab2039626906c4a00ffd5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b385165d0d519d0c8b3ff8640abe3b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99384ed6320ff7bb887177c613659c1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35bb4470181181966f92762e6a4cb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce940126b110c511cbf0d9d4ac88f5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322036fdd291d78d496ebcdddda685b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f0b871284b91ff2ca28a97de2b9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941529f215a60742e63d28dd5af66ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63216dfa615b42e8ba0e35bf4e84e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f661a0a4788ff478b45c96cb06e36235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848232204649d8eadcabf379cbcff07336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935a76a2c07b7ca7ef845f303787c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92027574c51e3251dae54daf163308d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254849c11d2512707fb142da41d4fcc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f811563c25801dcca270c3373a1626a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab47e2289a0f08d7634df6f49195a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2b33ea73fc996855258f31f6082ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322041604c03dec6f2ed9fb1a567b9a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a0e688573c442bfdccabef3d739b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e987d2e9bec80a5655c946e4aaafb6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72054d515869895a83b68edbbcd06146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08718a657f9bae887a9de1e34a0bd51847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f2d54fe8b9fa928ffbd69c0584b8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa7be8aa3bbe1b9fecb45cdc66b9a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e5024377dc78446c3d88267d02e9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded3aa980e29956a74a3044e8db7cfe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829609ddad61886703506ee42581c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b95c11e05ab552f8b9b4ef26ca7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d04fc707bed28cac3e7e5bac4c69054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396f741eacec97f1aff9a554d37b5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a7c40af637631154d436c457388a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa812d781113301381f88dea3c4f6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446ab9eea9be02cc00a626471b7eeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c574d72057471ecba7466019e926359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f5c39a8795d754b1bdc7951105a7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c85d0764a0a335896ccd288ff63661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef78f02ff4c7937fd87d037c5c47e7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2df05b277b757b956ce55a273583a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73a2448f9e55b8ffbe479ea52c84f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54728d26c4928abaa01e2275a709bba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a61a8cf8de391d67f703441589b71b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ffe64d54f01dbacce74ef523786a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b1cbfb7a74519d3b2f609c2d461768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480161fe22f51b530e910cbd9b8acac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab000c243670369f15863f3158673d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140921c0c2630c9b61c4e159661e1c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c00d0ce4c9f3b5d0f1b7e71857026472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27cea1db9abcad0a0c16cbb63eb83e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e55b9b0e4b0702c93577b6fd1b68974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3915d3af61531c1ce55c66da563c0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db70c86dd31eb4f5e89a8306f64dc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bd9f38b1a215b7750a76443b6786477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92406b7f0e5f21434448142ef2086cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154a6aee3bcc14d4dfb6cca2f8ae0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee9ff0e8d2bce0ec3594771a7e857b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba3e15d034b33053519087ab7e186b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdefeaa5813e46bfcaddce9d254d1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26114e75f4afdb958f88a6624ce20c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6540d15fd0415550642c43fac279b7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a59054172a8c6477505c93dd599985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc0526bac69ca646e4ec761ffe0d3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71ac91f035b9c22cf77dde7037fac187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6a74a905180c5c2d86197204db3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523969d144c19ffe0e34f70e0fab367589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c5d9787b8eade17fe88c8b0bc50090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18fafe341fa2763bb38846a8d2714291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ed6611ace7dcf4eb0bf43f506e2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d9b9ae2e4f983f25872aab34e9bb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9eca240aa822bed672d5b6f3e80a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8fdb18762224524cbe22f4c553f4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae49a663aa07d6f90088e6b5e147696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca58ecef40754d32dfa4e554103ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317393e144a283a67ba193fadf6b4b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47727fdfb7c3f3fa189c1fec094fc75a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7842f3b58c9d2dec823ea0a6bb5d7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180294208ca513f09deaad0b6f659913101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13ab12ca42e4fe305cf6d56925706102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc366726ff980d3bfbc8377a95f760c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4dc0320e0927803ada8f4940e4ba4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f5b507379a867e11614c86cf208f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe23673a328c899f2a89edcd9397f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563ea2af0dee1a74f26e6ddeb075e11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42068713fcf8332df339f0aad19075108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29f91f8df09dc2de0243de7111dbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8d7566b80c94aa2b392e6f9c745fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca27b85ef17ce8366b9b9b027b7c6b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4804c21ca1ea678bdd06544e01b771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b204a2ead7f54d5a1fe875d02192c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a8f37528c31b82c5cb521d7b57d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139e9ab0b1c0baf521f2db8d3ed21a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713a05725d08702d2d610926464073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561c5fdf361739b4e8577ece1ae854c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a56947882b829ef145005ef9d1ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fcbc3a8357b5da98686e88bcd96cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbc553a9bc2b7ff98dde579cb5722c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a9ec6a71dc705029a865a6e34d083121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8245012b98f76077df6c1a760ec3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a694b35c997c7175e189d25095a0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5cadd53ca50c23a2a52f3210069f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b627d4e2940d8f0a82f50d26b0ae2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d2ac62037ca51bc4c2c18b6e5663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4259cba159e7507c4722798b2a9b569127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd905bafe764f8ea7d793d186fad4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f2fd07b23cb31b58f07983bf01dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6afdbda8a62d57f2b6aa2a11cf120130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff5ae2a6323fe93d97da778562c92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5f8781e5d94c1ace3bdf715623464132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f488d90f2b17a91fcf4042bd0951b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a779f9a1c143a77f3da9d78af80eef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba07d366060d6e5233886ee4f6a48b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c822f4d101d6f49332cd9be05e5602136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319b3a870cf7dc9bb8d5870b3f3226137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768085bd1a62e4c444de615ae8d18326138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eb6e522690ee44a0540bb5ca8f396139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf423133c52cd7e47f2a761b88cdb01c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c1a7bfded832935e1ba73c6df90b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348642183f7a91f066057ee7b61370fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da46438c12bf16288b0acfe3d461198143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff302a74b63963c4c6249260e58415a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466166e5aa3d45bbf0e9221406f81b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b0731025dfd630e5ea9c3199c715146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407b88a0636982ed2788c0ea861527147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad4e0a06c9bc7a3f9537dac97553c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74733413b9d72352483e9ceaa70607a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bdcb933577b4e253e7e720261d405150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcfccda98560c40bc133ff2f5d2226151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9f616f792579b4d79269b6c048b67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89e9aa19d26258a247ad0900705542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94840b917333be76a1fc9bdf69f8dee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d24d62de476820404b473d6bfc91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc403e73ed69574d70d503415c915d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660554cbd1344cc4a9e6d9b37c28a364157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e67ad53ca20ac7bf877ee2dd8466158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64920cb59f3c2c8efd08bf524f642c38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409410be171accf8b460c8c8160159a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778f073608eda0fec5c73eb68c0dae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99871d607ec125aa588c516aef82eb22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5899673eb031c75b1481d11a611c31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b238b5bb15a99d469c0916c7b612672164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603e05db89d24c2f51178d4279fb2ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa3d6710f8fb5d5687d73efdc362ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e328e790545f4c221f541260d042e4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ef5558a4121c38b7fdb65bf2b557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37f126548349144e61ba09e0042308169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b60dcf39bdbc08b8c9f76d48006ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7111a52bc2cc3df4c1f716e023f032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3f3eeb026b6b391edc43ad87aeae1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786eff505ca2f9c138f1bb69551d6e32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f597ab210c5f444f4746f62501f9c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe348dfd9ee559edc3f44f305d7483175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f7a8d1f9d2e18efecc83a567e50d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60186d5d16a1bcf10ee96d81ddd5e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde24cafb8dad29b150b212351fa23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a6ba3ce61efa5668cdd6cce47c969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b357d9eaba1b616d279969712583e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ca17d96b90a94fc729f989509e45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f03f67c0ad9ebaf958d640e21ee88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff2c85c1df6d8b5ba6993b0a2ea6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0842fb1000027a173152f22221e800184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30110ca081c9c77f82c3a55a6f76d5d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc12d5ac332ff8bfbf789c4a34bfbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a27cdd1d5c60f413ad8e14a885e19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df141863a8a79cde6322632a840d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584b0126b3ce01aa1b28e3823eaba99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d533d572311254129d0d3e938d365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e670eed5d5d590b82ad700579b5869191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933410827072bc7c6eed93d972ab5f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c14c661060bdb1b6f790ec37edfdaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b92714b72b004dc4233d7cb698e45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c47ebd997fd1fea1b0b9d3be8c0ac8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192273c41cecde80813dd3b0a4d0662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d732f80e46cba5d543b3a35550c9e3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdd4bda6f8b1ec78a7cf01e713e2c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37c876ef481efaf09c353cd42f1f8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb3aef67d788589f03cebd93ec39f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496b709c97b04a7fbccd19338d19375201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd95c687c2e7548b17cdc8438742193202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a674ccb5edd428b849ed58988f03ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf00788c8114dad4e48ac403fe880f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307712cd57dbf910505f6ace167582d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca3be57827586b4e94ee7549504b21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c88838f84863fb3e3bbf90f5013c45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e122aebd221c1a2a9ccf982fb568208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ddffdfe6cddd8b9be517263497130209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fdb19a4fab49a74f134aa4af1b837210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fe8e1287acfdf971f617b6b155c8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4792084202d0d230787cf6404357212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da9aa42e341f9a88298c6b9528cfa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cef00c9503250468bbe2fcb1f1c25d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1644686aef7f5cc542ed8ecaa5a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fe653f443dfc3a36b5be01c02ccf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1197c0bf7efde2188f2a24d94cb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e890cb359496fcb9c8a30a0e42c769218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027771883e6217349a29f98f2c35fb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e783d616f0686c2f1ae17f6e204808220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77bc0a084f82083ed0f8de24eaafc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c198d7bb54cd1e30e4028ada57fff0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b35b6bffb14c4499628201872e12be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd327e140b93447d8ccb9c5b1d15d495224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b72ec074e9e52907f451d59c11e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d549c398430d6cea63453fb2277f4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184387d5c0a516ea8dca58cc27d9bf05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15c5fbfe85465fe891851d2a2bc72b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5521538a5838736d02f3ee691ab4612229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d590ef3c03016f32d17a3e055cad1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f03b4e15dda532ef93c949340c84e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba03f26e73234f54ac11ad4cf6bc06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70eb33f86d945afede131d70dc095233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8bc01755d5b1b94f05ecf9f1c9d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0551f3ad0198f39fc15dcc7256b459235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9bb107ce6bf28a4466d347655324b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50399295c38e32bc02a8c7fb99c76265237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a4d7d8f9dc5f7beb6293e7360e74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c355e6ade939247dacca266d74f35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9311c65c52b7261a0ac0c52908401240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab3579c78ff55c3f780eb88b52c215241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57528a5a8d1ea2b14d922bbd7c91188a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457963e1b5248491a1cbd15e8bbe80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa965ef69578a3e72a65e20015744b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ffe702938ca05e9fb23e56afc1eff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149434a625b003e6e01e27707e62780246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99b71bb3e0926b453067bfd04c3828247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c70a0a1738affd6aa431f243a14a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e77bf5558ed5a15f59226deed0688b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0233388e8c29a9a7e34604c87d5573250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfb48fc979781e4afe060ec7307eec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ae879bc6a945cc4459a3b89acfad6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b39c38b2bf1aa69c252ca8efc497f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac4457d49302853c06a9b65da41d45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c655b544bfe78985e3bb5c64c598f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fefe954bc2cd338abbd10925a87517256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdffa90841ba498b1271d10f2f9da8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca8641e570274508bd31aafe70d92a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6281a76554b108db4d3c2d95913d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c39b6bf650a6b613a99c48163985f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410de9a51316ca4b18712fbdde31fb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b6d62d84f3972db4b1f9d0dcaf8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2169facbdeb8f55e527f438e41c95b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512667585feda771cf9fc606c4228d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cad53967c12125710ff35159ac7140265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30d229a03c32e012ae39c40e7400e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0235f3989a3e3b79b0a868b3fd9f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8acd216d38ef1fb10fe8d07932bf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921caa68549836963cedee74a1d9fb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da854e88e622e5328ef7ae67093f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eab70987eb1da938963d2a04a96c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e7d4219cc7372712fdb3c14a1ed62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037926e9edd320563eb4d62516de8c55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df028b1acaa55c5c6afe9c622177018274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd5b0fdb7ec328efc779eb00af236275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436f5751cfe9d1ac13e468356775645276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249433fb04c2992511da4eb2cfab4d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3b11f88ce0f7e898b184f606d65b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a74c75731cd6dd870e8160ab30b4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9500ca148494a8287519cf63a297541280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaeda7e1d5f4d8db40bebf9f957e07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4dc697fed86aec125fce05000b99d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a419c667cce0e29e806ea76935ad6c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec192178ca5b84ce06bfedb8072490284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dbabe88dd94aa2a105c1f505f9fa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a5a933667924b82ae13ac7181b5e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad7bf6f1fbbd9d7c7832c89b858bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354047d24cb07d51b40894189f7aff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961dd973f0f3511c42f082adeef30c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c491c5ef8e8b96651892673d0da0e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580c380049a8222b2af0e7f42c809f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94c88882090d95f2fad53c2bd4e69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a05a5a7699ed878582fb18df97be5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1302f7c18741dbb2944e65ea4fa053294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347f716210ae2db914dedcbb008a0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132ecf5e8c90ce8919989b8084f3e53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd69d3dce8d9eb4797e5c9037658ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949cfe643b10f1d8241354ec39f23d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b6493d9bfa7f083fa203b2ba33778299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd684f8d278506d0ae30233bf5345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2b6e4c7a73f3c8bbaad2027d55b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316219bc3ffba9e55eee100ae8ce9ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45411c4c36f125f3f5394572b2f53c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02a2dd48dc700bebfdd63d1cf4f6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194557c1fd478b7fcbd198381a0c691305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5d4a51e8a679168aed8ad3623e871306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b41cf55f95cfb3775bb986c21317307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef508626e318214ad1c0db2f96803b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd7b43d71c0afa454e1090b32b1e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e979d5779988f5b77c3ed93bfaf9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b9f9810b91390ad8d39df30f0cd6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb51d70794d3acf64607b6c6de3dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2855e3d883ca7e2a30aa3e7e06ac63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f123587267d90d3359eb257cef7f70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b984b9b33f50a7c0ded8ae6e716b727315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8501547633c41006a2bc6611324ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbd7bea0c69756c56e04341b220b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e984c88fa6f43f0bbaa7b4ce697bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de6c1a93c1d0b0a3ae726662ecfa18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53daa26d72ccefac851f160d445626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0c445b3da2e5f0351d4d16356556f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75468d2e8bd0709ba7fed54ee05836e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33e1879f2dda1bf367bbe2667ba70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee985d3e16768d6b9cae0b96dcaff8cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2be03c8baa748c0c92f05c1685b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bfcf50a9d7acf010f2e091c9dbad5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26100d8bde18f22c9c44ef0d2b2388d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3013b90270bd4de18c91eb96a5a479328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4b2880afa76c496e724d09c32df07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c0f6d2a4837a65f61de84ee9b6161330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa54276d72461ba49e380d6cfb2bff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c137c26d28fb062604787b907e75d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540949319a8611f61d043859d87fd088333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6753f655a3cb3a1744ba11b3fe0868a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025962a93560958c70b23157f100e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5e06e6e84fb41f438aecee5d29f0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9a81d62fce994405e7205a9591922337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc9b9803902b3714ca947eb1fb7e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c796e5f47c90284f4b57f6b1e742d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d0deee0fe4059c108bec2f413574340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa5361d6441edb69b9df58ba1ae0eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590c4d1d3df8cba39489e72a4dec844342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370a4dc2665e3732aace708d3f438c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe99a4ba10ac27fac93b19e6d8d0d18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e5ec56676750239de8776a3467cf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0b8ddac0b9e97590a4b432b7304be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e86a59b8fdfcb4def8996b86f0efe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31255cbe999ca39976fe781da48daabf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a49aa68c3aabb77a8ba1e6e76e70d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ad4176aeebbfe27fdbf26af93420e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad51bb746fae034d95b99ed3546d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3963cdf1567d9dfa6e46c8c4ec6b96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb5adb00da825a14dd11aee390fbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d381acd2dac1daf76f5937929cfd17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1b673901b79d1a5eff815544f38c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdaadc24ffd134a2b9eead15592c98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed6fd38af63c13227d391d0d4ebcbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3b9985de494bac2647f00c6ba072358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673d1dcbf6c47acfd9e536909b58954359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491215eabb23394b9ca6301d9168212360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f4227ca653ee5112162160dd7fb60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d5a9515ba1daa1b05a84579947364362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b71ab6dde82dc0a94f81650358f4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e36f6c3075f6e903ad487fe58322364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ecde69bbcc7d00250783a35e1593365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344d82b51276910d041c50c2c7e5e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8aba670b917aceeec48f070780061367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4204de24dff366d38d3a6a21b53ac6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac9b8c94813e82881b7b4f6df288d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0541c90e58bb63aba02abefceac8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3aa912974d943e2c5b41e8a8a4bab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f55c0a72471716c9be5f83d6cf888372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe845033dc25735e104b3aecadb86a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afff85035f7587718d5ea4c8163320374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde013334b8bb4cf15f57ac64a35d6ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41f88f9ae64771139430c28fed5926376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc4eb978e967ce87fcec9f9d3d1e09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb92994dd30c0b55fdf82627cedbb4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ddf850257e79ce206366bc9ed301379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc573b0c22dd17c98ae10f8e2d5d621e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485923a096572b6d23eadba79438efe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1cc591e80971ee62704df8d1b1838382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78567a2ea6807aaf421c7a47c10e98f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00a6e6d37cf92db2c11590187b649384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd0ee0d92a19ed14cf635bdff5e94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c218c3bb4cc4bf4c46e9bdfc1ade0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a15e55183b1254fc64f5f23209dfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2159ad0dea6698a82c0d6ee197f65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e445bb46d83f1230b4a2f2e3054717a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae166a8dbc678b5ef6318c7d29029aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a6c92a9f95ff262a01f93e1711ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efe7e9d86233956f2aec2bc7df22eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481a58cc4319b6e1b8931d68612359393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea638b0a0f3c4f74a1db3398a1f1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0c358d93d76034e73290c96882c2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827582d602503e716442609868ae2a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac14c7a9621c7b4663cee7fe0e198397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e78e7666853582e2c2fa06e9ca4ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14753f9b9117d1a0770e4d28f25b35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d92d539a86f83caf1a3725c83699e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65570d7b1cbafaa17df940ddc5ca2e64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979d034afff74d05ea60363942bd9be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a0f210d59dab73794d9b96a71b90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b297797eb654e64e0cc08bd710f813404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8491b599e2aa0ea7d194c39ee0686405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89414420999096b3b19c9bbd745aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f947145b96239ace9924c9a534196407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600adf8dabf00989edc1e892308bd4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9298218ac327812131a99bad8286d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e9e0de63d8ae568cfb60abc6882f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa70694b7f95f8b77693bad3f68c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bf1e38b90463fef5f7058b76671ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981f25e2139f0a52e0688a6e15c0397413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de9e88e8a040312c1c3dfead544272414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e303ee91dcb531f6b6efb1eb3edb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d35ec511fed802c59c0b52b94dbef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941ad6f7d9da0e73b11fb5a611b311417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158019107d718e0789375ebb53aaaaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d363896f9d11bbacc6ec503424b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290515b068aaa1b9d91af0e0510edf2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6cd88fde3140cdcbb246d25aee06d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48d22784283d5887438001e12f4b47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac02595514bdeb67adac5a7a8061c45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a71843cb335c01e57e74202043b73b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a7c2df9b835496ff161da40a8cd9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d6a46a06659866150a763c60d036426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210f08049af90bebc3d3a5d0779bd45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64cd58c2d2cf709944405b072bbba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3862b0d8b8df069ad0eeb1910e5ec53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c10d60bb085fff3f415a2cdb9a71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3b6e3018285d702614b8196e2ad6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aff186738788fe696c4e31d76926f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea9e2df278f94485d1dbe7591f01d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd80b44c6f68861fa5d2b4f9c7524434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8069145044ff33cb27e0502c115a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e11c22594d514b1b0e3194164eac5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99bafdc44d4dcca3c205e532a1cfac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8cb7f5d83ce8f41def3974caee60a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a5894ed8032980f2cb7bbc06e0ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea7884503d37f3c574388ef61a46b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff2a83983563a246202bf0ab44d4ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756832f591f4839564a33bd209316a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8340be0e4750dbe0cdd08203b87c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb30a65578a131146796060e265cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5560f840fe2b6460106345114d2d1da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e4e4b52a0297d0b03e17a347ad836446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d2c17b0b9b84b04a441a81123ce90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259c725a9596eaf3e6c6c8c430ed7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da1f189eabab9b4f1e61f98b0fc5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce09a6e9c0f0f1bc91aef5ec7a0d04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a501a1a4919501b424c77ebdaefb7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecad17659e8e4b6ca0db5eb6bf73b43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4941014aed976c2563fe2fd90d4560453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ec4d10c0dfe12812be23a97848e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5cc73a280c324517e7e7d408a198e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec189fd4b94fd8d73a4ab811bb571456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a466092e81950e55a21ba3a1fa59124457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1080ab979d8aa25cc5782fdc3b7fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260602bb09532be15128659d2ace90a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188280dc7d30dff89565d8d3e97e75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7fd3359b52f76d7e74a9c866656f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ef8a29395649ac2f81baf516d007b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8bba2789642dd695a3ba3058e8646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c53e0b1b53f99111070ea5de2012464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b1020bacbd05375a6bf15ea2b2c1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66073eb5beff8446a638d29d13d30a98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5469d1b6a50b5da9726c767b4177dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c361f98a93539e97c28a07ef1689e05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81220f2b84546bd320285ef551a481d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2818320e6bfb34d70d889751fff80d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b07c4d34ae590f7795f60a924a346471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50917b60ce64fe6f98ecfb9ca0c94c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d1f9cf73b5be116e005fa51761c7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7f7021786c82c099d09730462c37c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7872b31412226f4c82119b99c482bd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b307e482c032abdc92c07507f1246476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce9e92f73908da766093499934523d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30adf98b59b2eed957c3f7d7f99f81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19f1c0e095e9b6b6bc8d33b38049f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04163f6c107168c173b903a6d53fa87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe0804a600a1af5242b809d10ceb77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049f8e23a0878e01ace7b9c31c42502482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4172fe2227d48933b93666f1db66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df68dc3be2278103abc8833435048c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a19c7b8bfa102da53eb7c2a14a42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbcff894ce8730afaa23b23e473de1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69bf1f1a1f4359c490917fdc65b88e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b4e7f551089a69fcae273af4fdb25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201320b8b477947eea51ad97ae73679489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a5cb20e6f91b971120ef78f4fa97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e24ddc20545e61c529ff5762d7e8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611413195f05bfda0b435f15d87372e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33873ed33a9ef5a7bb1dab1c92b73a52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9092cd5d8e22241316dc74baa6680494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35acb423af87774c8db1864788c2cd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01820a1c550f5b5c80221b778485a05a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2403787c58f2d94b1fb71db621cdc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b34089d208fe6f37df3da7c4909ce1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39844a30501ee7e2336b0b291317efe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac53643f8628db481c950b79c829e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a87e651c90ea220be8d4cedede594501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdae75a4b7c7e9e3b65dbb021c0463502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e7e9c532711d11af9cbbed8b6861e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc0e767732a33e8e72426ccbda2b29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f1170ce6c70979a12c850edfa58ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103198ef63bc5b4583d9c90dbb456e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe2361a1f7f15ac7fdabddd881f25b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b5963f6d82b473d8d3adc9727024508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd2fc1c7cc472cd4d9291ea596650d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5276c31878cfd682f17127fbddfa6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4177463a7f41e7b876b53de327d11c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985889c4109d55f8821a7bacc856957512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa65986f5de0f37ccca97794354838513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ce62a5260af97ac28885eca00f080514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af1d1f56b7e181afdfc72684c0db4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6416c7a41c7895d3b867a9125aa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffba49f1006efff6c881bc0d13d0d63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada15297296c77933f2c7bbab7b22864518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db3ef9efbfabbc7949d4ffd4ba09ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318657d975095539f5d5fff0f4644589520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef979865ef32646442684ec727ae1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5bd07befe731c85a3928c549b51b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef064d1e3b4104aac9abb8b8f4da0af7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd94b04f0102c4ba5d12829b310c91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9f4c64fda856d2b616f7a8f4c33d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea620008d21f6ac921175829de0312526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6648d2e6b4f3dbd7d9d724bf93852b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1e1208744bd461daff2ba914ddfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69767b18f9c5aadca326b6ccd357b735529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40181f0fc31a2f82745a0d555a6607c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48086b77e72e37e4f5cf1d65dfbcf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944c1e89efe798e4d3b18ef871ae33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd7a589218fc7c035af11aed1d341e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6632706b95d67d3832499663f077a80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b420ec115dd8e3def1869db290b5ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41431d9e442499fdb226cf827613df09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a48d43ee55a6c652d1b58a9fa9d7ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea06e705499d94388761c5d36ec3b85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3c0686aedf6e50696c7cac735399d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05235f98592e3dd4941fc023c39f1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab0847399e85e9f4e1e5e27d4da7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6363bdcd1fb27df833183bc06afbb3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5399589029c5cfd06ac59b392d946543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75937a000c8582b83f85620c6953e6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c2bddd8907efea05f418f81b82e78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b3060f300e8b5965eb34ee3cd1b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a81b5c363c07e0248f241d0d32ed83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886fd1a49342ed563b44e3d646ff6f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c09a3979176d11201d7648759a35d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d418c519cb96f6aa6ae56044f881b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c59ad0e97cf849ee6403f6d98d18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aec15a1b972bf6c55d03c935312eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace44065d9cf22eff6de40faaa00bec5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e95ff5d1396a0c177550dbe682e096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970a85d1ce63a30b5594da38ea3b343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea643b986f3a370cab04fad185748a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabee99647db9b2f890180b0f11e2d39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576779697e91fc0acac83018dacb9504558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803587aa9622fd6e4598d0e3db601b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c654d91daadd9ca04d143a8c1dd3e0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168b3b024067af7ac1d8d2da2be67c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c896ff54fd5b2f803e5f185de57f8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af046d7d9558ceb3ded0a81aafb58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c92c1cd525daa3dbae8ad3a80c6c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca2c2b292feba25bb1435fe37143d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213fbf7f1d6ca7a90eb76f02ca73698566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8b91fafc076c9e024fe6946e8ecb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c766ef6e79b88be7b083fae56f2c84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a598415a9e737df4c55b6a20f5f040569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce35b91ad4365fd524059bb3f812ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34917727a9a6c97dff812bff752d6f76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b267850e00ee2d9d2d591a2f0b1b04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e04d3cfc1e227a67327ed3c4ebeb0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95703fe1619a4f67c61bfbd74545bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c278d019f717f3b8363f811eeb9bc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5acecddd69412bc2f832d9c859aad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec66800fcd045433d0118e5c077afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa76ab2da1bc2d7268638f30230779578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c23a0d0291628a933badb1a6f179c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e75c965dbdb59b4302ad9b7f2af17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66abd8d9e09e2d74676394cda14b266581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42ede8a4e554f395d08d2de85b45b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b2a06db4cfce964dbfefb70ed3ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec772c55391fb83e89a4401e82fab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981dfbc20c0aa254372a6f19a3aeff3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022619e54118034e7aa629e66c850e1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640a1f2ceaaf3da5380c1e5e8e2de48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78e4a82bbd4f7f7395089666631063588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810ff41f9bd193018b489775eb848d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406b9ddf8b614b29d860fcabc56e71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d2ae00b147adcf157ea52db7dfff0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090313629745b838c15373758e48051592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797c3e63fba2c0a4b0622e20954506f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ebd9fe3995c845920923c341c312594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da64db7726127cd540a3b3571dddf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc9dd54f62a7d0b4ab2a5cb49798b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac99d5dceafed1a58994b4f821995597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42910b14a45bd977ff2767b0a0c8f240598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582dd85c4090ec5a794c10bc946a01f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc414c1875a216b30493da697bf9dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35d32aa9cb976e0a9c53933aef761601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8854ccc3a42779e8d4d0a1d219232602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3a144b33085e88abc4a28c8f7d96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0ee425a966a13aa1e9a4c761cd59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8206adb42c20dc5337b29cd5854d166605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae447b67223babc4931a64128bfc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f53f3c66726e12ab7c6f20484f2ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3964b595df249f3f9f37a67a2dfadbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91799e2431077c905957a9934aa3a0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4bcb5e718b4ae4ab86901cad0d1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623f600b79b63b4f248c918d1b60893611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04275d691e8fb15d735bdff3df1c1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ffa839e4882b6d4cc3437f1e4ed79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca9bf25d955dfd17b821a784297f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca334603f4681a7ca084dd9c67036f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d2c7e5eafcee88da251c8f9c48ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e86e804c6c5e6166791b4f373272ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f1bb604fa3a5ec098b429f80d024618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bb25087fd7b63270d284212afb263619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384dfa38dae33e00290e44dc450fc29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b12995cdbea3ae3b21eb8f797b512621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524aa2a7933027096589a4e5f5ef23d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2478525e71255de84bbbec85ece3ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3b2e08b9f0c4a443da162253b5e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242245de6442100bae1e842be9dc135625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd979598e28ef2cc0d766bc8b5d2063a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a23bd71da51f0e0c0220ee7cb864627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560233a8e81afc0d26ea8c604d69a3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130a3ed7b8c00bac6c5e2199b65377c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ef6dc12e302e24b7c8c813fc7c21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f1cdb1abe7f61bda86b37b0617a87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ed91a0298942726a99c725b7ae366632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e9245b3e75b12000b1684b358339633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2db2843adee91ad9cb160e12b16000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eedf90ee00dee5b0c5a9f13e00ed2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e3d1f82a5a5b30deb83772fdbf66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53e158558633b7be28b662467fd981637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254508d032cbc88038d3514e8ee6148638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5237ccc803c25dc0d6144cb0c697639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d1f21fbafb3edd2fb60f59064e16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6958e0614c0e446610430f24d1ebb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bea80170b9753ba96bc41ce0f04f9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26005f21fb8c467f84c4f758976b8eb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b884e3fb2c271f3fd6925a913d149644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7bf2ac41b0841f1db397de662d561645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f6e2c8412492def3a335dfa16437f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636508cf88838198997920068e1f02a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda78b76a2e629899c92d4969b3e44cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea32732244eb9b010f2957058e2f285649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf893b0e20b118d4b4eb3a9f7df458d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a534f229b86760c43de24caec7af59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0114c69f29bbacaf35050c4fea2d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf400254b4e77dca00222a71d4beb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8238fea7214d0799daa0c43adc2874654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f3d67003e824d1db41d0a165a245655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb195792fc8a05f8fe7583737361d3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216aa77fd7c40304994e6e29489775cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383ed0c4450fc30fc9306bb4cf25e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c677edd206836e3f4b95b454a8620c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf3268dd0f2b59b632183ffeddd91a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0917966ffd9f863a2dd258345d40a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bf041a7712d211000801a10f17032662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e3f949c810109a716447ec22228d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0a5e9addbb145001ccf15856bc497664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c21c9fb5722b9a57cf785d6b1e983665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c9c407de14f4f1b7876d0de6c6ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89ec07f8012858a5d03908c7a7a496667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1051d0a89358e9d4dcb79490a61a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cfdfdb5f87685976c4467d294deef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ef966466992b277695675f633738670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff0f3e4a0b14d7de01fe627bf6240f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3cf9d3de94d26968a73e66302baf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2a33dbb7de043f1ae93e3c7dd75f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfb0c752bb83b55fab8b822462b11d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b332101eac2ce37767157eb9006a0b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8ed9e8c0d548dcbcd2441e801d748676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c5f990ce084aa2e46a248bc64d08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c908d1f0e8c0a4e69ee4251dd784d09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad80c15379d13b05d159e206654a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d8bc4338ce25c37311510df7683b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3fc9d8c94af371506250622cb6f95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef0816a216b2c40b2d43ee4f491c78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac606fe488e296526f88a2df9398ac0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fdabe6b62b5fa9078820377fbaf3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89bdfc4a272a5c86c11024c53c142685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4899cb6679a00684a348110aa9c87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034b07da6532f106184712a45db915d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03395ee0655a9098263089fd31ae7396688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b785409de0d0d5114b85b599a352689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29eb40aceff9345bfa36ebd18390e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ca0d37b26cd9693bf3be6b0d2a2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b268554923852d23985a8a2521c10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cbfb34c07d5f05117c347a7524278693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc096c9d1378ca7f17de6f49a0e7e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c0a876d4c3850e4081136c5aa0749695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0859c369415b40c64e0cc38cee3fac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b070c4a8e275258c9f39a13e7837697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e30fafc82bb4bf1c53cb355976fcb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f36590de46af6ef8ce6aec021254f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982080018b272e64747c22c7df9215a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d82d15b4e45afee5bf889e29ed65b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f29a67ad0c2c1060ccd14e3c0780bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db886d5e869043852f3be16c752f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aced771f2b5367099b5d44905b46d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b92e406587efde6dbeea3431041e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf40b914202129f3b721ac810e832706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba662858be1e7795d190da6629624f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee9c29ef3078cfcac0c02ba0fe137708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10137c1647c1f6d0ca78006d15b565709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327793084aa2862c82bdbc1b6be3282a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bccd06cb865d2484cbd538d2b0321711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff69daf0f5277a78f0dab6d098689a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cebf8568ac5d5f614078f9b4318d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce09694e17f79b1036d03a09ed3ec07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222810a210d6b03a36b759f8dffd866715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f35af223ec7fdd00245035f774f9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c76a8ef0f56c99045e5b5446e179d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4a9428591450af48c74d4d1d93c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5b111261a795e0329f8fda4687a74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdc22bd503423fd7e2ad3bdc0ad12d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07210e13fcfc099c043117081c0e4c39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a657c9763529945f3ad5c69ef834c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e268bf6e233b77f4518d777f06590a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3716416b3a2d179ce9a33d2f74b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed218d15a5c9c43c8d3c334aea627725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f38aeccf7acdbeddb7e70aed31b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbce6aa0e410d52e111f9bd1ce61d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e3ee90f7862fc31595e98f10f6e0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf1b53a9a039aadf9240343a40288729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d946208698b2fbfffa3c49515ea54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6906671538262f343d1dc6143e3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa451b6a5aa7e83dae0dc1af1edf9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a225b63aa70b7090c73fecc7261d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0f308755bd25d26f4bd2de655f68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ed3ed31331ac0e51c58042ea842b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356a74acda607dbf4050f661835ffa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3c0b357c8effdf1452ec761b6e17c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45181b5f0216c8f2aa8247f79db0bccf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20ba8aa0f72eb87c34a74362651985739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7ec0840ebaa1f9ce47ff8952136a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c5669ad53670e517276ff04a7d1a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f1e508195b93fb2d4110f7618f5ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9b432521d4304b35ab0c567383c44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc842c9a5a3aef34c4f969f56b2af8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e931911d0f55b73720cd50a8b9fa61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097ff3000896f2276daba9bd84c02fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e59623794b858dc0b53708d9dabdfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fdc0165e75d28ca32bddd1b1020d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f94aeac057ba993707e159b7f20d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499f03a0a0f80b2246a4be37d4cb588750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f4326669a3eb4fdd0a755181dcc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352308a86346e40beb9a376e046b5d1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5015c4d264fc41ae258472f17c1d16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e889db3f09248a44eed60000383fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130fc7621e1093f6a24454fd587e1b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e145929941b166fe92021f1a4d3aa67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ff9a8bd0ab5be181c95d7fc8522b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb80cc780b63d7d4c152ea750f6192758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0103774d54b88d83fec03b7bf01d9e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c69b8b92efc8c2443f20da14deb2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345b66f8c1ac2b8d6a6c167ff1b1a08761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e700f0e94ba0075b2c889a9008f17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab43c7b016f36a092d57635bce339763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f51cdc80900e4b8c670def12aca3a4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a85791226dcc42052e5b0a4600e36765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd7bc4c904364f930c280fa8a2e0ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542237badfe8bbbe3eeef09a259e4ace767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>