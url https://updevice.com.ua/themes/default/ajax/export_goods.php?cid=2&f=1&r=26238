--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08774dda9a781e98e85a454b8d9fb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1151ffc9983720f9b8d07f40c2e28242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b71c7d6db4d077023937bf6a5cc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc840646415e65461daae7fa0e6774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d82f0e82cba4c71b9cc012579c21a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca09757be0d2ed41966ed90fadd816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b97af9f0afb8c552d422c575e2007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10820048e82770aee78c09ebbdf1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dd153311acde64d9b91e8456089009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e59273bfb186550f3aad25af7fe010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2201eafe1cb951f78705262c16215ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec21fcf781d7c594d0342c0b837d14612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2286d4034f1095f80d6fb90cfab25313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace294ad38b540ddbfb6afdc6a1808714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78955f1efc42bfad2b267e78b3394bf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cab8132049722a7ff67b9b2031917216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfe45489d6365ccd5bffc8e727f1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee27ff35ce7870af13506c6fcec0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8a789ca1fa9b774e3f2e64451188819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f437e35ea0cbcbcd7b6c094310ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa5571fd257fbca9561775da38315721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269ba04a09ad02a7b1b6065ea3165622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff41632c2cd74dd3ee8326fb6320ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daafaaaf0d336e703eccad6765565724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3b0c7d9464fe17cbfc813edf845b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5fc8694cd71c56297fd4ea0b4ce9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d783a5a833cf5235f2971a8857d9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68c6f3473dc52758898208683c41c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6f8ca29a1e40e3b74200b1a5b7acd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ebe20c7b964661d165dab06e00f9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912613d9cf93223a4f3f099eeb37713031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87598b575f911349599b85c1249d60932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aa1facce4dfa2d33d2e3002c779dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35579f88108dcf3b6e8bb250dec1898334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b563774822b8a56b91ad6db2513435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd60e361fce7bcc9a536bc1c9a154836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afdb4cac9321803b54d972dd98eead37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7909f22c80a9af2375d7472073cf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e4d02107d236eb5e0dba5265aae1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5ba73d59a4a8dbceb52f5d97d00640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994c60157a0d39eabde4cd6168ef9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db060842e1d2c08a34be2749b4f9be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fcf2559e5252c6509e185bd899c5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a4005f6642835f4a4fab3215b837b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3cfd77e779618abf8a42cb1bfac6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e219094b4701bd49783fa5db47aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f7e53cdb5114034f7bc9beca51fb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c5a5594b3359d7b411ee23b7242648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd68746cac0fe476b3fb3371c8ede3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd9ad03055034882ca90993ab6556350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf4df42c6e031fe0e852b0f0cef24051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a0a9f16a2a9151e87450926a2ece552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5670e779699945d3fd7175fadd540553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9958903086ee8bad6dc3f46ae12bee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7087ae1bc7a965c61f53427ddfc3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91702234388bf1a51df7ddb94e463d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cf7efbd73984134d1e648abbf380357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a834205c0acb779297acfa20f3c18a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e560195349dd2f36163b527a7474ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ab57f44f0cb403451a81d8bc1f9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d4d6671c89feca53572cbaaf43bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db014f40aa07ce80df3f2879ddefa73b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9e966fcb43a623e1631774f42c4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe25bad31e0632b4e65b62c867552f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e1df7c7cef5ab7152d06d9abe568f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775360971578fde2fbdb0e4419ea63466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd207c01bbd81b85c9d8c7f5b9f3fdbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5514bd7a3ce59ceca7a22ab53b60868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7511c7116f2d9d5dd9922830e94835769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086e1196e8b78b52b716ecd66197d2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a787737e3a28a9f2b6becb50d3bf03971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5bfb4eb8582d5f608eeb640d43c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766d8eac08f2edc8fe4a91b27b5bb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b0de41d4c146c4eeb8115b897d3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f61633f629ba7698f06c403ab51f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990b15bd61eb54659800e04b0ae7b5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80017683877dcd1392ec8cee61554377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a5b85bef705e55c90ead024ea5c0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6961a99c4eddf22d7f73ce9aa1f6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e70967fd824af81d0f456066d8b65c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd9a9a4fb5f725ea59675ec85d86981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378438fb0383c4f3eb52f0febb77be4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae38dfa0b04cb1b825eaa615028bd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48721ff533a097d39bd6ecf971f1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132d29445c1deb3edc9a16651b220e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e912d6f4c14c5870a6a060cd8abcdff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddc68a62450517255fa18d37a96c6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2582c4f822c5a42b28b1f43e6c7dbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb69bebaa3be974bf40b4f7bc6f68c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6a4b911ab34d1f465b526132ff24890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda8c3a6ced9628463a108cf3b9eff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4def26f3a4c52db15232e02ca091aeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d46b39fa57f2ac00426056f23bf5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5203fe627233a98711d660e1fa611194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2fe3ea265f4b439a52c67b3140d7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468ea6c1adb004e119f07914963ff196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18802eb938b09cfdf6bcd3b72d28f8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3b38267701083c43d6facda57e1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f23ae68fd3f4a661c81d975ee6dc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c392040d11288036014c472311dd26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5e5c11d4a7f2b52785eacd3772e52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b63868795c98e436bcb24d98063280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235218664e01e571f35a8e7cf998a69d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d200e181317dc996d7f1d69345dc881104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77200855440e1d282ca2eb3c01932ccb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686bac21be613a0a6fb006813e701cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf628bf59f945fe15feed42c28cf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4cab1e4366457c958f4397539f06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94e9acc332b0c66156a9825c6e21e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f6a155abab0022862004bf1ab093110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9c10c7514f0d67bde81e48717b31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea0ab5b5297c4f252994bded882668112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95ad5d361fad8c8d93074cf2c7cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51474940bfc8c2a94a87842dd09bdf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c33b3cf7807869629ad2b44377395115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5cfd055152826c47436cae38423cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e232e66d35b264b3155db0d252af82d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad1029b1c249f514a339570353d71a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092121e78dbbfdce6ee94fbd180aad9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd9fd5a7590455a2635b1ca4ae325b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe72bc4bfdb37c8855e5256db5dc12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a71bbd04b4dfc8b3e6b53f0c2bd332122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1502c2e1be64b91afceaf752f92ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13bd49e3ccc10e03649c21113aeeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33002d6a076c27f232220dfffca4f22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a32a214e31a7facc5979c229923f33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dc4c55a8e59f7e750810e244be346127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aaa4c24325425a69607cce640796d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1293d0f12eefe3a42d1ff0aecc706129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fff0fe9c4579aed52d7d50069e6b21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043f76ef580baac93404b1b095ecd19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bc164bbb091db3e16df4ba6b451e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a9d4e1e23971ac692e5a73aa9d6b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40899724b05b1449f0bfebcfdafc82c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e65cf47b2563f8cc0327b0ab40a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706e23f45e6b0c6451cd2e2dca40b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf19d557425f8e37631823b4e3969137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cf033d7bc1d7ab4d03df0803fae10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a87c6f15374aba72e62693a876a139139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df7a3afb10698bfa8a22110850624140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910733de8dc0e8f2bcefbcd185f9284141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996c1597b4f483cfb5beb8481879172142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157a755fc5f2976886fa1fed2b3af9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404edaeef341b026fc12b4b02e54c2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba08c97a35baa5ef6f6cd299ed6743145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71caf22d7cd8552e05e0b888b13802146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d744b3aff28e247567b1eb71227046147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecd805d584cf4778654da98b7f095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c5407ccb24ca7af33fe468b08a4b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf4229fcfb60e795bf0a2f12813ec8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66247ee45daa22dae92dcea552cc4bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878b21f5ba63f50b61a204b556b68c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7cbd5452a6a5ff56e669fc99a0c78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6ea7cc1a8dc33af7ead7c28804778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f5882cbd9397706e94660fc47008155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131700f4e47b2da4bf925b60111905f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583599cb3f8886b256836c9260ad24f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070074824845cc49fbbeca902bcc891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8234e17d8242a826d1f4f9385aa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0585ec92b8aa52a49992df4b1dec904160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595dd78b2bb22774f66b792c8b6061f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc67cb6e767cf2a3d1da3c8d4e2282162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a19211c8283352a22244c3af721da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350932d6250822a1aa2c7e89bb889f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2120aadf44e09faa57e74e335c08c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8f7f49d3dad5b9cbd81067cf53e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd3afc3c99d88958da6ae2754f3998167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6271c88a4de696aa0201820a2f3849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3875b5cd3e569fbc90092021c31c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da2b871beb6a0600397a686d0e4b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad1b56952a8395b3441aff8a9f0601171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2f5dd4ca62630c8e08bf1c651c53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e74b61a9245c6b0d2dd7a1ce263e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f316e130b1dbfe4a3d209203a6f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee93fefddc6dac999094bfe820f1680175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ec69a90d7a8870d4bfe197a4d097176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425eecbe4b6ba6223c951a6838bbe07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62926b0e38077304e2b7852dd68db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70ee37b10810d3af724cbf86f88050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fae8583121752cc0b27b9fe9b8372180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344c409f4770c0e96927ed3da1cfca2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe370edacd6bf01d8e25f395b12be53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee870f5228beb27aa62cdcd4b79780a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49ae4a8bcfd44a13ac38cbf94a0a08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7abf1b5c2b11ed53d2a5d74e9385c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c35ee353a2dcf8eadb49b104938d70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2897b716bc39ce9ba8411e636734c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c2788dd49f0e175da31e18bae06b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dceb766c02aff53bac55e19a7f155189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2779b5ab2c48d6a276d9d44a84264190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e9cb2886a276ff4b4c81f1d5e703191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108004b43cb1eb27eb8bb574d97bba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1eecbcb91eb9594fa2cf8c245714193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f81fb4196259164348918521cbcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4405eac902645b42d3af2765f98cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564ecef872b502f97661da5eef0fec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a4539d9323256a41b7d1403ea7f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2348594febd833a2c00cbcd254369198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68093754f7ed9b00ae6f57421f96fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1529fb91710d48bef5aacc312d73845200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585d1d2e0dc0cafa599c9d0c7f0541201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a264632c444c7f544550b1ad525557202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16845fe1c19f367909ceb85c3032f4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc19dc1563a792704312b1f4ca83c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b641c80185a386a743dac85a8e62308205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fa6b782ab4950b066c17b9f52d5b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d5ee4a7e01a5c9a3088b75c8cdc60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878ba8ed01bde98e6544d9f30bbbeb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accade3d2388c8d4d98bd9b58ff7541209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db510cf9b921bdd2ffa3b4cc60792f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4346eb750dcd5e89ec696218bfcd989211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea79dd888d4117e8773b75535218bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced8b9fd156fb571b6a5f3a2f58887d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec98e7b9c110422238e0422512281b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1435092730dfda2dee29271e0848255215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde25b97a8441ea41af75c51748d168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933b73d25ce233312881ff999dc0943217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5a7e484e7ae7ad6de24fe2f072fba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc170a9094ac1a745d78cc61f3ddb23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb46b0893f73170dd0a19623ae50d39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb598c15006fb13cda2aba6876616e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dbf326e074e0777a3aad43295773a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f215b0d3c93be71e64632ddc5892b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa6b51f8332b4fa5b163192f32711a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d92cdcc30038a912e73f5dc1c2dac7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d315f3d2799e876395879e27e7ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fd8af5c796cc28b30f819b1490268227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc722ef78c12c6edf1507f5066dd58d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c202d6a4905f727ddcd65eaf57c07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef4fd4d964e65e44aca62ab026dd1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427aef11671db5fde928a67da8573e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321458dff68b41566e5edd3107d561d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0cecba17e84d45c04a9ede84b12df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a2f2a363513ea8b40d66284863007234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f5632718409b619efaef5f4d8b2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b9abbe002ab3d519945606da77286236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6654e989aba35b9d21c80bebb3666237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6644b16c9791309239fe677bfe6dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec85f04be794be008949733c041ea6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363abf08edce9de31b536d6e55164af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550aa0cded04a6fb8c68f3e6aad27b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682afebdad4d3f2c46f00b65d0a028242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd59681c9546aa3ada14d0a0f91d04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016dd21ae08665d17cb0ca0078010fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35da421c584fb15e4146a7ba6c2936245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233b801954e2b221378b823e4e55b43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205559679799ace7f74ccb146af3f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f012d9e2f7ba4d793e504ff01b8d21f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67139502b7ab495ce73e57f0e52a2c54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bbf0f51235122428e00ef743c60c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da0ca4f85cb0ce7ab54514474e6c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575300116309067eb0fe0be1f9000c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6415a226892bfdeedf770986a01704253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1eef5d4793de10f772b37c8bd6c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba3f3b34da08eba0301726e09bfad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebe9a11130c2fbab7e4598434e030b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a85cc0118134696685b9d244899e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5a4f13c746d833a9330f2295e2f13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f5d5a8912e13bd27540bb0a13d55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a630eb637b96ebf997908853f61e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7d9e11e574aafd60886ef216eed1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c3ee05d24d48702eacef20a244a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83218e347f166d8872ce86d6893d908263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d82d091e59e382b979c5937db1505264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47fabe58e025d5256b7165b91bea5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89c5f96e2662dc471cb2616995e83d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b7ee2857cea9743b89d1b9c30dd6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c11ab6bf8bf5488a8748e88ae702a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f34e31b314acde5db149ba633cc93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acddb57551a559089315177c86d2e5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3cb7246eaaf586bbefc6ffbd2c68b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9216cbd98c22e3deaf89dae17774e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a717409f9710418142d6051ca8674273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d43cade79236ab76d74968b8212f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c7907e32144e8dbbac987e59e8028275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a470fc187c37de67c6cc2ee6e0a58e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e85c31ffbfde01a065a7aed3696204277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871daedf2020c7d99d96a7086945c8f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a66d623c063a350806013f7c3e65d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973353604bed21d215b8b1c51ef533e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c48b09c90974b636af9f390147a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d02a492c19c0f03b2b7c5dd96e5071282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6acb1efdcbc7349876f6228cd15a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957619eabd5f8e8c8e2fad115be4c35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03720628d30f9c4fbf2d576e861e2aa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7c121aaa30603294227c626bad228286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5675a9176f525637f1ecded8eabba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c539ed6e53ed9f6cd379ac35416b27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe9b747c909ad3fe42da5f181c515c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ce7387ac28e6e4051121082b67cc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422854119283ce9a371738f7d05e4bcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e70e967120c78d7e7fd09b7a48ba5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6a33ae5f45580ce8c33796caeafe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c8cda8c13dab20e70f4a3bf028da7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66d9a980fef3df24b33129465b2ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89872314dc3f7f0f5a823f649ceeb76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d46b14080ff28c9b5a5a5959979056297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e86da8159a5b91dcf3bf318662aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307cdfa2bc50d903d4723a15824e63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06367f6204f6c8e754a81d89bfa4d119300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a095a7c8ed1406935e46d4e81b93420301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187a0065dd562bff71629fae0bdc86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87103b53cd83b4dee59375f20a7d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33127ee97e69150b78dcda473419c45f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473885fcf29c0077032d595127d0db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120bd4de50c4df4d4b81cd4d6520ef4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a60e72465b4eb6a420cb2c139e4b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da94a04364f82f6d6d1fa70e21cc03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db4f36552101d5278a7c37be44476309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51548906410712802c4669baed76a351310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b1d79a771097567ae9da05c46350311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab69df5608c86a8a825f54c6228a73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2737ca5b5ab92570397410cedcd665313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241707b29107f2adba216eafc35d710314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461f53a457d00f276dc6ed876d508a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd0e3843166cc27b79407be5dc711316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd387c2ecc8dbe85b169288f7af45f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb0ac8ecc9d524602b9a9684f2243318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36189aaea1f3928650680aeec27c4645319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac432a7e08d868783165c0468da7f30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d778ae63980d7a8ad3df13b88f0c36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305214a6b7448dc87c617f5584cfa9f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653e160b086f90c8cd12b3eb579fb0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b66e5640b5a08e37404f987abb72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74021e4195facd80d7977830672e93d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426785160ae2400749045461a4a7f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94318ef58ebfc26cf0b1a686e7b46bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424019c2b156c32dc7a4fc010c0723c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d045a468ea5354a75b18920ee5f771329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daae4f66bf83249c55af72b1374ddf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcaa31dc578174d7cba9715d4fc54e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ebf8e2b1ba2f0eddea2ae75337c32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcd33523244818f89d0ee8c85f9e7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ec6548234d799ea66216b9e627674334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494320f3b9a664ef3accccd397d68be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd2cf95ddc4bf3787e0cadef3bcf2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21290e625a59a9b9d5f0ab1c9b910337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b6f6cec887006077a4ee3aaeed1ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc4c3e27984378e7d21f5adc39475a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6d87e49be3da3f9a3e2cdd8103bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77443645c5f97ad6ee28414c9915a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844972e3cc74f7352ed6f06e7a25878342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d9b233c59e8db470ac878f3ac1dba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b8a74524763935fbcbc0c88d0db0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a79ee41c8b1c9effaaa083eae38d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5c177763a635400f3e61cd7c52f95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e4f6fca8351f5a16133b3f5fced2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cecf5ad00ead6c9789f9cc72fe727348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff8e9283d6fd2cb466246d9243057349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bef3d2b3404276de1c2d53b1090ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2488e3a30706defec6399e6d32d7f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4454531dac10f4eebcb50b1b558a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f3ff35932cb2e77c7ea22900bf05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74984f4c3176bb9daa1c160e59334354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2e68b9d382a3fa81570b4f4b86910355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54871d534bbfebecd06ee323a1f759356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6893d8504d65c46a4431a8c98581357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1015b310c050944a29ee667c45b6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1ead8176b92fdc915f7438940411e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f6cc52622d5bd8b101af333a24ac1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a502e4e5d02704054478bbdc11d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5136e0ba76313a617db7c3f0687934362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe82bd73f3fa7b15b121d147dfaf4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf4592f32065216c679352249acb61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff9fabfee61db8548226f9dd90d7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa31f25bbb8524a7c167fa61dc1d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5411981823c082519e6b6f7f756a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08487838c3355124771bc4b07a30a56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afcd7f64e030be2d8ad4a5fbdb467a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8ac72e91f69d726651c83c69abdb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ee93f8086769a137c05722722a0d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a542a1a73fc4f3e160bcb42b128e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e21ef3ebff80ab48d9ffd1873fb96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883c6c51235a76d9c22e8ebdb782e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac7f9793c6d0c5c68815ececb347a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432924a676a189a3b318c2c8130efc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86cf7a8a0ed89ba66c386e36980b73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3878fb2a31b17aa8b0f15e2c55a5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb680f89cc0658cd71028e9e866cb282379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03426bea58d28c772d1973cc8f5b3ee3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed49569acca9c7234fab03c72258f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623f7f7510f606c6d0cefa24a25919a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbe2638ab0b1d7e54e8c4761a12873383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4a8ee6746b126a3afc173929aeb86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3bdf079546932d7b6cf5ea990a46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52017035dc75a3fc80ee0599676515386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333248973884caffeee767ce8bebd29e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6531bd4ce9e6f07a8675bbc1e9110388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fcc2edf344d42fe6216b6b327bb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7962af38378bcfbce9c57805b4590390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6862b3e858cb4f0b11893f95ae093391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb80cfd700dd937bbc6e679015454392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb1b17d08d5f1b1792b36a7f3c25a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4581a7486956f17ba66bb410aa8ba4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2500fd9019db97bb220ec6ccec461395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead1b4ef3a889f8f27cc1eb9d254716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7941c936385b2c9b32cefb3bcab29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4028f39723f0f2ce0ef8d613d617ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01997f9a4e8e744998d94ea2f83186399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb9a0b150463896499a3b6919c7d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f399c48267a88a3e259b84924db9085401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff290899c10fcc8a596d41b7b76c01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ce0ec1dd9bf2bd0b6d014958e645a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53879006f06b39ae0f9bf8f515d7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cda847bce2ee16076d13489cb160bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bffb92026a9fca2faa20c2ab1e635406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56034a014e209c131239f305a4f7872407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e3ce1405fe2d4c11e7727887f144408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f5ce2c5bda495646d3e1462547d7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd133fba9bc964d0c2cdce0307c60a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdcbe5d1ea1af6aad31f0e99928a3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa26f5ff000ebf962e5bec9491dccb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4756991bcb8e4a72777a36fe612512c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e990a96e2ff167c07a93e66c49de1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c75f18dcc98135d2492e587dc88b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2e5c6f81a8d682f126dc97a22f853416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300900a7194ca9def00d3f2c131ba27d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3cd51421c46e51a6d810c580cd836418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fc681b1b7d51d0c86bf945e7d64a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c06d76314b9ca01b57dd743a91805420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f24c07878c365b38b90a2801e4fa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12cf9c2b9b1d3a3ef7ae89743ae7e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9731658bc235e0bbd2d31b93ee45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1209cbcee25edf477e258b2d2d984424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e92ba55facf32e17bd2c70b18993425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426225e6bee33aebcd34b465574c52c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe32369442707474b317c1e8ff4753427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f267dc85f551b12405a409d6cb2bea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1be9a096ed3b4f352298aecdd11c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88604be53c696816f6c3326d552c85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f86a7a61c8ca54fcbbafe8806ad8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66172b8aebdf94a097517da830a0675432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0aad5b3bfc0b359c457ba04e4c880433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc971369dd645ff76533d810a46a0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e47ad450630a07af8b12c7fc136a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05024704c47f511ccb1bb9e2e1ba1a8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ccad62bfb0ad26e9433e38720080d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1040f9e1b93937a6a600553d06aa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817d2ee5ca26f8968621fc5368416a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628d4c0784d2ef2b55d23a0d06521d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3502dbadea0e7fe1b7a0563b11a4dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e902b54ed7c98e1cf1d7d8c35ee554442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87549a60e448133a7ada1ef83c842b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd3dd43332c6e2485a5a5123369e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a32273eeb742b969b8bb339565e2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c1aac4c162e26cb1b5734aea3ff65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237342ee66ed84a86a65d5813b780dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0e413ce9f80512e42c94499887c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a96595f06aeddc630333562a1f5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dfad3ccf9a73dc438fee07e051a24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994a8cbae9884004a88b407995c319d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12208262907a5514245da63331a4331452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ba3c2d9531bf4f219151c73497ce1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ab198068d0721d15aeb7c84915f58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978edaf52eceb1d08fb5ca94d66b51c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899daf4139afc24ab33f920fef8a4ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896af2a0cf41ca9e4715263ca5aa84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3362b1d70f3e029d62a35e189377c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7acebed28e999272edc3fd4fc55c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a34c2c0b83d6272329f390b906980460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577124600ca8dd262fe25237138aa448461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb35a87304fa4f83919c4894810a4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47415c8c0f1778cfabf4dd94cd43686a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4662626d0a912fdcc9fe59c8a9007464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85ba1d5ec75abac19617495dae28ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dce40b2d6019235446a983a04c90e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3edcf70143a7dbd8a7719770b508467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da211adeea5e485f1be7fc0a57f720468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f88f72ec94d2df615e42d834567f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff1e98360c86e5190b9c4a4d2a5d5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89958a6802dbc56f14dd4922242a8b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b25865b77ada858f92f90ff2e19b6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513db5b3f28340be3a4781532dd9dd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60945971ebfe13d7192a8858b45a996474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fb5030de990e99ef794c55b04baa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a1f5f0e03ce7cca90eee8818ff73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68102bc5876ceda7cb345bdfb2c1cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187cf411661404e7c2764d393ac3d6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef368819c6e09f28d07268ef4aa9a7cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fa40549d2569d868dc996851521f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a50a0cf9fedfc6e9523d36af8c12f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac26783d227891c117587b308f049e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a83537befc72dc98f041b5e488e02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f40e79789caf119860bbbf8f90770484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e258c717cbdd533fafe93565770f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d43d1b29960ceaced348c27d6b5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7cf75d8ac623db9e6d5faa1bb107487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d66a0ede82fca809e2ddacb399413488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645c0e2b721b597efa641de3a653b85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749ee0fc5cb88ec67747e6f50b99d20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6ad1b508892361b28c5632f49639491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14df8ace68bf93b25d1493e228c09f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc0698d9be8f114d5e005d5b20cb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1cbe68aea60f767dce0c9f4e565cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfba8e48b761b46e2a2b324ada063e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae71ca156e736f2d2bd784d64f58e72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34e9edf0edf138818e5812cc10292c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657677c6f6e7525d49be749585fddee1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edbd4d95e19d3bd781a3c56df93775499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb3ad1cdc96ac14bd2d499038c850b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a08773f8c816a3f2f363df00c7542501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981715e94077e9953af23ae1902e462502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c79006a3e3c5f6d868d0ffd0fa6045503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b37e58f912edbabc838d3e0d36882504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71c403f2cda34a4115596a780884a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae58fb9a1690d01954aec0b5c7ebe1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7ae6f970a4b7fa9b2fcf2beb55a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221afedc19b22342df4f09f52295b1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4be9f6dac57d15327a5fc530bebf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477834e55c021cc478efcd4e981f51d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3caa22134ea0290a84a36792910f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98888b1ce26ccb6c16196a4d1ad8e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f268ec9178486976b24887789d3c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849032b138ac6a58806ea9eaafb7616514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f5c1a243c1976d7ec6a38bf3b6df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acfdda0b1640cd497421a920c3f8df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088f28d050dc1d2384c633149341127517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db27bfbc843b58416cb6015c876365518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0466162c266aee4b5593d1945ddc6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7390c03a57b0ff4fca3be6d32adc10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ccc12b506e14da098aa2a8d21fe64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157319da25a976d87109dfd53b97e1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62bb9f2f553672b69508b490bcc2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bdcb5593325ef9f0c044f1c0be744524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b1cb117f688502174369737a03346525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804130d3fec9aae8711824c9746f3e5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e07f2fe84f9ab990dd5264fc21c4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454377adb823bebe00ab1a078738f28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277baa35a47d8c0923464e30495a8e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0696d386d8e17f34ad6d57d2b52f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5438785e29e36c574aee2b2de09ae4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9556b3fde13fa3108c7099e88c9181532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f978793cfb6316adfc0b4ad7fd082533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd81fce32cc347f3c7145b71386f93d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d28ffdc76588b59c2693979ee35c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dd8c33ade154b8550e71fdcc3d7ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40a6384b0f3177916e58fc78160769537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e985ee0ee5871d846b68ccbde57727538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84377bf2de3007f653cc55cd8612e0be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5896aa9e3c8825abb29bd6e223ad68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d099e8c3a0e3d54400e6b1c24530d92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8dc34c892dddd9e6c8f2421612a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707412153fcc2867ab1c520abdcd465a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096d0bce98db8f33f024d76b02bbd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f94c40a43b098c020529873486eab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3c36f02492eb340a0a50886c946a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222f275ff0408dbdcda071e46a77cfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3c44125ec69de52eccc90eff9e9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788aad9898f9f20d4021bc270a9e83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb8bae784c1d50fff847b2a6ce855550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca01e38962ad6b73bede4f7798e3d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d92b435a365a47f6c1b268aabb40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d550a6ed27c8f0f6dc866a1fc9dd55e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29930cde72e2be280e4a57d425adc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bd0bf1c2782f4899737e9a94d7fc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998670a57857964b142c10a941be9414556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc7ab01eebe447610e99b40c277097557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0bae3870142729e0a78dfc524d847558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352549c1584cc25c348d559742aedc39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291911d0affb71914b7b55983eac43f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944193cf62700d15698a40fc1820828c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e952a2bdabd339aaf2aa4099e0c62f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cd8a6d6e578f0ab2dfda15daf52f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22748363ef2b58d1cb7036848a61e5ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4279845d0e73d2aae6697cb668e1bf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb380a6f42ef8908d3f1b9cefe453b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c5bab079775a7e00b9ecd9ce12dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d2d6b5827bf10fcf6b6127eed25cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d19833af5eba01242c497096fc8ccd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975554181348c1db7d2a14ee78a853fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3e4f9c6115aea77a30930adc117af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c6651111f37ab4d624c0000cfad2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172834f34c917b1f47f8842561066f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a20919ffec762c0975471bc06dc39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0c211642fc5e993ff34eb293d87d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e676c78093c3710ad4887b834249576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1c33adc3a97d2ce5a9a5f1ed0523577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2fb4ba7941a090ee09f138c48ff8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aacc9371c705e91ab27299cd807b44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7161119eabbe50bf77686576182d45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d6cfbaafdbd63357e91e7592a3a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7ad62a4e550d40f01f660091eace9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a71b47c32328047241d72a14e2b49f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692e1bcbb72e7d7aef8332af8549136584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b2c180e1fbf104aab352021d48230585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2be2a83ecf6039e6a2cf6aace12dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb9c2bc55d48e73d4f9eb10ec12e93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920092c1d299767772fd3cb017d15feb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342514fc77d1f987d19918f704edc44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207546e8c84e7b1e959779fcaf069f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1681de93ce2b13bfdb1c3d3c563d3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e3ce4f1cba6448ee0ebc8c3abc7e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c22fff0bbd2d5fa66081fb9d6f89c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c45ee0a5cddbb85a8de536683f7232594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c9ba9195c3c425dad382a55ba746595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb26e8521cbc7a4c6d164ef6a9cae07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da270ea948a77c73ccb4cb906282470597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20aa33242e62e6e4574d709bd899c2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6b0b2e84c04955611353d604764d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520469357ad7a1acf5a9bd1d8b036203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818597c350280756ade4ba4adee8ade601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e3313fa8817aa0f556edd52e4fc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e28342b50980ebef82b79abb0a0cce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f082f46e5dd41d4b5f397613b8dc0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c97581e9fd1673785d2ad8f245f6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f39c67ff434083ad5aa36478feba8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a296e371cecc0f2f8c569978da1b8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707b6e782ca09c383f1b7ba96e7d8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca93dcc2ffc48b1aa38fb0996cda852609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e139c5bbb73a3d43e2d847126707610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586efdaeb8b8b043d23182ee2b4981611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235c039852c654f86e00c1a3e2dd93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aad6e7f520d8bba0995a1758c793a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eb6bfc72cb1734d8f7aeed0530149614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70cf793c84212bb2914c57fadf502a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eabf4d0ade9929a3f450f22a8b0df8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ea38f2c75ef644e74153462882ba2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee2415aa56fcec68564e3f9ca4e47d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ef5dcac3580c43bc775cb2df06ea7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7167a1cc9ee6d4316a9c377fcc353620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f35c0147b63dd62501987a69f3914621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad627a8b3e5b857af8ff21cae4048622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574063a6b8a21ee91cccebc0b99d1588623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f941aabd6a9c83f191c389b78c688be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a7a11b2c9cdc379f5c0102aa64ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fceea414e545f617f60ade4fd8578626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196ec8e9c0e45ec3f986d571a3c2f4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5c5e8e68149f8d3a96285bad42e29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500550bb1683dad7289b786d48b28453629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c5f73de2c9a28507daf5dbedbd10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07689ece73b4f0ac0c7ea0b63942ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc8c05cd5714b25ee4ccb486ad2ba7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f69f2fec58a43c88aebea141a4ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4c693101581c81cec8e9384f2de80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7f7a724195461efe89a748abb85ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e2d56e29c1c001056aa82e5a7c2a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264fec677f6882de4585787f9822667637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b334818d4d33a9f88dffec3964ee86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d17e3191296c3236d6bcac83b1698639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44cc1d20e22d41de59cea3048b949c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d22757d3a1e737fdbbba024fce0815641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5026e101119be10298b51ee5d4c28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f2c43a973569ed6bd3a556e91f22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89bdc6ea0b7ba3198bc05145c46409644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68cb64b8c82d55ce69b668d1bc11a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d482c74a47546eb59ae1cef508ccde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7158f40c2fcd01c336139ee8938344647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c06bc4ebea68101bbdbff3a8b7f46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca979133cab2a47c6fad61b9818a0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b8535015f63a55cf0ff7b3f3548e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4366e40dd44fb8af7744ca970f9c040651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b410cf3e0c9f603e564023baac89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a050393500cd7dc30f2818cb3d5d6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee722fd2411e7f9b7d79e02730995b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a571f21c8724a1f8fdc3623b6ead655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d93a2d8b07eb7a587b7d35b4c60183656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993df1b67b8dbcf33a1d3951d0d391f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10da8a9ac36dde4f990bb72d36d904658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b287553cf038ee11e47c398aaf369659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bd47755b8f1b853f80476e8a066ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9833d2b571d47b22d398e528348fb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5e4194f7165bf033bada196d8aa6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d3b5bc3200f5a7810a42620d3ea8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c4b420d659f4d200eb4d52d367d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73458d1c6e7c841481e547cca4155c80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314818d1e2186e6f61453fac932ce72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141414b6ad3725b3d61bae732e6981e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a418efb1f43a8ed56f37b2ae7b1257c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f0d9fd4aa0c0f5544dc05e3ffc957669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de0184f14ee6804219cb681e4c083670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b40cf3f01d5e7394d417223fd127c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194672f95839884d10480414383d7cfc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055bf974e4c951f653d42bbfd5fe33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d05c83e0be3afe814cd406a6c347674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9f48ce0f9cb585c4dd39203b80ff0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb6e1bd7a1e11d568f8054f1334b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae571c9813a911e8beb3e8b271036677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992be58990fdc1e477ab82b14eb2898678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dead656690b0dadac9b9c1c6b5234d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafdd45a68ebe7e50baeff582f963fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836340997b7c7fb82854b38c54460936681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa086a9e90b7aeeff3ba4307b1ed54a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe981470da91131244916c567c58ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744b3e4a654bc2d38415b4e0e98fad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c42882cf41fd662fceab9e0b8db8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08277a191154832b3fb12794f00f7e7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82286f8461bacafa5df26515280aefae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fb16630254e6d69a1cc4933bc7c0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ff76802f350a650bc9fa561d5ce3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06097128276bb24bc0ddd5fa2c00c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cdc7dc19657d0f91ce163cef19698691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003b772d26cca6fbac4ea0ce8a53cd5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543a939ee64614f923c09520c3f81c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ed49372d2ca85e9db8d04133004f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e024557ea288275de9f4dace0049f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209b7afd670e5048eb5f4cd6a718aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207fdd883eea70952858ea03d409c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df078bf713f594a7cb33c53cd0b390a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e9411181b30230337b3be36675389699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d705d2c2f3c558c71e0f609e9c9f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbdcbe316102a2cb08b619b38244bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392ac8c77a7d9e37c8df677a19b688702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962b19bf0e0893fd5dab470eb10b6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1156457523e3b21aa708bbe5980b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508125be227dcdbf00941b2af2352ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c90690d051fc409386573aecd705b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb2dbda4c481e29fb40af9944d6bb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8403ee7bc5b5dca5a552c17bf6895e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c54b60484aae3f8c5ba172cc7d4e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0f76dd084ebfcf5578896796ea00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9d7c5d348cff913e9e5e0a236fb99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a122df156a3db68470758d9bcad8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09c6e35352c0cb304b36661bf4a00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca693bcc4803ed5c1ff814b83bb2f18a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668b02071ca1fd6eaa34847a0bebd05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114219ad4df7342254fe054d2c69e6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c94a516ca950155899538477a0cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bfe68e8ec5c25a147cf4f8375a433718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80313154978e63402773930b32376719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7926476962a8ec4ee37c9c024e29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cafc2e1a5a90600e25102a40560575721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54342dbb899b0ad2d5c6d96255d2f81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd8c61207bd80a6670667e43e953c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb71d5c6b76099704b68999656b79f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b33647a648ca8153622be9339e6b3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e59cb2654606c3ddefe6f0b6f2ca53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15894b2783c82228b877ad3387547baa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027cb91895b85b16787bdc19b06a5b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc123d285286ecf04dc27b93329fc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338128b5f2e2677b3cf246185af0015730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35818e33b3408cad556753b18a1f7fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2bf2eac9723a7ccdb626a6237b5c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb0f8c071da133cce88b37fcebd0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892cac386437438dfc74f848eb1f8ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a4e5094caf6bbfb36e27f86a68297735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9884c342f5b3166b0602d51993d38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c35bf37be2cf641fa5a82cfd23474737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba01661198936eeea9e3dd6f75fe525738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67618ce77d1617244fb6fd3411ef2d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc6311cfc88b09459b5ebb8dca78d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba85134d5dba15dbf44f9d65d5a3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7c0ee257efa8a19f6e15a0a7ccba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d4143fef748a4cbcf6bd3932f4120743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bad7218ecb4d668300238673378f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f2370de95a15903a6d339ea8746fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a36634ba409b4d26caa372046cc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc346ae2bf46f3d36ef8568a308ccea6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5836a86acc6cbf12d13e8052244745748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7b9750952e632ae532343b82d6088749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dca8ef1e0a54b57eef9a31246f0ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fac02a6d1c8ec8c880ff2374ae910751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839393884e9d6cad60b37394f94c227752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d4e74b48213c26092d56d5da912b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c938b27757427e4ec0d5cae0275b25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1409ac84d5bd3b47e6fe068b5069ece755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce0af0db3f2ea2bd47a6c9565b2a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec2a6711490612015071ca8411f4e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e14259c643cd37b12b5a242c53d8c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caa0ac5a4aedb76af1a90d54a9de68759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e21fa1d386d511ff36aee814c5b095760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082f56818eec0bc217811bee8965cdb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f890f8b250b32ecebd887a2e43b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fc44de7dc13ef5d5b20fa5d3b92a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6727a0759960237831257735a2f11764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503455d3d3a7ee2870c16256f256bdeb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784a18241dd115e52866c01cf8de2e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4b704200257b18984a1b3c89569f4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105b7ab2b51b05f2ee7f2713988a606768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ccd2b50de8a8b155feb21eff27f81769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca0ffff8a929a532b76a33422d5544770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f579585dfad0be1c2b1c0d17f71a35771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c0893b92ecf2facf0a161bf51670f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d8517379b8bc0b6733dec7ac6c8c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a26b55294c8bbe3f9cba1e979188774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe1c3ac0693289a5f58c0d0ecca2d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d044bf78d17fd4609e287dd99f7d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01010f6685c6f7e76ba3fa589fe2757b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d71467236edb7795a7d6cb91578b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d532457a65c04f0c8703092d5d870b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887463e393f1bb234eed0110291c0b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d8773b0d7a79bca5c4fb87c15733a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067f9813a562f4c93b1fd27280d3b9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cd2a5e2d306ee066cd0ef42889458783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd4576ba6252ac306b0039827b178784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80ad901545e01f9c6fdda2e594bb7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513ff646a0debf8221b111529605dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab630b0061527ed536c6c4505fec2f94787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb602903df06744a2d7629de977da0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7784a14169604f4970131098d3d45a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46fc4ddcf06ffbefc5f92c9d57df55790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b09c595a2b0a9736b9e4b0336d17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876941d124cd2d0f6c4afcd8c93a7594792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258767ae3a1c5b1bb601086232b7d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a2d2afaf8166a9fc7d46e52379f0d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984bf8054183105584402da871bd558795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f95125fed5044fac2973611195ace796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d1955111b19232a8985e07805272797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035997a1a915d7c0ca138374f1c1f60798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a01482c15bc0a0fcbf68c304614217799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2948ff0871c16a7354ba8fb80f6e1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bed3c1244bb84eecbf8ea70366294f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b54d6999a7905d5f1551640225813f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fc8910838f62fbdc46c3bda7f4c8d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ae000cf40536305328da73e3b2d23804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8828d7fc8a933f19514641bd178da805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b482401337a8c99b15d935bcb911a0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed20e189372bf4473c6cd0bec37642807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4f29aa4f98c94ddf3fe7e70555869808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482f233359257206d18f0b0658a720809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8add6dd15107b98affbc31b8070bf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1fbcad0c396ba5169522e6c689e0e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f00886f3012252f34c22dec85daadb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07dca6216ef46c18c1981b42fde80813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4474ac2ed0f42f1f600b463996827b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e52f1074369e90e3bedfa6f3fb87815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013940c78a1f319d6909373428df3f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b7e8cbe1d6a30899e3f9486b21c6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ea9ac8608240e958432184939adf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afbe3b25b8ce3d9b1dbfc3d0eee354819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b672b8dc89b0c5dde4e879c09d6db47820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea3fd84353f785212ee78ce6661131821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b9f6178cc9b36c858dfff23d511f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e858e48f6ed48a1cee5006a9f0be6e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8839dfaec394ee53f93e99f3651641e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c22edc39b208c6bb93b0d1977a9ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce1c82445d8d07a8c6f63ec4b27535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc471648264f897dc47c4e5277056f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f134601c5e957cc1c3d6eeb37ddf5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f43ae1d33816ae303fd2f08d80caac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee448c35ff9f9428a823ced2c2b5b259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde7a442b082d4eefd4ca0ae8559b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f8cd6781d383e6f37fa9c3e2584211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6ab0bdcdedd53ac5aaeed1ea6a6c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8cf3ca89ab7ddd821ff3dc2b09f5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a61f2e2f077fac588bc2d9542d61814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cce57106e2c8c517eb9f4c25e6a4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a3c9843e5dfd1f2e5a05ffe93727216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6c8192a526178a0d91f424c1135a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a694b562fc75b6cc0bd582969171c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a5e17fc0ff7189a0bcd46351ecadc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7b7a85c432d54b9c7d20636af011620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb929a79759dacecc3ee9eb5c07baff321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f239d34545cc234a185d1984c7ac3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c717ed69406b3e82f28e703216dadb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa91af6ff3987adc2251cfcf3228af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56593253bc4612496df7ce425f3b04b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228cc8e6782899a214b49191a1890b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c9f5031b2a519aad638418d3a86627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73794ec81e1a9431f1d59f0c6366fab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958d04aa4d693f9d573aac499a032d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ba9ed54938b054d09ad41dbc0185730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac7599e86a986de2c6e8cd90fca06031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad39d89560b602dc91abb41c04b24632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751bcaa955c625b44720cbc877a81d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7b9d37976c9fb3e10c17b592997d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f9de5a636e5b71ace50aef42400135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2fb1611dd813e98790cf575ad90a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c5ff037333da4083b58e784288d5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c57a802b91623b86da04cfb7df12f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dd122d6eb8ebf40a533bd000ece6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800f063c3a7bf86a841938f6142987340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27948dca458e741b93131327944c109041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6206918e8e3d5491402a3541fc8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa38ea34033037681e22463b4709543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd732414ffc397d5a4b4fb2b7327344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ac890eac0e8c251723cb76cac704a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df8e154f2412f84919dfc56fa210346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd249741a80db68dfd2d45709c0f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a17fbd0398b17b2e1077c48cf70c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d38687c64eaa1dd043b300dcf37149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d149ef816bf923566087529b2cf3ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6ac354358b7521104000b73942c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357f1116378ba84e424a5041dc75e5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e30e3246a1d2979b66a21c3a4db753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a510e92b2c56f16b1b8f3eb9426d1e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60875b4976709f45fe7dd1c45da31f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bca3baf01f477ad17ad0285b1218f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081c140a8b89f1c088cc55221431c9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102a9e984cea50558a7ae02f0046e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78274bb57902d170cc44320d7d939e3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761516ba2b87565e37a0e7b888bdc73360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88df7639f68022041f183f76cfaa48961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739725000fce2a8445b45fc65bbaf69862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9859772cd2a1db74eba0dc362adaa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c330acb99bfec3b4e8a3347c18efd1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822379cccc19f89ab60307107c97030565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbf3ea496ae5ace3a334ea7365509566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b894c0b4138aece2dcedf4c0f1fdd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbdb047e0fbd78bd716904c134a3a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba778805fd55e8df64b9a6222183bb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dbd503a3f3a701f8feaa8ecdcac9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19993763c8d790a5408cd0a8b21e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a38a675d3057860a3b66c32a1c63272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ac58736ca2f4d682fbd88f07e4bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eaa5ad85d5f488e5c1700a15b828174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b48b168be696f95d2b10f7bb62f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9427da4ed276783dd26ec6a3fc8883a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429996a225b6d45880d3c968d68440b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52121c339f9dbf2f3a13b036f98a8fea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b10571b28dd9dfb3acfe87dcca11b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae32e090b71c0c292375576da00aba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4a3efa0857a123e20281f6b811d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e89aba3785859350831180a6691b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74635e27a98f63556e7aa506fb842083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792020b9abec697ce12f54096fbd97384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac80ef55ef240f57a8a3902f6196b8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd6b34a887a1d1f4d868883f357da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadf597751dcfeed3e593b1b34df05987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8080c6f6b239af50384ed137db7b5b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7c7af16bce4186e8b43cb9f5f36e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d420bf0535bc8e764b68fe041d2a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8fcbc133680098da1f478a4feb33291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d595d158c32884436cd52b62dec9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77e88c5b916c7c8b3eddae14a837c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212616ac5c98e58ab1573700307b4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f034852b0ef37a08cbbb76537f22495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283054b4d19ce074cbd48cba62f55ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9d352ee6731a9b342c5113370350497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c1d1eb256dc0c5990a6ab94f9c4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b51b5a2bbb92a7421fcb607e871d8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222abe21278148a09d662f1f0b82c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b94e79e089f20d2a8121c5c2da6966101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be6c6fc2d32892c61717d2e4c18831102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cea4483d32d350a32b64925fcb9b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc320c25010b3adfa48873c2169c4ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28e7f2359a871533166dc0c15cbf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff9bd0c90f793a5b8ab5e94dc4fd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50fa1d399949cd08e24bd4b3ab9a23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453b93d2d1f5b5276deb817f0784607108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb9126ef6227925b312339b07c6a36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c3a988fae7318c8edf5d5847b552110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082445886544488e5464f7138ccbff8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2d7d5d571a04f457cd7b8db64ce6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8091e29c47887f5426bebcf7bfffac7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061df88c91de4910c87907513212582114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c809fd2a061fbb4cd405e986a230ba8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd76f4669d85d93463435814beecd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4688827c89acde984075b69dc8167117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb060f72114d13fd43dbad6b363802118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b453bd3be3908aeb1edeb9bb851464c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fb66b1951ac7b59143e25bc669e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c674c49c2960c18da2114de53c327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f28c9372324ece77dbdac54127a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb73e215af5ca1c8b0ad6b3c4eb5494123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6faf85b765457fbe9b9cdd45babfa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3615c5716f4a2a92e8bf264eb0169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060e3512d601616f17a867afc7b8be9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b6f5fc42f3632d8892807ec675186127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc0eb25bdcc886833f03a955dc303128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d661800f4fe20b2187b6cc15d1ed9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a1c687e320f9b80f71cae07c039b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf049183c09c58e198547e823bad30f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f54e456d75532436a3590e65ce51c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76684cb4b27ea6016a3c3e3d44e3a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33b7ce421f8f8b0b537555fc084dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a77e41627a4737aed20d38860ea7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5b1ee34c5c71da5465e73bd4e7c48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0669c679f2a0af423fceebc6094f05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad07d9f330502004c98d59897946016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb163cfc99885d5de13b607432c97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef04dde9c7ed69bb374ec0a915718a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccb78295b97398232b1e5bf42d3578141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5456a55303f4519fc06dfd3a3c9c04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb428315cc69a8f73fec436effbd2b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522dfc6bf29cf132918dc33bc9a1a46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b296097a0c97c2d331525cfdb4520145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28c61af9ef5ec4cf74bb61251ab43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c732146532493075e278ea81d021968147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664dee8fc9a95db7d68c4bf40443b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78acb63b04b09f89f54ec8f3f66631149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ad630bc1dd0cc734a012b4ab65031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843c507610fad89e13577c75d6ffa2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20972b2ce62160b77b822e0d22bf163152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37af7e91c2452e017b18aa54c7fefa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20cae1f0338c697fef8f89b8f99b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d70cfd861fd2ef23b6c17ca421148e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27aa3dd7aa4d59385279c24ea48bf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbe4966743475e990818fedc6067a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048b2c90a94b31f016a49011a54da3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157da27f129a84f26b980a3760db43e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eb25bd981c568e9c3101f1226dd0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7848d1a884b8ec796a50d3b93d520a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d702f537c5ad903ae038ecf87c82a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a80f52249eb2455ab48e184f683a7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c10af9ea2a35db5235105f49f27c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a29a9eaf9eef34a496ea18e2d976e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94752a906957c2e6f28539145bc4b4b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d5efeba5a71d3e77decd5e6935268167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c65257537ef388ed742a48ac70932168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa251d735d8daedbd0c4958ab58f0a75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189bfa23b58677e4aacc613ea859c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086434a64ccf09086ae8a59d8ee2f95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be10661f526e1a8c3e3efeb12182089172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9ee565b53140daa9605582501345f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9892be2a071869fc498b6c5c3c56e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970f6bbaa496afdb36a0d504862075175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca373f4c45def11c663327dd7a9e8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978748c3dfc05e6ed60d94e6fc47d97a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce117b1ba214732d5fdc0df029c3068178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dda525ed2334e72a7bc8999738ede179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406419dcc915735556e79b167a52431180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486685befbf477ee77b4202e3d2b226181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521ff620bd03c84b689fd1ecd18a53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070cdb915b642d7098d3a43b183a8a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692890a671d406a1d6a0590d335393f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0018e050e1085c46b06e8c259c8558185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afacc1402edbca3469697189b17556186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c50e5c164856197756b2938cc0cb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c87bb612075a70ed72277307f59f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0566f8240f2f4ba07f0d3b48cb55633189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064e81e8906f41d7c1191283ddbe9d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c52dedf24eb4d4cc969d5439f7f07e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583e5b4e39321eac823bd1bfa3d1a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7866d682ffbe2b271e97c16657443f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae205fe8816ab794bf5db59eb4d27eaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf14af84b71463912a9524153f9fd3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bda609206912a94cf31ca443d7785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed23a1cc888f0a1e89b26198350ecd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce885d2ffe6b9c09e4709d72d6ba8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c12b7c2ff533be0405b4cb7324e31d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719285db447daa85a221391daa94a8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fac9d8d8eabb80bb836e48634f8b8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef55c434684cfa67886e67a3ef96cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709fe66de2b4600877feb19934ad7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2db524ce80204df2cdbb4a1194c51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e95a9bf558209d1014a79bbb989cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ec37230980329c9240cd0ba903faf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082caf4a34330c4878144f8ecb713b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d38d55377ed68e4f886da0cc68ceba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e54bb3a09e3291af883ae4488f55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644baaab350efdd909b6b3e3977b699210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa25b1f829e5c10ef9ad19a2be7faf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b5110c5eaa72ba6cf609773556f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe97cf4a3e4488c3a2e1343fbb78740213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dc9ad1e28444b6913f74d4501e18f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03dca1a07c30c72bfdf85acd58a2c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80e04da8db8eef58dc6975730d4b77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4fcb01d20f3b58fdb9e5e000ade21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d256c77e060610e876006d96064634218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7fee91362e8d0e3f30e94049e05ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aa08fb34d72861c16c27c7bc2d0d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776341742d8bb8aca8894d6b1583060221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03454c733108074886d40c76f4f8bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2c367eb77099c9ff41f6e6befa619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144567ecbc551b8cf4fefeb4721e34bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f61a08bfb3971d796870fa11caeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c7575c1e61096f79646779f9118ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f09dccb40f41b86205ef2d71f548227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef172133ddcc18d8301cbbec34aa6fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c639145dcaf3e93dff930d8db60cbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49464ed4fbaa7ae12502eb9620ac4e0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19828e09642c84ad57f295aff3b2f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e174e4b91e62b7927215fd895a16f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48dd8648a30895342944e02ab56dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7907a9b853c6c9234e70d312e216d9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f1623938dfea486bc0fee52506175235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef08ab134e0d62079fde026fcf6ffe4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b0ac3617c79069f132a667837b64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f55d0c31d40215f75e4634be9a65e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119e2172fc3e69537928745d6e02591239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ff7fe05b5630d70999d77911c73a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5118c17a95af4e3d154dafd795336e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e08962bb1b52d1a1d431135d0dde0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc67e61d546a15465b0434800dc0870243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582ee20e3153e60115fd1b0f5ad1a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c9b53d791605654c55dc183d79142245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8251d9dbb816fb72de4b146a7ae4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c360dc208566a8418b01ab0ba2f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dca1b4c3f7b73a445c09fcbaaac96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638fc64ba14f68c5650d1493565701f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a5c81a22dae65284e4581d84577c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73832f169db025b6b6105c8c005f8594251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf19f5a107a89c270a93969d76c7e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9af1c3d7d1b0216f99cb1c06ef369d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662a2655a106c47007fc9756f58ca76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb83dd7a6cb5976ff9dc44031ad82c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedbe49c1c339fbc5963a0bb90c44e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b72756bdc2deb0b7a15b177bd3d1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad006d8905474f9f965d94f3cdaff6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a32a7a9aef13935576ce71536a807e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd4f36eff8a46c882776a87f115f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182855a85b2b9c408d072ab6c538822c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fab1c7ee7955d9eb84f478aef8c45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c9d7c203723c9a0f6b94096e386b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b749ad19bc7e4e7d056a6a332607a1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf49bd6696cc9a0afb8844fa31d186f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6aa6b38a215bb3cf3e7cac9970aa2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ce981150b833ce923fef4a64d451267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175b123259a0ef53a621f47ffad52f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d6e46d01d378292237926c9ef43c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7cf52daa9700938b47e80d8f11a0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d5127462188231c4dbb1e833b71ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c90b3e9295fe18d02e61921544fe2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26750e0c3105c57c270644dd38978340273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631dd6207d7ca57e50a32e09b20817274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57c62e15a59cd660e40daca1b499ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c238d8d5a6e78915f7455adf5f0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fbf640a58772bb7338b04470f891d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23fa2df0dc5c5091480e40ec56728278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2ddc1b8192a07a211f4547be3762279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf08fd2a6de8a4f7aa64a9f4aee9300280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3d55b0c06a3835acd7d99b63ec15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d95ec9b86077eb8b1f469efc164a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ff029b5726ae2ff524acb019ef3e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a98ff9e586b5d58d0c702e687ede8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0e1164a49f009511e92273e89df99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bade66da5ea64b9ebac6d256fb94a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382404ebb0d3361bb888e97e2059f296287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702d17343676eaa593948adbfb57cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415485605cb7a1b2b8ff37ba0c29fd24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273fbfd35e6b71d1a2668fb267e0b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aae39d2648f927cdfe57dabab20d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bed29c261592dff3ff87394b9c20d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33527ec52aea5fb59165931339876461293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b478759c6fca587762edfec4733d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c03b698fb742672d10ae1244f9fe1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea925b0f4551fa69742cbeefc494f9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d366127c72d0bb9975d2f9aaf995b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c52fd6e346d1255a0825b812dd0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae895206dba868f52f8720378932e5e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba325fb6b41ee193382357a574ae0fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234cfcf76f80d5473b052a6b9a4c16a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2903d9877d3e52264b0af21df2e982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4a0c1a9e89c0beff303ed190fac81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066694b05cf8db3c29a6a5892ba8548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d0865a715c0bde3011428f38c10d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9049b4933ef0c67443b82b0241907d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb347dc1a94c2425bddf06aa62816307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfecc1e2e6cb7487c2324665c79102a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023c17ac0ec53e5f4016ef0aee6eba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f22c6823c47f5a77c26f178987b0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b1dcf72b0d7414bd0cd44bb8271b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347969fb7dcc1980ad91e07f869937d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854d7b1a37113f9b5ccc7985ac40d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840a4476229b4cfca2668f05ca44d8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a146d3b47fdf76fe88728c5dce48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e5f7e33b88c5965c21bebfc296b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b272d1278ab74b5828b2d4af20097cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d9f71154a2aab12ec565117ce1f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931408e58f5174f63a9653645544f3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e26e35ce4f17b82aa6fdb553edb37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea53ca60ec664c90a17674eb2c1751c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff62070940c032c138758582b82fc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cd5a7fce3730b25e41241bbe1dd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b0cc9533e0c632f1927af47628022324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235524cabfc966ecfe9496cac6899a76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b825f363f3599315c9056c94f76ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2865cde884f1dc83e55de2813e804327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961927404f6f4f8cc6c999605177173328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf88699673cf5f705a4d01729e7a1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6cdfd131c79168fdd05fce2e1263330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb88e93d343125bd5ab36fa2fe1ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e73f684638b23d7eb0d96b71b0055332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfefbaf14ba39b6adb3925090e55a61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921356e97155950a720809332960d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00766ae8bb90e06e1f23db2bde45b316335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b347706b657a85531835300b1909c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23224c1684aca34527c25db2279593337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac5d30ec8a0c6ab0fa8f5dd6bc36d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6a3a924715b145fedd279e4a819d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff469cf1bccd03eaf9dfea55b6b027a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a7fcc89c59de9e9562c6736ac3cb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169015035bd88ddeb0cefb138ed7dcea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0b79e9cef451a27ed90eae7fc137343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7a14c3fdb29554f8e44bea3ff9045344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89ddff0182fa5d44c3373e54d24496345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f60d748ae1193d817b124a0def443b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0e70c55b49a0bc38279bdb97d2135347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb7d06262f3398b4b612b5660da26b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d8d9ad50dfabaf234b14959c1bb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445030646c4654d30fc0d6bf5ddbc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb70a81ee646c031bd85e032f6e70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e0445d125f1492eae047b4171cd1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c9b83734dd58f1842e48503492918353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d76417abd07ae00d54bfc7bcf33d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899cd8f64ff07659318e53d1bb1baee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac39a70b0cfbc4f8aafec0989c6f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852ea89d158ce18aa216c04acd02b31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adb449ba66374858ed8beb3ab3089d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef99be7078c67ec57a075d9462b06c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b308c62312ed6d158ff0a09d7b025b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a7ff845ad228aa0aa61ff4959679361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e96cc79f2d5dd0550d760ecf8fcd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b301e7dc6f3e3617155fc2da82b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272e52c2bc588e8ce1c1e5dae9d55b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad54b1f79b77536a91c9c87565ab24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6719990771ee597066bf1853c7b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46f3cb9e6d9628bf3de70ad12d3f94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d80bc9dfbf6315e4a9e9fe34f64a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26f7797f3a726fcc047bad2596689a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a64c69114397535e8adc5684105c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f229316cb970232dbb9144b71b771371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d70f370ac1a28da4ee59f67345f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7a7586d7eb1afedf929f05b12c83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ce8e3637787d8fa6cb8d84cd0bd3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70538713bcd6d7544781ee2148f20a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1985900424141fd47a9ced8c0aca23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dff018483993dd560d10209eb4cc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d800bf1aea0e0db684d09776fd4b9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12347b5f546ce7d0ab7366f33a3c06c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f90c3cfd8df2e4b74087f7689920a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5a161748a1a3829f9c5aaf1a682d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ef84de9f524134e83568ede34af61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd543b4f8bfe1fa1d7c724e5bc8e74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f130868e7b40c36753a3509fae1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8ca75aa7d43ba4a73df0e7c7d5ff3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e78eafb7364742a75e1ce9de5aa25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2fbd276e812feefc04a0899d91380387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125568465b88ffd5c4ede12331f2803b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77484d19de168cf82ff968923d054389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41620df428e9b1be8c3a887423e8d820390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f23b9fa1db86d137342e7ddf1209f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0538d88037219d70855af3b5850ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b43b63db5a6cff1bf40389f2f117393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173b1a1226b43576b4fe29b169b006f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a124303b1d4109d1543be9421779aea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba8504c48658988f5f5736068d3ef6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa8833f6d6ab506b8de41e30e18e3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b33117219aa1724e9b47d900b3b91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb031e247e1c9d94f2c402f3f70ae98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750986a07fec34d1b956a539448a513400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdc84c436442025f1e42884871d387401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9cf99e141ae5131bd186dd2b44d17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b05ab292fd754710367a92bb456ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbe89a0692f06f7a60e3b1e017f3da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128f743113775dcd26d620ef22436f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807db6ca5675f395fbda055d763c2e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5d9d337f37ca9907d9131fe05c2a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b53b9d4fb77c4c7b7e0b4477ceda8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc14be64f90a0fe47fe228e010db7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b48c77f3cd31b436c0d98e1ce8061d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e6f7e6dc610f091645e8cab1881e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3b86c06ed9c8c0cc9a4a1295053ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e06671778b2a6ef69071a96d7bcf19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a627ec5a883efb0450ceb7824153414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93bfc1ecdfceb4729f5febee2851da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9079fc3002fb88831d4ec1b67b1dfa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c2e0e310b60020ecfcf55f3db362417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f249dc982b2c653adcbaddd9f3ca846418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a82b77f3b540d02bc4fc7613a2ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e29ed242d389897009f7a4fb3325fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b192f7781e8e8f677fd3d2ee547ca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9db0c62106fd8885912db2017cd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafacca3fa89e6a3d02b96cf67c17f9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0420daf1d8abd13c713ef968c4380424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f245b3dcabe54c5e6e813d62b81afa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa7e57cf4664fda4feb382abd1078d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5efef00e505ef287cbb00b007641bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef693da1711df2c3a571a83188db4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7df49139d59547362b090a12f1a3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85819c33dcce6ec0c1a3e0c91b111fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ebc68398cf736dd30f63d40a0e733431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee1c6c2fa6e92152370910e650435432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c2a6828ba3c272d4bb8c9c87cdd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5ea5a80f80d03e35a5deadd931caf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83d240fc28f6d4f2866aaf15e309d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983a994231fd7d31c4192a058a771b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f7eb85e114832c1d9612e67c4b2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443e4460c14dbdaf5501d14431e5c31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b64c05b36256c450949b9584f7f09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c456f5e0f97dd3c6a9d7d6f1a0ee40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd6581c3f3225c409bfba9a548d9e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052c9564724e79d56d4dbc782841e9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a83ff9e5ea4940726cf4b5410f7c61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a15500bd03a45fd60ab2e39e040e95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ace5d3e431b5bc532eaf6644431ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b007d16587b817b2ad8885ce23b632d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8514e927baf4fee9c4ae1907fe4b1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d509450fb3838c3908a2c5e0d5848448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf285fdeecbdcd328c722f8f1410c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630d3a2223c8e6d6a12fcace70cb018450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfa3e0f95077348c7147b871eab71c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a539d42575c3f2b8d907cc673ca871452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b7eb16bf85888747e40794ffe541f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6579ba533881ef56e6c91ffa06a6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd7998817c502e0b8adbb4c762da02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230df3ecab663bbb5df16fe8bb8771456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37b18a50f29a6fe027e6a720c9392457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236f790d0dd7cf930dc3790b2a7f3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6857eb75c65e66e289b98e71c4183459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a8260b289ced897522fab14d731dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfbc7f03d9220f182aae4e00ea6197461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4ba21ed3f46e056f87692ca9392a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3392fa273c57b4cc38907dccb5877463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41515b7a8db8d7895084bcb0585a0542464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa95170a18eeb9444d406bf91d567465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ea89e5aceaab719393a878a16452466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af806145ea7cee7dc185e06c2fcfd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42682ea421f5db0e4b6a591290f03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c90e1e1e597d01fa795e523b2c774469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191319f06b6a9e4457102af5c1d6361470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31530390eadb94a94def72d2515aed5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26484bc4d601895b91db61dc119a347472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f1dba617ebd9599c106e3e6a3012a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aba02bf373d807a0022a2c8df6b28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4838ce64146627726dcabc8305e18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1307ba3516d9ec03087a2f660719476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0725182c5c16e76383609f3a26281477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51301fb8a89d27dd204b62bf5e31b1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b72b4c88314e1afa9e79c23040706479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad24e48db37f2bb728cc9e0cd2fd9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1c63d1fa91aa2f56616fe31e96d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5292b2fd26d394956351d2ee8e6cdc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68758f712b5cc52bd9e422902f5828483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451a10c30279730f504a0a00b9dc06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbf90f11677ef2289af34ca8d1a680485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7118e6418585636278b36bcb995f13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd1b5ca82c3ca691022a455f658f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daf5f5442b0b81f06af26827be0fe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012524e52d8229b82b97e663a9ab13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133465bfc53bfaa9db7497b50fcffe25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d4bd15152e4ecc23731f0e16c64f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d5216b6f4a900491516a4ef5002ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc446eb3d31aa0ab0fb6901698765b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db732cfe1eb9a54be93b778befde0e19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a31944ea471fdf5ef4ac59529087495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63267b098fe6561ff2eb9dc0658e890496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4b400eab9f25a2837a92f7bb615a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1572747983c2b74434c4fd0c88793498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a95eed1b3806e6cce918e1e37ab0d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407921bd4ffbb643f47e4d0a8a2b6af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f4b9583dc8a709734a4e84e44132501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc9399556d9b292329b7f8f92173d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d70be0d786baafe242ef26a8b28e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d3f7473d6e40955795a7a2709407f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505ffd9f369db6538eb70ab84b8643505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a9bde76df92cf1136a3a910f6a7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf611c644da9e6ed615d17183865ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c584bca96c3508cbec75cd39cd24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7c06f3afda8c312b6ae6d4a6d0937509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5e00a232416d1332c4dd4aa9582af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3db3bc7fc1f0afc58da49a9062d69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948be5a448720506306ecf1939b5c3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a4357f2f07398e8a3dc6bf09c893513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f3fb5eaac72b137c4e96a6f56e9dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948f8f8acf6161bbb6e2c699b3e8952515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49383a9d1ce456739baf54718ad4c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db5cd1d677d37a606efc9791ac1ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f350ede74fc100c3b763982eeb02c56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7387169c397a45588b7b3289c9f8bd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b2e8d5d6634a3095b2f9638c9d8e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e2521f6ec3b71e204d2f6d09e49a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda47f7f5e0717ed80fa788ff6ff397522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33b2d7e640158cd13574e73a12def0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d49ec1d69fb160eab9b69bfbee431524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a188fae121824b2d0204d3f2985687525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec0291aca1cfab3861722a0efd5355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf864349e0e73b2b716447f5f3b110d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a4b095830f2b33979da99dcdb28d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a458bab623f280b3224258770ec82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e24be4a8ac4f8bc17e0f5f2f52f40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7f4c261819fef00cdae1c467e77b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0e7ddd26aa86162699963f7f40a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab47f7b659bfed4ba5ec487539888533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d15e176d9ec5378ffe08bf67f4b192534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5108e68ad17e6192f49e4c16e1470c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a22ea0e97cd17cdc99fde1f4df0f40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030f3666acea31fce1a4b1f17197ab1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418157057933d21a640210b30befc066538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0010ce2a7165440c6bca9502ba91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a93d19e5df22ca23364438185ad6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6b6c8fd93bf85b3d395dc729643d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4509ad6dff4ea56299dd3995e794133542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91114f33c19b4deadb33ac83d65665d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be179f18fb137c047ee1bfc4ec869d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e870c0eed547b4a223dcbca7485ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615a9fbdf4bbc864022965f63edf2ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c94e014cae6f15b263c3e0b481658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af589274afce71082a4484aea7988548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740b969a45682534887f6471e35e595549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff125b4f6394e155c90ca40742a19f7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e708a84f61e36fef1dd0712ac414a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27c80c3d06d3d296ccabc14bb6059f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5e04ef4b84d736ca3e66c28f89f9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d9b396dd7dc1d3f456fdb61b1093554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e4ab40748342d7fe2a3c522351e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eae743f3759e19528e8ce64ef7db8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c0e89537ad17edd858814e751e32d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56c20d5610f8c3906d9dbefa085662558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd446d127c03c29df95e1e6d7dc993b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd203517d0a298418a9189eb17adf188560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd75e6a253d3c5b54e460423ce6f535561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7135444413144023acc73253f45ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93448fcc79ef4e5e90a82539a004ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b93cb744daaaf34660ce99752eb380564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215742a3b3bc822703adb6f91f481dda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648b5c88e2bb3eddec5a83eaf052962566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ac8abda7c53c2ddf38bbbf6528ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdef01fff9c03cf0f66ee821b98d2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9fa7cc50aea9867708ade167ec00d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94470e82c9c0a52a1dcb377e4df742570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaff4e633df50fc69632ec4c2a64c88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d349fe0f0c7099b925bff218e148b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b6fd7988420edd794358953da7cb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be64684f585b9c21a9c72aa469544c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd050b76b2bba947e962942ab254f11a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6243b72d499e8aca2922794e461450576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d75ad495bd9b10bc68f5ce6de1763d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89acbca9963b156c925789b10c705b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb37e2147115632f6691b370460687579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae559ea3a33bd77d2fa1a3842bae7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa991b58443fb0e1e2645fa6a03706581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b8403a205acd65c4afa832e02e28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d3e870714ba5b89db677674451227583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a47a2144323b621b042c6bfe4ebff0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f1f68322850d99ffbc3e650926b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedb097c8f32d897577749ea3771c0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5225edb51b3db80168fcdbc7a710a29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cacf1b597ed3eed58bfe2477f6665d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27fad627802e6ae0c04c7cd704ecad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bd8f74769369e17bde2afe8106e6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651537fc7b2f1c33ad3ec52fd86e8f0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0421fbb410ed217e5fd6455f950e25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110a86f971ef5e8614f04ef2b104be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72c845a81f7cb8b02b710b8aad74f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c69efea2a0106c0655e9f21795b366595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ba26c256ed6b50af642d8439fedb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585072157acf59d5d90312af395b17df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def0b6029d3dc148b74ae8f5bb18ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c738219b33688d1b1e1c84430cf0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cadacb6702c2bd07e5e77e3e7382f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4b05e4a5c88070eeb2d7d2bbb875601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da045d0ed91bf3651c29d996306a73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612d51fe11ad41f87c07c84fd667ebc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133efa67831959cdc952da080c1e02b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886575e545d03c02286ccd3074e2e38a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75589a8d233ffebbbb6ac48c49f2e592606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ab6749a35415b42155d1b526f02bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88cb27f7fb7c3ba49338f666b4b957608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4058fc5148aedf09a08ffb45e7179a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5cae4c54677fd2ceaa0e21bf8778a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb8270b5db6a7247274ad97c2d98a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab22c2b97e8430a7bc7ca3a20335baf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ea4f7a73e2bf4cb56602e16e2ac67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545b132352a14765825e0867a67d06e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d2025112560f5d97964ca0719808b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e94d1fd0ff8af6f03a80ac8ab37414616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df5eccd43881042c93338fbddda62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e45377b1238b18e6c7af6b7f512293618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f31dd45018cb9f10f0ac07715b617619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f944c84448c5d9eb88ce9836b8e1d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d8bf67329649796956adcfd45fca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfdcc1b4bf43e028032baf443eb1e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9fd758998231aa321ceab9b50e70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93916120ae937c63542afe1f9fa2d859624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c3b8aeb6e8ffab13789cc8101e4cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd12ca194b98890c508b6c1bb42965626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a82a6bcecc4849a2bac5d685cb4fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed73646bfebadd2593e7d4a1a8cb6b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74435b07d48d5b09727d410e8901f157629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd97c789591b2639632175c908e22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd31d8686aea12934367dcb4d8f0c4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8d944c8ef92f7e5203894062e79d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3bc204aed56a308721d5bbd553fde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242524eaae3f427360b62aa6d4ddeba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d999de2eaba159abb5e42bcbc946635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282761b2121105920ececd0a48da3858636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f973abec358bb547b96ec9577cf64e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af369a25e8465f65c22d9b9a779a98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7468cce9e96429ba8527ec10afcae1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adef5fba9b8b7b8f3d6f7076104c3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f773c7f39b00b4a91cf24f356cd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59547e53fa712aad350e12e1d99f05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1c5177a29fcd77a16cc015189f5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961cb29a649f7c2d14f5990e2806c39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426b12834e6135fb5c7460d75bb6338645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b4e8e0390392b8936750eaa13b941646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28df0f9cea557e8a476fe9937fa902647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ef42aea55aa02de7d1b60ee70a337648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfad613c892526d8400a9564429879649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7dfef96fcc44812b0de0c0f6fc931650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de9e82254dd2c3a5675486f7bf84d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0284dc9e3b443215f04f6de7fad0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4e5d03f5d41b97fbafdca9fc5edf7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cffe16fdae176146f8d5766aa97724654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b45c9e408f6dc1f44972818cd4f34f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bccd3f7b76de5e2e4fea80f7e62a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f0a420e2e044c2c39507d3f66e534657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a99c69dfd05a19f436fff46a8714658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b4bc68d8ddc763911e47ed939ccf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49062281b2b17fcbceafb6b20a39ddf6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382211834a7067c387bd585f19360b6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f667c791550a4ed2dd5a1e9024e5c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733917f4cad180fa73e38f8bc2b85e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f545e7ee085ec7b7cf6918d3b5ef8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c206f51c5e8d7b28163d5616ddb1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fdf8467b8507f47cbbb2a19cd8574666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a658507826fd816965dbdb331af12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1bb201a1f7fa4e7440406254b00c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7d4bd4a4d5deaa527e2ec5acac4c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e504166278f4d95c187f81ac6c426670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247eb8d81c979286494f427e0e8036f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cded97a7c860a699e75811925ffd5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a900cfcb9ff2257d6d3dcc6b84a7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428138aa8b06e91f52a300bb407cf75f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71db239408aa32aa8a231ac46929b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acd77a01a550747523c0a4d9c9b69e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ccad5f6fa94cf43806877d0374011677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d3f53e2673b73abda45c051ade24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3fee1266152f1923d3edc851f615b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4f18f94d64d50b22c7236db81a98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4db22828e862489bbb0b5639123034681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39054756fa87c09f0c53afc90f7764682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f41f9cbbaf1b96fb4728e30a805f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85ef1339962f378779482c30190c67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287743932e92417182328a8b2be2b57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fce2c606f0347beefebc905c6377b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9e7cdd13f73bf06a59d744765110d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94443e619d0d13012b993882f4f33c4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2460c23c12fe4d9f7fc7a7a1ba7ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60f0a67a533f727d492a31ff1a4be3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc52423dd34f0d46e8e76542ee10ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5561e21089fde1e5da1da2f1d3bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b3be504f006a185749a18e54afa0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca03c620a534b8dbee2ffa9fb97ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abe25b7dcbc8c90de350ccc34ce359695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f1177bed49fbe26494ff425190f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445047bc7269d1740a01c2c9cd9322e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda8f9269ec73e38738a361e36c10b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da927962b24c5481faea73a8e76252f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66994e2775b6f1aeb92216fbb44c0132700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aca6d74049ef13f87df29d741ffba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd33cf971aa55dfa2a3910e5e208e52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15c8ea3349de3887f8024c382cc091703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6573a79dfe2ac0b0c8d5d65ba2b7179704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d314fda16a883b31c77714717a116705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26cc0c5ca8376c7748d6cff465b554706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c217c04be0c6c4ddbb4085c6d5943a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359dcd382a6af8ee12b6d385e20d221708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc6ba82763ae36010a7801bf63d05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5350adba52a3ae6680c81186a71f3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458540192ad0088c2f0739fb88a4668711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de564a9c0e3e1c80b51d0010ed11d69d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3b4ab1072205808a8f87467e4b7af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bcfb94367d7146f236d30f8f0c045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582b7d0ea21bc52e42c78724ee0ba0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c348a441bd236d3d74c08e96a1b45b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a24349a8b458e7d6a77a49deb9eb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad968474be6c5b737233d52182bae7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c7bd249513f2679bcfe5c91972a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7bdfd59f927a2578ec55e44cef215720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07729c5d6cfcb190d4e38a56228dd04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586f0fcde562f8d284e277c0ea6754a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564fe69d1d4494f5c09199def8904d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43784bb21bd0d2accd97f6e7907abac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a624c8725617cf510c6ba36c2da7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691748a3b5531e49c17688defc7e6ff6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd0b7ffff49c2474ed6f7c0dbe089d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781f9b0c9be209f63ce0f2dbe2b580a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea884e9b8e773d320cdd8843e4311f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fa6418441972e61b9c5facd15c228730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdea423630967c3bc20b80466d9097731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173bf25a58f11cacdf75c5ee1ba3a8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cebfe3b7b0042c5bdad4b5f837e17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4dc6111c83b8d28c7c33d2dd9e013734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a852151db992efdba2462e7ed22c85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09775e636ff3f4d474528a60f2194d08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99fe5d0a348f85c0bb18361e63bae4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5996871bdff298f592602e0cc074d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1e31afd68df53f1825a23d9464202739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f46d28e76e519f70bbfd98ed67944740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca16424429558960059c2e577b205d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381597f71d519c27c444fcf6423d8c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b90cb097274dd6b84993fe13eb8dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fccefa4da039359c1820d37383bb72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c841d8b238f9bff455835ff3fc299d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089871f4bfdda5df4257e98759999c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7049669ff68718c70f37c3cd289cafc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712aad1246f135cadccb6c8adf6dc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064aaed1eea4b146b5ff57393bae76b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5c099dc75e39c235d94bd985460a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15d26fe80837c545d8ce0cb2e2ad0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bec997103e46af6204df544c87d311752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088564377ef59d09fa43ab27399fae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487cb285a5da10c1f25570dcd79190754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03860b020fcd74e4a2454c1e6378d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9508b9353d6b0b5b9988d36d10d6ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be2304a6f56752b1d0160f053a9b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac553b1e280328b6fa3bbb5e0fd2ee2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524cd27106bad69b1ebade0776931d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e92a010833edfeaef11ee03d993082760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaddf6b6416314ecaafe0b59a3073c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25feb144c012df5cd6687ba3852dc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df1327cd7738d8364de8859d849b49763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d182145f89d5ec4f64739b658756f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629c42743d6f110521e41a599e535c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6301f4e5f6c3b83b57628fcb69fc73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae04b002a301aa9dc3d9e6d4fe31f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>