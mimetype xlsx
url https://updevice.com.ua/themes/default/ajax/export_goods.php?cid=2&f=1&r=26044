--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3a35181e0fda643956678c6d4ca41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa34a13f241033c9c7b16f5bf90a232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec698ca8ed9d339ad2f8010767bf493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac24ad418245a9a5a90a44cd0cf7ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95020778aec44101f01236fb356c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738edfa102faa21827ce3e9f127895f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df892ebc420d011c85964016b009667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a34f5aab24c146497a5f0073708dca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f5af1d9512ec4c688e43d86df37c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e0a2730ce24234247555cb965b4e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9256c3ddfd2747a0e1b385473ca54a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff95859da2e91ab9aee2d0701937f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f2ee8299b59d1d2299985b6705cbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5f5e43c3901f7483ded90982f367b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a76bf4f1d25cab21a40b38467048515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688b8f5b52298de774e4d293902399016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071e3e66728e852556c94fc8640ae2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c90c82da5ea5ec4ae5b5f351f8a0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e07659c1553b95481239f12973bd3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874081aeea1a1aefa409cd7f9997fe8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68416222e2ec1134852b87906eae113f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7295a190b147ac61b8cdd2fe774022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb22ce8620cea5ea1ed22c734984a6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7731a96ee1890496287ccb5653ab91e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eb4532de145973c49eebbc9b4190825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b7a699818d87bede2865fd8df74aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e746cabc23e7478cbc3b464b03a5b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616500cc2a0c028dc88417a492dc3f1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67eeda219ada12d22a9a0965098a2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7d766fc3d1b532c0f148be4d2c0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df18911826bd702b07654af193e3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b472f388d7b2e1788d5dd1e540bc5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524271e7e859c4fa4365190b94d934cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184fd96108ce06fdd6bc4628e1b5ba934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da596a8c4d51e776169a5f946434dfd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc68a36ded605e91d1ad367a78394c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17282c95a0109de3fe7583e1a567637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb98cf3784ad5ad85301ab50c6783638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6133187e0bff912423ee39ae32f7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c26862c99d1366a5ed6a6d6e5af53c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eedab93b41210ad5ff32a9790700441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb861372b013095fb58c07bce1d16d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c7165436bee61d2437d4cfc88ca4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cae16451ea3301fdec1b5b172744744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7300eaaf5795344197768c67894ebc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4695ffac33c791a77ab6410231282e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab4562b6ff99d172a489514a05e1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e3e5b704d8e55524b242df329bc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76683699a02ce8fef98a216ea38ae7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f904fdec87ec68fffc22ba3538e5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6ff598c95df6e06aec5aee515b45b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2730e088c76219f57504979c808911752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430754e211c61b262d5d1ebd3ce37f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb79c85a910de0c405ee6779102925954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a6a64ad4349c94666a58876b643655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832144c00fec379f7980493363399f6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787efc808bc75635f525a30d3516959257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1750969292815963a1ccc10c4914baf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30a94e8558670f0dffc5570432cc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b63fbc02df351613347244fcf66160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebcea4a3e9ac5108af1c98cd29747861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb8757a23a6f453931e2cdbbbdcb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439442e8ed8ebc4ccbb0247221fd4d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8f8b31c9d2cd4f55cd6bb20a636f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d20959c7585eba698f8aff6a6ca6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ddbda04a623a2068a60e10802c98c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed9d300b86fd6c47408f14da11a52c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d338c990d817a7ba8d93b7c4176d4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515764197cce3d5b439cb9412fa4ff3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7f96abe0358261ccf844ef85b0b6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fdba8f1b18af94ea8d585a79ffd2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc1aed6f41a5fa762895c477f9b9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23d4c1b128763b8450e8e6582ea98e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ba5b3286f593caed5ede367c10e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1e57521ad8a5870614ab9e0114bc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b4663540c1025685b101fa9288ead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50906c63d0f423da0026c2b4b2fae62f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b402704451f3fad481565542513bd3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f0346b6816ac087f0a7c550fd185979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db633f34b2be81970e5a6c59ac49e4d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051439cd8f18226a8cab1fc824aaa28481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a97ece8c6da6f3f9563cdba402bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf542a2ecf92b0d95ca7de98aeb0e68583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650b05791b46ff4a4f093b09ceb7cc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12f12085c38bd28f13b0b762216b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95097fbe9a62248f44c67e063551747286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726ecdbec6f626ae4f36f6871f1d58d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796a094eeecb539bcdadfbd0f70814e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf26a35339a6945842c4eca8543d8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d6346d7848509e668cfffca6a41190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7408305d8480aa1a84d4ba4eb0d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c18922a2d8828b4cdaff0c9b99f89c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120a0e5ea99a075fd059991f0214fbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829700a34a2f2ade02b2616ea3bc854994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfed9f907aedd8466dfb6e9842affeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba177eb6149e15501783850d48367b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce108a19b58dc49efa5f6ecba24365697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d426d779cd06b806dcb82230eab8c0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9d75cd6079439e4ed2d55706e2a7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61193f846992048978edd7a48fa0e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8530ea4ec9c66545d5764cee96ac6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4028795d470a41fc219a2665f28eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32702bf43b07c09176e7e31e7e2e85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f33cd194e5d835bfd32d611387f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31034225222816cf871ec4959771eb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cf588a549e0b790e90911dfbdc559106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f71b4ed67370dff06cde7e53033bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a0666480b90121e0dc11942aa1acb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe8eed4a6c617e49b6ad2f6a2657d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e88d3b35f8090170e60ed973665c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84017cc39cdf0e2c756d1258f78b5b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d20826f72b1838ef17410814c273f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67f814d879346a7ff54a6a3c543a88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255bacaf24ea2dc3d03a667ae524b5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85da41289bf6a79598ccb4d39ba4a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d3a6dc4a64461870e67e29053f4d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cd6f0a8823b31201ebd7dcd603002117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3994f73f3f0b6d04b3d1b5f9cdd6520118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95febc22c8b58f4e0a82871b54587826119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705324e28d5f4a413d0adc240510ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20408392e859d75e6d4de21e4f9602121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127d52fced19e8f93e37fa932dcccf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a208ef289b54cfc78c8393c15d9210123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9b78ea3d958669c3ed1063559643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408e5e994887e9b425c05864b6cbea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477e0f11241dcd9adb1cf1388499511126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59cb9b24bb65693bb622ff7f3f805a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff322bb41ee092919a4d1820df68da60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b07e88c52d63c88330a42611d84e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7302ed2e623669911cbd47cac6b6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083737783ea14311826c9b8815b9ae65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a9049254fcceefad0f49bca517071132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551fcaf53d519064ca2c57a583e9fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c7312028c75a099a9d159d99627bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb7182d67cd7ad71111e04748d9cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec11f069b8fdc24d043b4e207f88cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82085fee359c4915ee5f30d8681b0a45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae89629729996db0d5f50002f62ef10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44a35170a991b160c3a0c477be6246139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2068b627b84291a61e730d542f179ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68542c3f80fff5c8f798764bd55d77d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31097d5bfb296decdb0189008f5cb8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8df9f4f8d3681fed758a23a9eeabf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e4508d5699415f6c1a81fc418f76c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546645205ac64b0dc7058275b7565d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e5df246d00cee9b07e83ffd7c550d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c552baab7e37f10554e7565d4d4d39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b0da9c0604e3eb347526a65443c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2416063aaf8262eca691ebe94fb068149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66db9d8a18194f8bfa5b7ba2e81bf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d1962bd70753be9f1a631623be28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f481c9b07b0308181fa9d8ac00b22a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3c181044818af9d8cc292f8209cae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e1298c7f52093116ab0b5dfd9785154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef762dedd97ab619b31db37e22431a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b385ddf8682c379b7a8b9e9fd2d44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96daa24704ddff77b07aca209074e03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576abde56bf4fb10ce59814671381d2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aa7f29a960549866e123be66ec625159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89252c583ca006e4a93b83457934977160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5129089cf5b6d007d93c24813c2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf64b133186baad8db23e43d879048162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e501852f84ceac3746225e87275037a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084516c34d6ce0798b5842002a0fdfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7646c68bb3879a8eb093efc8d100a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cea57ae690fa6f1617db00bb8d85b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc210d60f1d586e0ae539a72085b253167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0893efe21740999ff8c8cd72272b2b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b84410d906928ba2b67121372a035169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e36223f867ad937c9784967e7b3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2d9d4ccc63188b19ab5941a6b87df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271eced7c5a5e4524fc649b1f625dd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef4c803e39a807ea6a4a4dc672e8e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccb4914190fc39799919aaf1357f9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22309533ebb620f226ca20191997bfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc8299a48b3a0cc3afebdd880a1f47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb570cca1d54c3010f56e19eb94f7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e97747db8f62d2e78c8efde0d19b5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3099b4c1d3fbc3e22f416d169a393179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93322a2736b5d6fbd36445d1d3d1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1de96a0ba9a97499ec9f2057713c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea6f52d0e4a05bbbaae057b56dea5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf041900ab18bb3101108bfcb9db2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec328334712d0ba7ac5356b585a97bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b33cc986ff55cf5299171dfdcebea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b6677ff12896551efdaf5b55a48a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9f9c933aa36eac805f37d6dbb60a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d45d9ebe7f22fd9a0d3f344488ea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5693f557e0ee1e02deb93f10804d4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515298a21145ab0a941e617b578e26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba88bb94b331fabc1b5de28783afa8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848982eb33e34c45d532208526c391d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d6c56c47b0ec7af3e1eac7a376b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb19ee3e096d2f77f3fb1e0f66eb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283c702bc18be9f9aede37b61143026195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673de906ed2e77f207da620b0accc3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6650eba2c2632eb8bdf94d9087bda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab43e6d2ecad8febf7e4d3ff0afa73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab577b16a5fd38c1e2588f7bd2485199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66457a114c3b707aa099364b352799cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b38ce2cbae5a0f52c7e39ee8a5eda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088c0f62f883b466d0831a764b3517202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0f8eb8f24b3eab44c378ee965d42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66af179474982dffe4cf6f9fa68eda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36062778b1c3d150524606e73185d42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a3d8d1c9c1f54a8d7d4fab2ac6a75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a66594a5fe7a14b77772c27dff2b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef07b642652db08c5c0b8e0cfb6b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751bfbb3e4cff80384ebcfdd1568f86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeabb5f8cee6d04504bfccc875bc3f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27d5edb761efc6763b73fd8c38e3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43bef26cce3204cbc26b38fc0e136212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5514bec60a85fa14e04815fda1488213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a695735986669521e482d5310a3b1a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8448a885bfe85f3ab4985fa108433215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895061fdae32d3bf6cb5385e922f737b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794114b6391e6bfa6cfb7d8c14c8f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f1a543d893f21b06afa38804284a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc9ddb79d9331301bb97c79b3a9735219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f74e8ae0f033d393b4248731b08c5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467871ea3061f89b7b361a34dbd53e6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6a2b51016b60afd9ed0e91f87029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987406b67c16fc3d30dbbe2790fee58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4ccd7700f71f4300b9cacc221d63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15047102cf8fdceceaa69d1f29d6b93a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0a4d2c5ade121d8448c499c93a40a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643997b1999f38bea5892f6f09e36b96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d228cfd4212bda9f2ff89ed8bafe8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ae55647dafc5b1da4b1e91da08f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c78c6086b953d6126ac1c8f8ef60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ec5c312c5521e7cc99f765a2e0565231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874b30db7fed5123773fbaddb839ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7c7e2176e481622e77b0179fe4df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30defc167ac842c20dc9dfb208c9a35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d871bc2bc4a727febd735a772607235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1bf40a6832e3d5c312779212be146236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbdf0761906422b3cef0f7a0209a0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26ac5cc60b95e951f20a1f2f12d110238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427040bdf4e20f60fb0db70d81fe260f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd89d575233f57ec5e1daf85a19e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086dfa64ea8a25ec407d9ee8266505d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775fe67207d3f4589005edfeb96a24f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3ac5a19a21d741d3ece0445de0d96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35612836ee4c90dc7a5a6bd14847d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bf8ea059ce576bd85cf8d54be1c90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732f60a4ed2f9499a7e0043904e62f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79020815b43213da04b495c74ceec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a453adb0b31abdb0f28ea5733eb9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170832dc87db10de1d6ea9f2dfe3353b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fc841e40fb6dc8a6e179d4646a29e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525e861ca8bfb77a48fde27de5fd2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbe9e53ec52bfd3cc2ae933c4a435252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9becb871fcc07d3c3b2db48cc9719253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51bd665f027c4d9907a6d0a61b8cf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7d0b633a2f5291a6d7bf22be3611255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628759f8788037d52f9fe6d98a3bce35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2375bdba9337b0898e50e3f4119e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca9d526ce4a8e23fc791eec5b8b666258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aa049de9a712e713c06128780884f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f9350d2233c3bf4b844e6b1487a9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a10a5c11784a9b4b4a7f69f8a0dc4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b73680224266c50d8fb0a1ec0323b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e711ade4787849ba3133dc3a24115263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e15a13683a0bcb15e31b1d8b747ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd26319801e744ece31f55ae2ec12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebca293769502c2162974e4a935623266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3911b8043fde214c97c16fe87b73ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d951ee64d3dc4dff5995444ed7c7a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9987a0a6ad8e05ef027422894d68b39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0958d7d7eb953c0cf3a9afc55e519d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764df3306166b1cd4e849b1d2cdf76f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f16b26f561f6538d3ca41843c63cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30270dcfd36048de2f28d8b844186355273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433bee8b891ef11b412b74f3004a75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd3df64e94b79983e4eb9cfa05d410275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a35670f21b80f34663e7926382a7eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0870a96747f53e62d348435f7f60f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a7b1a23047b6697c1ea0e967f7b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa64cb80c8a0191c781981b2626bd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822771704cf42f1026b5cf117dd9a99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a4d9aea1833b36ba7610bb7e1dd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f01271d1ab41c9d26e4dfbba983dbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440050cee5df798bd05ca69dc7291a3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541eb712dbec569cf7ac4fd69824a48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a665d01624835a9ac64eba7855fc4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2092f4b0685567a22cc2eeac00b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b64ed9a672ff9f48505ad8c8db471c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6fff519a22ada4cd04cb590cbec37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315edc601d9f607561293474b3e0a107289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aea8e048067ea48e1c6fa351d90ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162eb35f7e663285fa01e1a49c3b806291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da2980b2947a573fb4536f3f07f58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aafa7deee69f5476e34d0be462be4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214d8e3de4bb26494738ff02b35a36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8d04c0996dcfff6d4414b71fa5e3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37a3d10fec570cce984ad75fbca17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88241d1daeafcc4b0ccf3f5f4495379297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6a0c60d55fd44f48239b9b220b28d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06cce9e669323ff85487a5c0477d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f6f47e1a80e7a0980b0aea6d8fb36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2cfac29f7af98c20542a1477ba21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1305c8204398b2be61b05a0327735a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33a26dd96e648927bf559b5cb63fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4716400466109fc8d97d38fccbf025b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8bbd13973aee69e085b6cc753e431305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca6c4e11152942b3cd95908183ca7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf5373f09f53579f79304d5ee6dbc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8118c9403c0f2c7da9efa4261dd4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bef0c5a1de47dde185592575f0d286309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9603141a97362c96ceec20fc7ae3a92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a282522a2ebd5d0446a768c97ffb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6bda75e829afebcd66c0f6cd32f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185356814781a3a2f13d76cfe18e81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967f63395a0457788bacb94e0c5aca4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76717bdb120ea44efb70ae7963c4ea4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5276806340bde14173067a0b56fa7de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fae4dfd8afaffd7f97fac80a36f4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403a07a810d47f7ee3f38d8efe9a93b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326c77f8e5ae59594151dcdeabedc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d8e0f07b84217a897e1a05fffa787320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772759c0146eba9eb69877d4636667a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555d15f2d6423679cb8cdf791527aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e916b41a38d015cc52c7448fb2df49c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8dd1bd97c1c26085a584d95545a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84c1f9102e8d025e6a6eb67e23b14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24bb7dc72a887f9c8252e27b1fdd7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34906fdba9ee512b4d9154915165065d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff5b11a7726d31eb1b7a7d238660c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a092010fc7fbb8d82cd2e4bdcbc7ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530db2342094ed8e50d4057214865bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793557feec8f08cc5077fbd01e7c9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b9b0e4e88737e113f103fdc98dc78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16f1bb675d1e945b95998c2e2fccf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7ffb64aff1fc82672fe1bd594ff4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e724d6a2e928c0a8dcb047f755cf94d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f97a4eb39243103c6e4e32a7a3f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78531374b294fa0ccf438f7fd6ffa83a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aaca7afe82ad2603c867c650927ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f2ea6e1a869b036cd79b2eb11ac94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1e9097fbad45e8f13cb9897dc57c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562404372871183c004d2738efa774341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea7d8bc9588ae3ba2a5230a711e15a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5c72c86cc442129467d3ec30f03f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19c63bac8120077e131c66d84cfd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924617e6fe920ecb15d0ff7a3421fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d96b0d05c4d9869137b3ef0328747346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811d899c527d541d4a498716caf730347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b16cf2f6030874b8c341910a3edf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073682c645b0526a914dd07f3fdb1c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019ac9303a7e3ad26ead60a2af7dc8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd5b2c2b74ecf8fa79c431f215235351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8913cbe976ac5efb91254e119612e98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3877dc5e04c14e193a6bba213e172353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad80dc3cef0f9313c8725828727be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cfbc6f620306b2b23b89c6e5121e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16049b3d89b81bed44205926bcb1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169f977d43e30baf78dd30c3661daae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2e64eaf4f82db758e85fcacff5c5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20618c6f9727f5691b842d16cf840b98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e4fddb5a469951318d0f819bcc967360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc323ab7747409ea0fe45a0dd0229e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c11f12be8234dea49fab8fbb70386c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b387fa8f08da3889c1dc5c89e8c48f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684d1297919427273e42557aa98a693364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87503f0aa1717f1f31c905e9b622dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3154cd92808e881ed51652014edb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d896500a394b24b5fbc00fb18e2929367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5f96c254cdffbe173ae2291d05146368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bbbefaaa5e5c744b60ac8762ed700369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334922b2c7bd761e5cbd9f77ca3d95a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa5cd8347a6a33c2000a36840bde7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f359686bb0062997f3179d1d0b05c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0cf3e5101b098db25cda3158f0f95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b663346fc713f9634bd443c4933b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d75368e382c5f07a8a74fa49977c6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270f204665a70a2a71efeb317eb409c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7ffbfd6642cd9b27cbb61253ae62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14565b175950d001e6046c82e58e7342378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f035470d1dbf3ca8ec60cc4675de19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c2c2a50e42edbb58ca91cce1b0915380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d5ce7047c5a536f3fe8265a9475e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d44f39f4023d4b4ae90cb650d23d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f4c98a53bd6d643ff40d1ed3ade02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfde6af7b8ccb070fb77dc910a5c6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9563dfb07b747536d2e66d09288ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c991c15f304ab4ef0d047f375dee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e57c69889fd873bce1c7ea2b2cbdaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bddf7ca236faa0fc8a90a9e760638388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc86eb3e02c6fa709da0d75181fda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc45b0b500d806f3012d7fb3eef12fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850deab313c0e7d8ab3842952234deb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fab3dbd2b78be6b2cbbd08f8df8f02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc863b44434f3a265a60ade8232db68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede410bc316b554aab7ca7216b357a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019c7fe0572cf8c8f7362025e569e5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd086e4947e4020d48b36625bfe193a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a666395401a3632d5bcf79e7d1f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08880fd908bc6f2f7e99746cc402b6f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae340d07005214b0b4d0686ced8d5b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d1641683dd255d74ed9bbf16dc25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8d17bfdaf19f2acc138209d15895a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40129039d6cb3face08f035114c9b9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f960828d7247e1227ae586636d7bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14dc65fd7ed0075bb580228b27174f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4807fa06b7c07bdd11e6dc30c2d4ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e12d14eec0f9fae06feb3639c91978406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45fdfd5fc65e7a4caa3bb65a452d33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb6da3f40349718a06aeebee276d8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d168f07df6118565b47bede03fe629409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fd30f79f7f89505e1e1927196596410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3281151cbe416b945bcc83de3f5cdd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed18334786ae8d39c097bdbc269e0fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923064e5316dc70ee2464a9ba4ef0c1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9904a04f3319e488a22e455b8faaf49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2576a020c0d97b86063eac6c65164c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc4691a64825ae5c1103f1288b5f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c39ef1b648dc249363b2e9ccd0c0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440f3d1f421ef0f746f131bacb50de9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92fa0647bd4ba1f3680646470b95d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f72e42cfe6fcd1e407724e25169f49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50590521806fa917e30a2fe827f19064421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7646a6be0f7661d77f8fe089b6934422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43ad672455ef6fbe42e0209f2aeade423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54af6b70e84e74c20549aebaaeaf09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a89f87b21134f8d3e2318045839db8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec47dd27c2f347d06207e2a08bf29b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1021387215e10c4760052e51d1bf74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896dbffb3190be7e53954cbb7eeef4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f5606adae9b3cb7644bdb65089a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2b90ffb2b1f19f9befd17aec3614b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f6e397ead618a918040fd4aee850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f20ca1e2bb30222164cc70c1f43bb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3fb184ab7c7ea23f3b15726eaea89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fc7066f8c8f575b2e11a27aa8e18d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971d454b259f1804bccf3325b43a374435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb431c3eac62b3c0a92649f9dee5d11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1df585e789a1827485413077522e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1ab1c32fba6782ae6630efc82444438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d314a3b3c705e130bdec0d95f7e06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034109e448676b3e2698951b10feff2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302cd2a66221de63844512112535abd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132278a7f33a64b7231900800a5ff19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e537c49c9e02c017b426d0d297b9b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d15943fb03ce23a0897cf622e01eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5cccb6a1a975fd657e13cdcb9bcac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34913928d44f5c0d7791f92b77683eca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86761c7acfada395c959544f89d5323447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3fe0cf1bbb1a4113c0ed3d15b5f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da36b6be7261347d7b401db937273c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33f4d94c4457bd93cabb27eee4d09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4bb7af5c32e96f972ae3b4c227d7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2c953784bde7bde43a4cae95a2ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7473306a7f31001a072fb790575c07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fab875d9be8ed052324f55d4b2527454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84693a527f5a17a331d12555dc941e82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb04636fd7407eab83f0a4c08c3604456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7d3024b7b22474c1af3439d406f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed988c4293306fe55b73a049872e7ad2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdad4d064dce08798988854851cd90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7006039806be635fb40939d580292b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad9edf0628f55c61666e09c80921f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7c6d24f86fc021c84277d28aa8f66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a4a8b77c57a836d0cc571d289ab75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c08ffa06b0b658dc89c00eda15c24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a97132b56720b556fb78843ac01de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92698bdd94cf28fc6c444e03a10789466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc97575413cba1517d6af94cb567e63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd5c8a54bd16ab4c5d792f216cb94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5d0ef7f3098594b5ca0ca69455abc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e08d47ac21dec5eda4c3a512c0c1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aab3c390a26bf876579f70ab56d60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17033ce1c13cfddcdd63e4da24fc47f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908c3eea8585d17641b0e41a9e09ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d67e1da5e59c25e461182a5d02a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae452e8e364a206f1109edd60895739475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81b5c7753d0358bb084288402dcebc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ad71c45c2edfa90e45519f7730f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ac3a27aa6b648ce34d5cae8949cc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55219b8b7f96b17003e8ec353d7c88c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090279a95638ea99e073fed13d58b75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880a569f072c754279c1a99c7b6c15c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49469f97ce4809ef2db27f978b5d95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831591078a4e2edc9764e3c65e0a0c9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78031c9b602f9722384edcab0666a6ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da7dba6ebc56b470c62af3191927b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda00b65706f0a9814c4ce26ad56f49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956903fedaf95995f2b594c5a27f820487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423aac634a3b2595f7455196ffaa75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685b9f221ed47bf5430fbe04166bab0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fee3818eb3a3fe6916d6eda6218b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4ddc27fe1ea60ad67d31e8de7966491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a26d6f4580700c78b28093c6d3468f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41d9ae5082de4895417aa5923f6260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7d80916b6b02e3c596d501128595e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e615a2c9c6dc2587e8770bde0768ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c4e48f17a03a1ccd9a7c683caf5eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4cf0c0631ab879267fdf9c8952cd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4b994d493fda4a4da87937fbb339498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7352f672c6582135997843bf05a8de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632e907ae39fbc473d8768f4e39cd30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e88cf6d03faf53269d53d999bb8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0a798defa7d868e538ccd03d8cda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65643e58b65e0fd76babc245ee2c9848503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73be923e6b323244493d84003d56d2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a57d5b01d4f0b66e65420d03be7971505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5cb58ef47791db603d187629d84ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cfdaba9811a1e6da6e468229354ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117000be4276ef187b2dedbd975031508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ab5ab434d792b2e3516b86df3499509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882bdfe2d1410a32bed066748536ace510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544315be95d7111fe0af0a2a17a667f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e583ff0fabaea6a5a8b9239209d764512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af23a664d98b2e015e3a3021c5af2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5dd5dd9590a75f59f28bfc28104c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ff1fb7ff3b5e774a1466591d2dd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fbb00c7f5df9a4b8391a4282d7b9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2639fb485b6421989494bba03853ac4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2077562d2fdcc4baae0e6b213e8a6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbd30e9a42d1ec5c90bbf24fe63324519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a9bb94e3a858bb6b816219edd6339520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80b1f6e6ad47ec7f03d8a414f4eb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e867e5e04d7bf6894759e1a39777e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827266400a079c1f9fdd0fb546756b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2effad76aa709b7ee9a061419a40405524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c78b71b0f31636488b64fa65807ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a4d345cae4c7aa5f53265880d0f85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764ea568b983f3a4a0e859180ec52ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97ed5574ada08a2326d6b27a4d443528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28595a2119da9579d62f7fb8d5606d24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561eb4f4052521b652f91919ef9c1d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cf7cd413bc3468a5f978a84fa9233531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246546ea0c0bb19341386483490c2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45588a4cd9f8b81844bfdd55bf49cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82feec5ac97dcae006ce507a13d08f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb7b9100085c5d0b53a1515b1d4010535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc590ca7c55412e86e3e7d2c31f08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8276fc216de969f4378e6a9fb64893537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b295ac1901d0d706f150fb01725b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d527736f0eb466facab04ead3824c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5bf8b443c9ec414f5f00bd478ab7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea82a079857dca3f7d07ac2eb47d80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014d4a82e0a6cd3dfdf0d115ead3b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db683e4e7389ffece692aa55054b3ac7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7d1cb4ddcc04d951cf226954121d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867290bd4db19e48175f75fa67fc4a8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb41065e90683551afd16f90c8ec5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bc0bcf8850901ae602b4aa1923a88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0c991b9478cca8a166695d39e974d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52545bf676a99ac416d13e39529b49ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495ea8f89bb53734776d6059ec6aaa0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61931bcad90afc559861e51e04e672b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3f96bd7989020afdb2ba1a714c20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b66b37840ace558a67fe37f3716c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200b3af7bbfa68b77ef3ab0bf64817554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779545cbeda897cdc4950effa6de279555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce6f35a422b03698388ba4c977080556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8fc52a74b023a35336760289d0b56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a546ca26430fd52651e2b7aefba1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050112ce11a84a1a11a91b40643e5a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3022f44ca6c05ae17492f0925cb57b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f945a99dd9071a4c12587aa4d446b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25f6ae076511890c919af128e80009562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1239400101b4838cfd3955ac08d30a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd16db50ad5917d09bec2b0f49d5683564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eb16925c058f217332a43524802f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda12bd3301f0fd226e449a2bcb8eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554066a5a53933779df6ac5ea27706ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80713cad43d3bbc7e115541a5efe29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec282e736e3512ee6c509ed69e57b512569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c596a7e7d1f86412c1600a4e324c83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27c946cacea93c253d89d82c23dc7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4998aec2d29a10a3dcf46c7cab59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27322a88d4134eda211664f427c30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c140af21f1269d3770ad282b5626c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd843ecb6bd495954e4c22f7768f75aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d87829ad9730428166f859ce82ed23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f7bcc7806f2b3937e4fc82043ef02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f54ca1565eccf7062fed54b0fac6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb2dd25d2a30f067bef74ce8ef34f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2a52bea9a1602540eb594d060066580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52b533b6e0c5ba03ebf8c564e2e47e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85383f1b134cb5349618dcc952ff3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364662ecc494be09838983836e424bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124989f337549b647d33bc249c5746b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5eee7040dc556138f91d5c40dddad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a884108d63d89256aadde03c01803cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367902e41b2d82b03314e3a20e76b2f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06d65933f2ba43ccf0a300ad88149588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1465a8eddbc778063c97edc84ad72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a80e86c3a534370c58bf817b66ad58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33ffd10743e2516e4c0341ba2885e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13618f9f62fd23653533ed7f1a94772b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa991f70dbad735cc915798179d162593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c49a474174d8b9505bd45e8b6d110a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe90e67732a85afde0f53980b8e95c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d580fba3fa125247b75aec4720a6d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd87ae9708a2cc71b544fb1cd87d60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c11251c6f397253212653669055b87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992148b5677bc5b0e347d76fd7140efc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47790bf7f92126d040505b8f81b9ff6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439be6c6d2fa9f48cd897df555879f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284766b8fcd5bbfe0a5e9a7a77f2d60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0acf7e952c9f2c84b6cf04cd41eb8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ec9d01a0caa3538076c5c856cfc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b283d3999dc14ee9983d99aeb274605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ec180db7e6f72557e82d2d7f76c47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fd0cf93d41f1df38b0c50aa7e425f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de5a4ccfc7fa6cb2179f511a7306a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531b568ab49bb31ef5a29fe137fbe40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266fbd14adfe466a3674b46c0d358d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9596ee1308ddc050b5a94ddb11ac4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51572e05b32c3eb3718c6c950eedf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58164c9d701458b0bd33a2ec3f061e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32d606c9231e85efe937ce724a41ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c584d8a72add22c76265d1254d9ba81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03678f822ca2e11f8822199128d161d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d224d43e331c470a95f250728d2da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d44b7ed8883be88be714a2111554618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e84fa79cd99d703a01f5182c5d1688619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e191db5a247d88d9f4fe513df9f4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9e7e70e2b1af9bb4ef7d7cd38238621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41fed00f0f3a004fb5b265c6847dad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a0d33af7dbdc99e256175f22d270d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc134774d7ab0aa7f44ece034a7bd92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a8bf40bbdee015721c03ed7fc7f7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eda2fe53b259094cced9bb7c09191b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750e9e799fac4c424455be30b7a0493627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741467fbaf85d98eab758533beb8052628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4242de87f4155ffae44379a342b756629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b72ad79aa1d53904c1e45be57dd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318201d6ceb228a6f334ffb96adae4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb320490695852a390e57605eeaceda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff180f800b7a561206ee6cb5bd5c87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5c7453fe8bf1b76d83b5eb6d669b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c0e56eac91fad45cbc01cc294ec3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5533767c3ccbd7682ee52bef721e3dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f6c7659d38ecb186074b92a865334637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf7a6d88acfd503073b830f94b61b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470530216a929c543a173f82495f6d16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242b8bc3967c3cdb4122c8b383ecd84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd90c9e6f0a27e5b6096cbcb12283d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2dee19f43b32658cad28be2aaa1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947663c1d153c52e39c744935ac670f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d33dfaef31f0283c546b73fca42e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815b8a4640feadfe87f7f8a1ecb70e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9569f09ba611889f7b7c0da1f63d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea87484ac4c7f724438a4a06947b8b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effdc6dc9d5d945b04b8e83372f920c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e8d307de66c82cafbac21aff2450e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ac7b5c0eca4c06bc92d932c118459650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7db1fa847f04e8a082f8610fc615651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100faafcffb5d850bc7f7b459b7c01ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af108f456b6f9de11f487205cf1be2a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995c2a9fc846dcbedaafff468d39b18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a89acc80ef2ff6c3b7a46fe9ed97fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daadf2959ba59c2ed1ab7e86f34fb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4e0184e38413267c40294a2a751d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c5b309911efdc485fff1bb63b3810658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1567a64faab4fa5f47a1b30df907f5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c4b804678a0f89ec35b28406f4c06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc45ac56be742796d3dafe6a54821b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476134e83e7eb8b4990593a87dc5926b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee1ec0312b44074aad3f3da30c52cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c39fecc76ccd8acd39570e423c5de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63ca374c3adb80676a32312587188e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c85a7bae10d8f0c78127c1015a927666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada1bd4bdf1cbdd7359380391f7e274667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb6a09fd0c8fa6f11040aba06bf323668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67934bdc1345d55fac2471c36c5d5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e53acc5d14ecd7321b46841172a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb094640960eca2b7b06aec413499b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f51877b24a20fb1f5dc663583c1b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f97e2f3181c6e88303c3366679ce0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7c2c9f45b9ae8016f698bd8b32e69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13680a9eb3800398228cebe87f2d23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e4e148d8708bb43d347f6e8e24a8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b3a62ae3143d6138d3bea4431bae0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770130e79484678250d2b2f708a92e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62de850e0b947c3d71f8dc83424cdae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566ad3e295b1e510d1feedf248f14e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f775307214d2468a83460f99f5649681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726512ffebd0b258c552829ad8a48629682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d2bd083665dfcdabcb4b153941d39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a01736fce7ca496120b7d8dffee1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee29468644907256ecc1d14371f9e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e583c35d7049e60508fefc2710aef35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218547f1d2979424fd8d080913bfaf88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4e0fd42fb45e804f6a95d75a6cc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6ded4a5adc5d193b9276a17c02cba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd07af747f94c63ae2c0eb1a2f8a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb5e317b85b05b17040f823b7fb4a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd33f3ddb30ca2da027e31455c5d29c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436d25fdf534397ee012036057d03c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0a5a62456bf72806a53d181d30999694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d1df2bceed45c130b5f0c14ad7fbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c9af711890cd7e19f2baa477cff28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2975210d485c7726ca7ef2916be0c77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496863461a75b45a88870a71184a5350698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d1460ddddb7dbd12b43f0328940c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c47dd28831154d5416a80a65e2acb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357d65fde7ba487fef4c6f373a369c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3bbd066dc18ed159b60a990535973702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae63e3278b72ec60403b3e330d2ad1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c99c9523d52137e835ca2c3fded29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65251360678c864b5109c1111cf57aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3429477255b99b7bdd58e127d4260706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59c00486ff7190a06cf34928986e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac306815b1cd1efc9d2bd4f1d7684708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c93d3a6757da2f45cc88f7d8de8a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337bad86c1baca0566db685fc98dd9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c511e2afa0be04ad876c882afc889c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f6be97a103c8bac401034d61e11e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41061d4cac15d763ef7bca91b0a859713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfec5c60b7cfc0e60e8a4f11cfc1b97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42974e9fcca236e67362d8670e503836715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3c1722ad2ef9cecc618b74fe441c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab46c1b9617233f2eb92ee3e0ab4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4618146f9921dd3ca9d741b46f2f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d1bf8139721d83c24e385cecf2f19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc2de9f56e3d643511b638d8e3683720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9babfceb932ef48eb58d062f5de76df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a40c6299dbf102fbb413a1d6b7d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6320eccb628414daa1cdef59f7654723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429eafe9769bf61b6b78f4b4e3e23e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28c4feb7b38cc895a7c537049800ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddd69c2636c321485fb28581e7cae5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4954cdaeeb8906b635a504c56e7133f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841959c5ce0c07e6b85f02c33fc0a1ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b22157f4570bc734acd5f0d4aa97e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a760c11f5c19b16d403ba28ba386f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc75808607653f633486b8e793cf4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64257701ecaa1cc6f3100d9614282b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c972ab93ffd521a7a4fbc7f701c96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e32ed605f0354a828340b00d453c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2af0dcab339829312516826d0004f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfed18503cab472eb978ef42a244ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4982c74cb953a7c03a31689d52aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af2e7da3b0edbcc58ef961b9fdfa6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ead2837ddff336cad5c6d6387e4eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0dd1204ed108d313a6243ead5fe3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce99a507fa05d5466dd6f943995f290741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cbd50b9a3c6048229a710cfd76985742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e4d88bff602f658e5b7eb14d1a93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba28677d4248139c9d4459ee7fc15b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90d193ee759b018f551d74af84e7e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf247b63d199c5efea67d0739cf7bad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417f3b2a24b38dc112924b4ecde1ad3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ca9294dcf1c213c602ea5fce9d575748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8098103b1575c6340e1f9a4a24289749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d66f864379c44733cdf2281a0d5a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f75f2fa781213ea94a41f35580ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3a1be5a186af0d6bbb61788995ce9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b929e33b8f91836d9a31021c5f8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa5b9c29d8d46c24bbe2b67c899cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c51a4a6a4a2a04f9469ce0ec323f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d501e7d4552adb2b2cd7cdd3d82de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b310d47275a85e5bb491af63485d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7e80c6e5a55c6fc6867877603898e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea166f6e59f3a7e3ef9f99902a7ec6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147aeabdc9ec627b1d085cf3d2d0ec4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad873b358b3b0abfde676fbd8bdb3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561a7967013294bc5ac9402ec9dadb6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14ff0ef24f3622786a650d1671c0d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272be8afdd1c2d8ebd133d82cee9cd5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860f04e26624397204f6119d05f7822765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef11c52803181ea988b5ea55f0c55a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54602c877b9d0b7c8f4972232be9d31c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5b483a00871fdbe7f2476b426ae17768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9dc1929017a40ed505e11a29efdd2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd978461e4baba142db008298f55f482770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816832cc028e4fd62204b41d12380c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2544f7bcec84f640dfbd04fd8a51ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023310d46327b5b63be58054e0ad0053773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688744eaccafe9d2e7e24571b798b96774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc60b1c6578e6cc3c6c8aafde2361a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762adbc234e1f59d0520223e7c4058a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43248ced3554cf95d7140797d4ebd318777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f0747782d26c7ab92e77fbba49f2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ee1794b66d9321d0a14cb2dbf63d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0753993f20b820d2d5195316ea4c6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34004073bdd4a6898f6cbc9823fc28c8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629015c6fb549550b5990d63a8c41c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223e2cad2a9e31c37c140e0c0213a4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5f7606f51cfa7f65bfb7875a3211784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a14c038c9aeb6437bb5f3f444c1a97785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0506d3e79a325437ed7fbf00015f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e1ad7ae49b268e82d2debb3a5ca65787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dddc042f0afe564e23c6513afbae17788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e21c8543babd9325f49284accf644a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfead809c4b2d6130a5c8f466354a13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93043e8c296bdc017f4ef3e533bce9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0773fa6bf83441abc62848bd20cca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed193959afbea08e9bc5a08fe10ead793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fc74b8441f733a45ac437f7f6d96a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b38cec1626d85e20af400773a568795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29b8dfbd8bb8e8c451c69e95f225d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b52352c53c58a7d4aa59d482ee6225797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c68b5b6127833c6212a2c333caef60798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a54ca3027e2c9e7228b4eeaebf34799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46615af76c214236df782977c8fe2451800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203a8071bdfb56b1303f64feb84144c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4097944d21547747287d693df4dd03f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71612987bc49d19007a4109d8307a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61682cc8f5d480eff5f6180f73fce3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb871eb52b79a3892eaf054a4febf7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74349fe4e6b93ed72446d0313e49085806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110bbd53aea4639993fa625ddb10959807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458635f1633ca05bcc45e2b8b2ca1c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410aa5dddfd865b472565c0cad7d674809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a35b1cb73d963b13d18972f75d5c2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c87f6fc2b3b3b25be576ef95e8427811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d676504f2380dc7011a575a0cc7141812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e997b6f4a752b21511263fa7e5dd18c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbce5bf9aa96bc4bd26af180d961416814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba19da7eb9a578292da990f9118b3e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26432490689cb64e372a443d7800f9d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4c48665bcf83c6be64ee93a3aa77817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caab4317ee8956711789df9ce4cb011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961ad7188900af393d80a98efe76f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89601ac9c5d396d1116854948b25893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6898b2459861446c7c7de8e613e054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8159d76570875b2973e1d090bc08f545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d248d4c35dda38054dd5af0e99b7e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c0b030895b8577f4512c7ed161827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2964daca77b697f1411efe2e985aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa3d649f5f649c55101d0c16cfae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802704ed3185f50425fa769cb71c14a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ecd21f71af6b54cb754f698b71d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc97c537539c767e06bcfd802c8f24f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358eda66a5c3c01e023bf2ce0bf1a2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4229f4286c99dd3b212375ea814e2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06172864bbd9637d1f5bd89f16a2e0ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4e2fad20f0641083eae46783e6b8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672dc192de5eea2d4689c5225df0c4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8262911d0671eaf3222683053ff10718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc8ec1351e39a7c906a78f3fff29f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4475b7d39e5c01978543ce8453f127c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629752f03b3f8e809a3f87c16446f8c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3133c215a4dd1a8cf4b67b44a4bce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ed84938e7a59d3f30ce627164499a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5867e9dbe1fa8480ce3fb54782123024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb1fcfd6f4fae7c7b37d0c44b9565025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9f26343d666de25e5da8a892280a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533fb6195dd941846940f505c9536d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe20eb5fb3e5b53c30d0db98616da7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f1342d0230f2e84d09cce69ed45629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5f285e32d79d130e0d5bffb9eccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da1c2594a83f4a490fc6b35c56483131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353617d94aaea9ee8723497f761829c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e036485f0b0a828c022cb1610c5108833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bdd7afb5129c0a29d5988ed9628734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd465f8d26a6c0803a9e1428d29b0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f237ceb354551c9e0042ac80b91536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254a6fe2659cfb07b140f89556914337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1ec89f98dcf4d4085f325597a109138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e76d5ca4f88c1614b463e9527f60b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacbe3dab4b5a0f094d5caecdf53d4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803325baba428e02efcfcf765fac8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d949558ad271b0e78e62938f4e11a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f0d328c2a4a1720844e9c61ec3d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356d21b7653d5c9b363641cd4ca7c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7694c85ef31fd3090e8a717a335c1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e637d0beaaace6b1f036cffe12f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86519ae4148ea3da2146965e62e599e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04a514352880c58f2b84f5fdda0d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0699f7fd1b2680c5be6c267851445149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a97ee662dc158cd227b260e0b2e2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b833c62c267246694ecbc4c6650651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a9dcfa9885618da79a09924527f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf63fac7f95488db95b3aa54a1ffc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e702a78e5a097e482bbf0a698b9bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22578c356e277780f124b917abee67355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f493839aa0823ad5f918528a83c83056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d7c813a7894807cbc792bf7de61157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d7a3564a9c124351d0a39dad6c3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd155837cb3b685bda7dca39e508023959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd8b4bd83b5821e7d1576cd463144e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e3b665ae8e5d0cbcd49629e741bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0380e96b1c051466b7517b217229b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980f534bf8c715fef47915c37bd860863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c0d38c8e3fc363d2ff6694873f3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d47fe027464fedaa1e6493c363fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efad9e446c4d59bb1970876c4a976e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f7a79e1022cbde2e31d7adab6b4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5484806fac1c180f20cb643cf6c7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255108d83af01635e5071f9584ddfc7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18034b7abfe61bafcd73014397bc95b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e7b7287025dddf66b667ea0ab16f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210db995f1b4e8aac65b6f1bb1d8918372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177390c1b80f87678b13b444fe390cd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27421a37857307c4c85815e4d7bc6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4620bb444355a5db53d34c1d858f0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47710253539ef1998fdd1ccaa86e410876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b77fb088449ea20867b165d962337577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0787e761537d865bee6fb5b5f5a8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1495a81c8e51e5f6a2c3830265bc4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf906d4af3a1844a9071a7285f4225780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83144a018990e92a97042905edc8132981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6208bec7f71b9ca2ea4e57c4916dc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90db94d1d89ac69d3053bac4f00b2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60f8f0b1dbf5cf9e8784fb273945ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea698abd699819eae7500d066651ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841db5f88b4aa4fe5e4f46316b3de4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174099daafa8c2b86cacfa871fc264f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797103750f03b25560ac3e1e81e121a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d4f2d2c626484e1b9d74bdbd47d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f198b54feb95734f88ffd0b08a2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed37a580655d059003ef6adb610bdc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adff8d6c4c0100dbde50bf44d30eb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef59aa71a1f894af5236d8c7b223493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae237cb35edb815aa7ee7608b84f5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb07ad404cd75b3f72ba00fed0887795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61d57c8f3ba9543a8d9ec9a26cf2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343465b400f5c8d5dd715959815537a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e58e9e07af66a0bc116132f201a12198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b04a7af6d9387f78ba7e6228a7dba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713824b3f43d14df91be5749846d69bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16662111b6138d8102f70aedb20d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c6b1477fab4ef179b74701b9adcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95f728ac3d6704f35c4f74950e25e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c79c90945caf7e807248fea463749f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8a1550e566f20997642d4ab76c2ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958dfe647e436442d5a46a52a11d543106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d9836b4af1daf36b093b7d898327a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02767951503442733c6b8ef5d979763a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7850248a0dff3442f263e0e556e76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036d4770f2606a80864bcf21c6365b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff18d24cad419797baf95d8ad3bee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6abc3cfddb1976747c1de3f36427a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c11d01b471a7f319b24cc49a13797f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93d8908df78d0afa50cad2c19cc924114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3c8cd15c1edab2768fc88b39c24a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be13168481b45695d76eb393acb889116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac37a478ffc1b17d2442d0df14940d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a31957371568bf03dc59f93e067c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa732b938f9f2706cf65a7820bf5b79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2148f305ddbe21e9cf7664c6c5a44b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fb0451e49a838a203b864bc7b09c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c89eb6fc8e4e4cde0926c1722661122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e58282fb34e8576ae2960ac81ebab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b273f9062ce2ced0ceb446ca73acd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315ec7c43aaa0e343aa08aaad217fd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5831eec69a46d65d8b53cbbf8487599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5d8e7d9bc266d70651dcdf5d4d0c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a20ffdc80e5dd9b3754fe6d1674013128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133e463e3d14f33a93bf43ec6d152a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83659bb8782456a86c109598df6b19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8df7d76f1b5704ad5d66c60514ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c376e655357d2ade00d02b69d7c617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1cd9fbf7b3349284a9a9a1b2a510133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096985b86c38237f0e2776ab1152cb2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2123e49719df777490e8f88fd09395e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56528d23c7c1a87036b4a1103f5cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f609839ed20052ee333513b59e86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563b8beb616f912db97207f444918a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7013b73d95a4138a4fea00e4f822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e3532986bd943c89d4270dc6a5e98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f65e0566784d48d0fda11363e8c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838270efd4db472af1f18b1f2f6bd2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44d41dfaaab7b4791eaa77b8353d39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b703465cd0f8c452e0e181c6f9fa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c54e77dc985726e80588d8e1b5812145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068f626f458594b409b59537e9e6f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e62366d45f67b1addd5a65496f0da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41026b59c829c18790ef1b853ca630ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf0b67572eee4778b1f3cabcf9205149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b50f881137dec1524fd565755d5de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3667eae121642660c9ca637267c72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfcada56437892d9a1d689d8c8659a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda21ba8835b3775e2cadcc81da852a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe1d901f5953e05146209db9099d53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d39b21e876727a2369df994b4c1ab0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31dfe58a3e6ff9840887f15e94e878156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960d6509d213fef73dd5fd7c8b2afb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebfce4a4a30ad7a0d9b0f574a4a919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e30093dee8c746c31ee5be032cb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64776809b5a7904ee284751f680636160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2ce946eaba7b3b058572cdb9ab006161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec2c39e82797b3fca4d01c6c04f91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeff4bab408dc1b6bb72b1e07fbe32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39ff57666973d9b917ff6b60a4c88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660612c8a36440b71402c7dcd70e7a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66799a761f06f7437e8529f973608d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c47a477da1f9b91478b8834994826167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862bd5db3c532e4f3df9b57a2b8958d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a542eecb9679b9161dd7eae3e02653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669a44d264f00a7a2d44644743182cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e0ab4db217962385f3535edacf6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527d9281bd7227f0a11341a109ae20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b514719e39c7a69a1c8583bd4e1b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d53eb9381aa664cc63d6bc3af60a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b76d64f3e9769d5c333067ad66177175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5ac1fbd9c30b29be4dc3643b72e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5293f0c14e4d0040f0f2b10ed2e1f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc07843f287ec380e4ef1d4094471178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf0f379301224f05f1659136a6c40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a44566a550781c4513de3f919f51f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146bdae5697850ca3c0ab3f7d1514a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef1232b7d81ed5a02061c8ff13c8f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0c0ea0c13f12332c53b9aa0ad8c9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277c228f60b25e3475ba0016cfb8ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6b35330e1a29190ee934330cf57fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bce9d416d0b069b82ec40ad8e5d82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7a377b31b471b6152aa22f672139187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838b2443a7e711d92544993a0ac6c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d083feb1596f67b35ac8505d800e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9220dffed1c36299c0f0c595830f24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c43ad26cf0eb027ae484cabe20edf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8813548c2c479c33013c442bb5b99e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2c3df8c2be8e05d0114ff3d7167d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e682b7c0b04ffd9d727a257f0ce5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd1914592282e056864f179fc0505b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e529533ea98925822f19bae434e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d1277ce79587f99aeb570c7dc4d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c5644043a121c17535e09ccc3f945198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3111c048e8af2bde230b308d5683ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23627946c4d1569f3e9b422fa10d0ded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381368c258bfd35b5ca67800663b6c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11b692e0b980e58e3863d9bd9d0542202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a934e1555bb8666946a5dc6739358ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a0b0ffd2b7aaa8eef91be4d220425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf16548e2f4f42a37fca95e45f13c4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe58a5fd27d6293e25a83ce9cb0a7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d278cfd309b8de18bd6e1b54eef6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc202f5bcbddb634f615f600746f36f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d5783ec35c3376779ca257306d097209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28993d1e9b5492c9c32c00d6e9e98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840fcfa406885a8afc0a6c3080753d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376b6664482a3cb6de6a27d6efbb4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291ef8f4f785ea40ad7ea3ee16e111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836103064b808a673393a0eea9e1fd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb20ea02a555fc3370f3fefd20958215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288a96bde6e621814ee77aae45f6296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7db7eb06f6cb2c5bc529bdf75fd66b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4fa995310192d7102a9a2667959c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109d1ec86a50bae8df615a94e6b1e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc76f77c9a0fd5515f2d91788ed383220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d3edcddbf5da15cb18ef41852c76b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d1faec24842020c395d674e96e67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11817227340ea49243a0b6bc42d11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54490646fe8fcd03643a85a7645d522d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870c5ebc81244bf689844139296191e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c469519eaae9a4c4c37648ab045eb1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097010ff152c5afc5f3418cfbdc2d68d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967506fc9f4262798eb1a6db7ffbac3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c323ed432b715c0690ad9b457a904229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5835b9c8010e4d2137cbccb9d67d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3916364a8b08ff0545728eef2a06f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ee083b188774674870bef1a330b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73166624625b9dc12033f7c93cc59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b03f0464bebfafeb9b3bf2d0fee7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e7e623427d5160ddced69518c8a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68fafaf0ba615bc50ab75a8bca430236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6075072d3509d026dbe1264ce6101237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5511d6eba3ec18f3b0237504d9f96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419de54bda215664b4f0f7ab85a83786239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66357cc2698c7d69b5a093f6d140260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa1d47f516dfb91833b2e6fbb44cf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d216c40003926c88640a75358f3b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabdb656fd31a6715fcde34d0113153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620cb8ff484d2bfbfc2f5c930fbea0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b9ae1a32e4d8506bc31b108f211d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3196ef21c4e42a60e17901cf66622c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00acbdbb692f8b2f23956377e43dfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c73fcfcc37cf95f6338e62734c304248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137aa8c7cc671980ac6c40733041dd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c8cf5071be4bb8637a4987b43081250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c454b2810afd8078e7a22c15ec5f8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29645e636c44eaacf834e9d9878b96f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc47fa30d5f6f012247fc260fcccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c5e648d096351be0110f5547adef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b781daacb5c7666af2559e667486c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd74881d7ae9c57c463d82a126d0b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a997f9d4dff1a8fcacfe0cce3836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c886b436b4175d32c00b18d1730f5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d4a1f4264773412639b94c75af3b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad05355d44d7f83bce01aededd86e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad8a38bdc69cc3a080945f7ce3e59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e3d8d0ed9e7d9de0791dcae1ce0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c1f797c6bda3f9ab854ff312237a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a89c085fa0fe91083f97e673cad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd93e40e19ebb37a567ef9fcd4f521265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155f17ae7833df203edc41f0f8245d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae756a6f13866940e9ad319e552355ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e23c6afd42555016b6be630065b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9132626bbed5ec346d6d1b77f8af9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a6c776705605e90ba7b09ade452c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ef52d8291f096aa94cc038813821271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92864cf7f507ee7abc596350f05586272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73381a411e88e4b8180f68cec0c682b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237260c1cb41d5068eb82e341eaf8d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc09dc6c939d7a59091f01d093c113275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a19f4c40e4b04d5254ee5204eab37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9284c2d661f3a996efebaa82474582277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f53e114739acde52355d66d4fe25d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7e66a9021b8489e544702c446fb07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632fd9372a4bf41725ea99e8a9a6e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd46fa2eaf6ff190059b1d6170719f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc5c7fe9e9860517107e1614996c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be35b257cb2243545c4da43d01998283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2082beb02d97177072e9b785d3e32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ccfb9569239b161f108e76b0f542285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4432fbd9317505362a919639d752ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1116e00a5bc053c7fe6053993fb32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c16fb3b8f0c1d6631e136d1d4acdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790e336f02b4c5879ccef2578e08a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664cefb2dbfd48ad6d787a37c719040290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d132b1326ef996b58f406e81edcea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9aaefb3466665803a74c12215d1ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f8fe1a96f64cac3f01357c630f83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e3417260bb45718e0537b25cd0fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c4d1eafb3e9bda11e22786819719295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b74c71e30c575de8652bc369e5fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087d0619f5ee3737501d68f1071a25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f09e8deaed3a5b5e29397bb4b259af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414174965b4a4fa014ea123fdcb163a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8801aeebcd6aade67084fc5543683300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb29ab26ba16d31b08c8e6fa2a9b4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171cf7efb402dc971f942004697b38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19218bc4b6478118e3d2ef41de163d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f7bd407a5106c4688d1153a8a97b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41244256e1462516176a4449b018de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1280e3bd1482c76a47ae993ceac1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b23a635043183d1fd19f4dcbc1ce28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d75e3485666e3c9c9129865642b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cb62e022304710094e3f9bc54bb42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ed99b117c2784edc45231c573ce7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380414065eff8c00f4ab5a58e492004d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a02708f8e20bae6255436465a332312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e3b2e515b96d43fbf05e72d49b126313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7f4eefdd54366b130a3f48a5b835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35944e33d46114cc0f9806d44b1f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129732501cac11852da2ece5130b46d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de13cdd9f5213bf26a7101b22ae311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb5235f784811923c2aa122f4d686318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597701f137ebaf5d49a46f4c6d46c81a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298399d7ae960c10dcc4475602b6bb83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc876cdf957ec1b56146c42263b3825321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b432b11f34a81c325f1cf6b11f78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595ee118ee6b3e3982a55fb32189aa9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375635e5c5c2a889513c0b27307d320324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5093d3ff0405d3e262ae7d4c3bd85d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca81a752a25558318cc1e101778b1fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc91c94ef8ef218a1115d0d88693cf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe075390b81e4354619997ea31adcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb1ae70dd6df39d013bb87a597683329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7718f15f7a81baf57f886613ec26d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f6ed5c6afd88b0bfe5af8fbf5631d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e880ce6df005b7aeba71fd32a139f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882685e7cf2538ba724c7ce9b94b517333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9f245323487bdbd542b881715030f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38577b9749aab963d46b3fd782bc73dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4a83cc6f4359b3ad8ac1797b364bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c81da4876748376a6fef7a5b4b41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b444bece51c098cc8a002eeb3c0f0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c6c9a3051aae6015a105971f8425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ddec76e354c9243c0679d74d147ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedb5f74e9079eb9826d51dbd483d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f9f4dfbb4f25982079292dbefe6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d769d4eee1c178666b10e4c4302d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f8e252c1b2a9dc52292ed4d91285344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c32970291d8c04adc557efdea216be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649031feb38962fc43287d4548448fa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcbc94e75a4fc603b596cb4dedf992347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e56428f8dd5fa50c885ff48394c3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3078e31cbbd21ecd3cd7e8fca19d1f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1dd7a5bd661a16d37d80c38acef81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7d0c9df4a1c2050c4540cbb08ebc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13033553256d78ae956a7c5ec1712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cebb034de5c300f6f3bebecc835eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a002b0f1cde015e2d62b64d3e28d6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79525d5657aea28b33412e40c7c5e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9138ad51fb27f89d5c6a1a1c82c221356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce99bf80b4d53d2619f93e47dba73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d104fddb7795a0e4cb2af070fe2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68e4b8084c2d030d3aa2080f91d88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509da14d6fd88c251a292be90351accf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48a0734fec95946a970b1c262cd6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1562fa60c0f17a6682caa7335ddf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae77861826806648f677d11dac66d54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529eca86a62a195caa8dba1afd8bf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc2e7fcbe9d0393b2338726fa956e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f1180300e8d23090e873826fd169366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d1bd83113a1c4b8998d74cac14a8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bed1f51c385276dfe3c3d4ac6efe6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f422cab14c0d692574584fa654682f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a1531bce798b54046489a49961c6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204c36142e5d2b16393613d6c6e773371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ec2030337ed198ae6d8dc13393ccf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086f8edfc8411284defa6402188bbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9813275aba76ab1258fc19c6111d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee67a36b341d9ca522646acf44eef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3db3fa91c4959f6d35855780d9fc23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f2122ce8fb7eeee7069d45306ffa8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e553f1ae98821a65582631d9ed1e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac16b86db506ffd1ffae79929ca4687379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702228cb1296c78abe230f3ab9838c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b698731c733804bcc02b50958f988381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66895819c32b8f5fe0dea4b998433a19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af21caed00395a09148728cbe9e2ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9bc3ee7fe82ff432b41967dc565f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f58f1169a45ea61a29c4eef49f70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea0caac801c5c1fe7ed5692e8fd0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aab9a5d9991b2c5a0aea272a51c9d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0835acc01f7409d83148d9f66496aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27908a9f03dbe34808e1a7d75ecc81a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59c63022b9d5d1c4cd705c033f872390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b5dad245e8b99d3e7cb7c940a660391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347dac45b738db6fc6119b1f18fa9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558b22db975d5faf9e18fdd8b7b8df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc798d775f4e50976886b4d7d2b4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40230e8669d55385e35142fb50ea6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374ca005d6c87b31a0b130e67da790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264128461cf262868d8f637985616bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b91117bfb31e1468b3f28c08da9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe8b680b74aa74853e810fba07aef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62906149aace9e54d30999f8e3cc48af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192280872a0b97395894ab1ffe9428401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8f1c7545ce6efe17b2146128cb07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac087a9bdbf255692f7893c06128a52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab274d5996eabb666581852b60a04f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15be05c2bec2f54966a1632adefda29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931aca26deb653f499545b48f1d1c8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85fd7b836f50dfd8fb804225bff052407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105152a0bed46c0564443fab0d23db5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc53397d71bc2dc6a74bb7f47d7a5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b875a122a24494e78d2b305cb6b1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51521e4e8399448b31ce4de6fb075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52e0d27066e6aeb46b79c0eb43e87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db60b4d5f67650ee15c9ab605ac3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8c2cd41e9ffefea7dea37ca27ed4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae438eb933b1244eb6207e92f8a582415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a741315d17fde9b6ce0bd68d0ea1d03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a873edb5414c384d001892e93f17e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bc10040221f1a0811f10b14f5a0cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f0c13c1ceb59f730813e802aae5b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af4311a32be03a258da425e600b7ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134360dadca1a86b086bec41379dc85e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ad1ab794023b1d2e5ef5a1e44023e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec764fcf01341fba0664cd9aa7ffef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90c073da094dddbf18caf70a1faeb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e913079f47d8d84f0e0bded1eff713425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2795fcc5117cc580247be2e2056f5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a5fede1028f9aa05966dd91a7cff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a38809f3534bcb59dc5af61720f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61e738dfdf4a7179e36e2b41bc3ff9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d7c4ae412eea09ce37b5c60688ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176579d6651c954c644114eb0b306ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e92b9e1e40fd07f50010b50e8d4c2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70826f668e98ef47c05ffe7be29ba8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86337e6455fb58e379199e499ca09a66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc238efd6e4504ed578e6c3d0a95d4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3852118ae87cb7605046733df501cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ebd283ef8f6424599c79437a3f8e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e800b0129490192fc0a571ec3b1ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabebf39e14c40fde69edbaf7a253f82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabf7c74097980cbfb9fd8a62f36a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e30047f25f01d5b629c50e9f3be8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec1d36a8bd5d688b0cc23137acf42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ffe11a416f1ca8f1a747ffd1b95cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef79bd52940582df0241189281d841444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9568316354eb26106892028619e74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65605d41e05df08c4c6800b7df09ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c61c6691068dfb962461ff1b38cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441db601b979b4ef2750adc41cfdfcab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de042f70a32f6fc173d1395f94e5cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06bd821f2126e350b91b350a8f1c6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd6a7bd06741f3db096f08f93ad7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd04b2634214be90bff5124a8512b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca0801d6fa4ae9c3ff279539e82b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bd552d3b6c4512d68d15ee7cc5fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db762060cff640d34fdabfa0c06a6e3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c16c237b167a3d92619092ac87893e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7172de82ee1757758072ba0880f94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba91a7b741d2862f0d8c1d4741009ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd6d7b1b10a6a03b52a2f4a6334e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225f458db96de9fb4805418c8de112460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bfdb39c1876b7bbf719e68d7601b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd1411ae5397470d100f7e0583826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718de859518006059a18e2a0cadad0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d2cd2285363197dad291ba80717e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad96319cc26c81f6dd40746a65b32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350e0a54c1d78981f6be7815d3d791466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ec5a4bfb7cd03302cfc516f2f0b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f99aec84f443fda35c0f79e8bbf936468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da4080b45140e27f309061a608749469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e011d5111111075e01c605f6c92aa1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744375decf2913aadcff72fdee83e53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d72f0f8b9e8e4a9850fd22abcd06d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c933d6e7b6575ab64a6fffbab5d474473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e232789f5d0ecd7f849efff8317dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7d3d52c82afba45de053cc85aa56b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831805ce0f8335c27778e57e1476a1dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0fa8e73e1d4be94ea12c03c0e112477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe37140d2e77539203304cb518035e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdef7e74f90b7c32a511547f052ee9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349366b5f0833152c5518cc3448a5568480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9a1001a4f00e7d8e3fe5b7dba2db2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc027f0b4d517c32e326621b46af4e19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3fbd2639af2963988d18401068580483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06d70b474e4cd898ecfa6f14d7be7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a13d6d9e004f8774963612f32e44a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182820fe9fad7896be49a9cacaf943d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac77eb0fa31bb3d6fe63f16fdbdd4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e13333a2f90cfc25bd27031be72e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1dd8a5272d772402fe11d670316b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fe3979c8ed60c3b99023d1b980e21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921eab16e2bf58ea3a5bcdc0b07d2ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab985d62a418227c1ca3c8bf02d66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceb28bda6a48097099e1d056986177493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aeacfe4a9604dbb4e057c9d428a84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce8fc83b61ff8201e3aa429e1630c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f6532337184f3c5314ef9faffe02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b9f2060f5d90fe5ee510a12221c67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150df4f0eceec7f9574c0a53504629b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d2d1661c5cdc58acb9525d610012499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135958900bdcabcb815b20a3e33e98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b1e1835fb555d18a4613d0309a0f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c088a99ac6b6580f92bea0e3a895502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cebee1b8bbe1418a113f662ec5a92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda1e794956b900b6f58a0fcf37ec8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132640acbfab4baf1b269b05c0cc33a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000627537ce70d3ca46654ba50368f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfc920445f9afd381b2ddfcd1f2db4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3440615717866023cab93bc05a95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc350dd4fc6cac600f12e1d9532133509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec2eb484cc7b1499a241c48207d77c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d573e7a48f3b6f1744f8f6d5c9711f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5528e667e99ce99d40f377c92df2d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b5271d75114bc2a213569c2aab00a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19228c5af030a6d1e92127afb3042514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7cc476ab138930e67cc9c97e7e98e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820bc21bdb720a8ba7ba141f8fdab76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1398e00f9e1f5173e9e53e7e6d7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6b3d97723552193e612d16185fb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f940cfdaa51c0518f00b487287222f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7daa0d1695560e106e166ea7610733520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c3baebef8792533924ebf384fe1b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b54219812129878f9365c5f2223a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef404663434d0659b20a76e0461bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9655727fb88524418163300e32a127524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62297bce2edc2ba202717d84cfcfad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cb28022a3cc57106e04916db1bf0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff82ad6313f14f616751cd156b86e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862add56d695158354cd171d9a51628528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb727af3f774b73e0c64536951fac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5a65ce76a17d430f427a9007c546b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d837d15f8a56b53c9191435d537a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03170a76131cadfc9d45c87d7fd66913532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d98646ed3974608b10a8f51d6f390533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b4f1704287662058b799b56aa4e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350091c166aeafa82e570d48a9d675b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a6951767db5282de6c3a5b716106a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d93bf36ceca2367c2a2b432a31e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307490d90ef3ceb99c0d3ce8bd755523538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc2656e70f39259130584dc0add26c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed87d0aaf1e5b30a4323de5342ac4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6b45092ebacd1646c6cf0c8b1875541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f192aff6eecc4ffa52565e524fce3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f7c4e5b83c03a63b9fab1fa8e106543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f7e84f6ac7914aa2bbd85bc74e30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7856dc7655fe1d52afa6537cbdd02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f6b4d5d35e84a04daa7fb89725a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad451cf4f44ad38b8eed38dc927657547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fdbd668f61f590cc21046e905540548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc956fe24d41e485d16df732f34b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3cc49dd483020c66573081921491d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888728fca1bead7ddc44807dade52586551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a089d312d14ddb2d4745439b663768552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb97e5c420abb5eac541f197ea4e70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f59c989191db68de1d2b22c6d6e7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70471cef7575060e213d4fe15c6b111b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873146cb29a4d30cc22121bc440e8bb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e08bfd8861f9e5e9d227fcf5b8866c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125937f69699de31bf9bc2c93bd3d6a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c60265a6dc366bc8883df6c92311559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6561fb077d64954fe22ccaf57487c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c846306ceb980aa1556b9564414e14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fedf58582319f49e98b7638cd0ada562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fed7338e6168f4281f6c19984fbeb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b06ade0042d7d7ec2c44e19f159efd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce26ab3c68a62cba75dc53ed3640beb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6fdd02d7ae0f23a435142b673a6fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735236372e6ce922f3f4ea94f2790806567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e47a42032a65e59520cf1f4aa1f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a70913f200734181da10b3a96d72b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df0cd39cd73dc3dd32507d30807411570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c67328c280de36c01aeb6f027a08e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cda28775fed0cb188d12f6d7e242f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cf9cb8323be60e5270841b0251d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09182095b13b777731fd1f072aaa6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9254b167702355a029236991c89a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555f174f047fadee4fde5c4160f82a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de762318695c66cc6da83bb86fe7741577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf6e0f3e9f60737a9d7b2d61329c49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3f950f93f9e61d28540cc3e8f86e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5208fec53cf60d2801058fc15e9f303580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada266dfbd1d783e4f5804d0ac3df3db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a984d93a299dbaba6259d0d6d3e75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c66200004acc869cc70d1e9bd232583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18bca23d75febd43034feec7486f3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8365137b047b8b0c9095958eb45df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016233710bb6e7f31733a60b6fc77025586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ec2c29a84d1d678d96b850586b71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdadc23925af8438cb2d2383ff6271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744571ecafc0d977013a45e0628bc5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db1475b5ef24f75a34563ed197ba76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bc0345b2b15b3ee0eeb7617b3f017591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ab8f2855e1c0160bd9399d416bed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c42db67fb8ec48e17b2864b824590593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907c713254d0997ff30a3db9a5658e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3dd3ec5ca249d07def8429b07f07c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a423bd212b769291215ddd528a8b85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b5743f44167c648534471cab56e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090f0363db6584110ba9f03ba205be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9ecf614dbb7bea3f3b6c436509bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392da75181876f6972dfcc341cffb3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210e4acaf79f3b9772a8e75df26503601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8e739a991bb43efd7d07ccd477a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af208fac4f588cdbed2438250d5f67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5dcebda0e41e5beedc67bd0ec1d5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad882d50378e05565fcd10c8de331c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aa7e22ff6264c9a7506945c572f52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618de1a958d36cf5508ead25156018af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c988d4b12d72b8b889d0e1805b90220608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b879116a14d0aaf1aaad8b24192331609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2018231d2eb47d9aab2b5de680909f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01640feed4b214f6e89bed752f812d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1275c4778f76e24d876264ef0fa9d76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77dc0d7197fe40e849f51708a2826613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26b6b5ecd57b012e11e47f9bc6cb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14d01ef014a3b2b8591738f177d98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c4a303e24a0d52527196e549af17b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c3926b9bdbccc237f8de33d0daec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba135bb8ae17567c84ec4ba592785618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72b082cb93c287b13e4b8542becde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6127f39fb0fbe7945098a7356399d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743776ba3e877e134889fb702a660ff1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff1e92cd828b36717d458a3633a5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c4e1f75f981ffcc55d2f94b5e359e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b2af33a1d5cf4827a37e2e4e4596f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23310abd758745f62960d1cea8f1dd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b24d8cb4142eed6fb17ec9810add626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c11b5c56210fb73249976cf012ae9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d22d0e70c6fcbc72faab58241b9e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e2a4e7c5cf715150e329d908abfd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf3861011582e7bbc8f5a11bd3278630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb44641fef09fda4964c97580ea1d3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a597d4559f0da35c395551bab7c9fd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfddd9d0be9df1c5545e8316ca6aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9ee7787792d5ba7c3a2f062197c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a26cd27e04490aba52a18964f83a2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb3006fd65154efcaecbe5eb4e707b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bbc97b466a6ed19549000ab559220637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2eea507e80414c7b031161e79838e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8ffa57b7ee5cb605232efe83319e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd45da4d5e05f725dccc26d36ca6dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a258879bb8bcbde3393f5a83477ce0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae8617c53cf4c90e4563ff2c97d9d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b893a2b3651d12be8393bad297369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4765ad0c00e46371ce4a3e55f998644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342308fe120dfb2458e3d54bc07911e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92f1d687295c810d72aa52e62d26db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2c7b2bb71007ba5adb9f0f32de23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9fa4ff13583d129b9e3ca7e0acae1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e19749042a4e3cfd35a8c9c51968649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a399a5fbdffaeef59cc758f5bdadac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb97823705e69fbe11d993309b3891651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9d58a306b63defa49deced758e6ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e2594018770094b6e3386ff4491ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87f83115c56d0fe2ff678e5a63d4b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e0a7c7c619c3a180c523e62a6712655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd716c375cd06928e329de61d9fd01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949b17c197d4c310827becf2efbaa2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7327648583ca9e9b9f1a77a9ac00f80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e716521d5080367be19b60afcbfc0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a95f7f189e12f8d4a6372cbd1d818660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfe61cd4f94983c2c0f6e7c766efdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0596c82e461c3cd37afcd58425eb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a59da614fa632f880287115c16cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985eb5c8100ddd0874e5d76756d1ccf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d44445842d6f6578a3f47a4bef815665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db9fee3e3229474b54f2ded91c4f6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6eed6d5836b6e3cee0fd888082525667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21253b56f054d4628ed739224be6b6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da044f38a19ebaa18bed4c1970548591669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9a4b2fd13b8a61bca4460aceffbdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fead2562e84e87a67218b22a6040416671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f010ed044baa2012bfe2da6fa036e05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00cbd121440111ae0bca465f649361673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ff0a9f8260eb90cf861629f4630a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f3e2a2c30dab7e80c6e1a4607e398675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd80255d3947db89afef1eeefb150ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dab0beebefbe1832ce0c39e8d2464677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91025e5b5789701c80b1a859450ae2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b37d3945beadb97b2f4c8e34001935679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eb49cc13cf6c5b51aee9eb1c8ca58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922f42eb3a5c01af84869681aac682681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309601800dfebe9f73ad95aa7a836559682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e9c68b1dbe2c0d33d18ddd9a18b3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b359c1ee1a88d48710f8dabd55fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da845dbd7f81a5ebea0ac531c164a6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a492423b5f3da3f69e472177f998686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4713c4fd5cd5ae929fc4f6bec16162687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662b4f0f0fa42a60199990f422dd3d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f5538e4d54497966632042c3f050689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd655105324caa3003b3022c1f44b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947929becfa4ce5da509edfab9c5733a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f00561d4aa6c1c6c6abe2eb47a87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad8b87e769420cc1585e938d2e69b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d58dbe49536992872a0fc0c91902694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a22694d81f0bdfb00b9b65c2edb1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29795e5bc5aa44fa7e0632cb51f6ae3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3806c5b37bb2e16de94bab760724f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70c3f1ae257dc3db562174b5ed9c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c0248d78c88e7bd34869fe10a84d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ee0a3679568dfc11ba760f5180e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0eacfda4c95bffbc20be31439b4aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6820fb8aa0831355dc734bf6cbf585d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cf8a2f5a1a609616698f777d40a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88628c2382a8fb5867f23db91936087704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a6eaea251be06de5d560ee46c8ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcabbd04460d5e0548ca2231748721706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac801b062e0271a811f7591ad05a26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098328a2926be12f091be32e9dc18dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9839ac96aa0c649abde1e887686c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37dcb4b401c2317675b9990b70b175710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe3c9cfb9ef69425332599aa7cf0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7946455536723cee6fdf71e326ddf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d88591d2895cb0287afb2780ab06ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a737afbcc9510ee623e5c39ed3674714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a68b68f1196ed48f94f3bd1a296f48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf785d736c6baa7c8692a394794f6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6f5c5c8a320ec4e2ef24204ed38b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757296c8c95c6e33327331bdba484099718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86740e90ff03f56de18a8bfc681229719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f114b6d65cb08dd98ab8e1379f95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13bd4fefc5bea20ee2984bcb4a066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58bd3841406dc1102629a42980f8e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67638cfebb302a6fd39db35a3c70ab3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c152134a6c9cf3cba9302cd5b957724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3c730f9d23c81903411fdcb134d80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759327d757c73770cf9c597f961f9fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720444112868c037eafd11f74c974e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c69a1e15ee567f777a6a7d61adbd8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06b6fa4cfc4916f3c9c0dd81970c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329911f241da993cdca43669371774d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e25db2662f0734b33cfe5618a943731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6f88345153b4b7603f0d0ac22764a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a486500bc9cc1feebdb4b225c0a79c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a0de304c8f68263069ea16da3977b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf34549546ffc23d2cba541a7f3cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0542d68a8a45c268688f1be8efc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842042a11db2106b955089e4cf158cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9801b6a94ec8c27a927725297391b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd5cb0e7de2afeead459537e821c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22491eefd656ceeec7020eda80b438d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012446eddc4d31c7765c2638b7558cac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225748b70cf7ada8fbf6b266d93cd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141c676120d92e808eba6ad45fa132743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df295460ef083888876a0793621613744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ff3a6145e551c4a381fd535ef750745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb5269e915396f03d7fe9878d1eb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0104ee3ef5c9b1eff1242b233d79b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2b5eb86061233a91d82e3e7485140748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a47cf99b015c055f0d8ea0a160f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87f29bba604c35574326322110708f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123fc8540972d80fcd56f74ed278f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c197012db03b42e2464dd4f679e21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469efcc3d37bcce96acb5ec70891e29c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d706e1c7c358fa91c8885084526b10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74281129efb7e65d46b2651548e26846755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b456047d551744cec7a94875a7fb3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93e2bc5a1476656d2a63534d1d995757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad98fc46573e2d1cf18a420c686093758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761bd2b800881aecc87c2bd9e79133a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311f85af8411d542ba57c2b0586237760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef40c75b9fcb3ff8dd132f4d66075761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a46d8953ce2e126dbf03752ba260e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790d5520a3de581a1cd6e782d4324c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629d8ad84e0aceebba6559bb8e37075764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e60f715e2713146925e4a2560e2f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d027d5c0dea5b0a00023395e423c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401515ae1a91820b544d1d81649d799d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>