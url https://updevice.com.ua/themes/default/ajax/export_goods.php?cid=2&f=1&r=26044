--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -3529,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caab4317ee8956711789df9ce4cb011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961ad7188900af393d80a98efe76f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89601ac9c5d396d1116854948b25893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6898b2459861446c7c7de8e613e054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8159d76570875b2973e1d090bc08f545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d248d4c35dda38054dd5af0e99b7e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c0b030895b8577f4512c7ed161827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2964daca77b697f1411efe2e985aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa3d649f5f649c55101d0c16cfae99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802704ed3185f50425fa769cb71c14a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192ecd21f71af6b54cb754f698b71d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc97c537539c767e06bcfd802c8f24f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358eda66a5c3c01e023bf2ce0bf1a2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4229f4286c99dd3b212375ea814e2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06172864bbd9637d1f5bd89f16a2e0ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4e2fad20f0641083eae46783e6b8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672dc192de5eea2d4689c5225df0c4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8262911d0671eaf3222683053ff10718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc8ec1351e39a7c906a78f3fff29f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4475b7d39e5c01978543ce8453f127c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629752f03b3f8e809a3f87c16446f8c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3133c215a4dd1a8cf4b67b44a4bce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ed84938e7a59d3f30ce627164499a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5867e9dbe1fa8480ce3fb54782123024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb1fcfd6f4fae7c7b37d0c44b9565025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9f26343d666de25e5da8a892280a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533fb6195dd941846940f505c9536d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe20eb5fb3e5b53c30d0db98616da7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f1342d0230f2e84d09cce69ed45629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5f285e32d79d130e0d5bffb9eccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da1c2594a83f4a490fc6b35c56483131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353617d94aaea9ee8723497f761829c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e036485f0b0a828c022cb1610c5108833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bdd7afb5129c0a29d5988ed9628734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd465f8d26a6c0803a9e1428d29b0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f237ceb354551c9e0042ac80b91536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254a6fe2659cfb07b140f89556914337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1ec89f98dcf4d4085f325597a109138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e76d5ca4f88c1614b463e9527f60b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacbe3dab4b5a0f094d5caecdf53d4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803325baba428e02efcfcf765fac8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d949558ad271b0e78e62938f4e11a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f0d328c2a4a1720844e9c61ec3d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356d21b7653d5c9b363641cd4ca7c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7694c85ef31fd3090e8a717a335c1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e637d0beaaace6b1f036cffe12f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86519ae4148ea3da2146965e62e599e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04a514352880c58f2b84f5fdda0d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0699f7fd1b2680c5be6c267851445149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a97ee662dc158cd227b260e0b2e2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b833c62c267246694ecbc4c6650651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a9dcfa9885618da79a09924527f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf63fac7f95488db95b3aa54a1ffc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e702a78e5a097e482bbf0a698b9bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22578c356e277780f124b917abee67355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f493839aa0823ad5f918528a83c83056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d7c813a7894807cbc792bf7de61157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d7a3564a9c124351d0a39dad6c3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd155837cb3b685bda7dca39e508023959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd8b4bd83b5821e7d1576cd463144e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e3b665ae8e5d0cbcd49629e741bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0380e96b1c051466b7517b217229b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980f534bf8c715fef47915c37bd860863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c0d38c8e3fc363d2ff6694873f3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d47fe027464fedaa1e6493c363fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efad9e446c4d59bb1970876c4a976e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f7a79e1022cbde2e31d7adab6b4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5484806fac1c180f20cb643cf6c7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255108d83af01635e5071f9584ddfc7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18034b7abfe61bafcd73014397bc95b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e7b7287025dddf66b667ea0ab16f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210db995f1b4e8aac65b6f1bb1d8918372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177390c1b80f87678b13b444fe390cd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27421a37857307c4c85815e4d7bc6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4620bb444355a5db53d34c1d858f0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47710253539ef1998fdd1ccaa86e410876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b77fb088449ea20867b165d962337577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0787e761537d865bee6fb5b5f5a8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1495a81c8e51e5f6a2c3830265bc4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf906d4af3a1844a9071a7285f4225780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83144a018990e92a97042905edc8132981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6208bec7f71b9ca2ea4e57c4916dc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90db94d1d89ac69d3053bac4f00b2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60f8f0b1dbf5cf9e8784fb273945ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea698abd699819eae7500d066651ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841db5f88b4aa4fe5e4f46316b3de4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174099daafa8c2b86cacfa871fc264f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797103750f03b25560ac3e1e81e121a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d4f2d2c626484e1b9d74bdbd47d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f198b54feb95734f88ffd0b08a2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed37a580655d059003ef6adb610bdc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adff8d6c4c0100dbde50bf44d30eb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef59aa71a1f894af5236d8c7b223493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae237cb35edb815aa7ee7608b84f5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb07ad404cd75b3f72ba00fed0887795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61d57c8f3ba9543a8d9ec9a26cf2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343465b400f5c8d5dd715959815537a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e58e9e07af66a0bc116132f201a12198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b04a7af6d9387f78ba7e6228a7dba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713824b3f43d14df91be5749846d69bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16662111b6138d8102f70aedb20d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c6b1477fab4ef179b74701b9adcf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95f728ac3d6704f35c4f74950e25e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c79c90945caf7e807248fea463749f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8a1550e566f20997642d4ab76c2ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958dfe647e436442d5a46a52a11d543106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d9836b4af1daf36b093b7d898327a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02767951503442733c6b8ef5d979763a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7850248a0dff3442f263e0e556e76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036d4770f2606a80864bcf21c6365b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff18d24cad419797baf95d8ad3bee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6abc3cfddb1976747c1de3f36427a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c11d01b471a7f319b24cc49a13797f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93d8908df78d0afa50cad2c19cc924114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3c8cd15c1edab2768fc88b39c24a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be13168481b45695d76eb393acb889116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac37a478ffc1b17d2442d0df14940d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a31957371568bf03dc59f93e067c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa732b938f9f2706cf65a7820bf5b79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2148f305ddbe21e9cf7664c6c5a44b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fb0451e49a838a203b864bc7b09c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c89eb6fc8e4e4cde0926c1722661122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e58282fb34e8576ae2960ac81ebab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b273f9062ce2ced0ceb446ca73acd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315ec7c43aaa0e343aa08aaad217fd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5831eec69a46d65d8b53cbbf8487599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5d8e7d9bc266d70651dcdf5d4d0c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a20ffdc80e5dd9b3754fe6d1674013128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133e463e3d14f33a93bf43ec6d152a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83659bb8782456a86c109598df6b19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8df7d76f1b5704ad5d66c60514ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c376e655357d2ade00d02b69d7c617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1cd9fbf7b3349284a9a9a1b2a510133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096985b86c38237f0e2776ab1152cb2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2123e49719df777490e8f88fd09395e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e56528d23c7c1a87036b4a1103f5cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f609839ed20052ee333513b59e86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563b8beb616f912db97207f444918a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7013b73d95a4138a4fea00e4f822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e3532986bd943c89d4270dc6a5e98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f65e0566784d48d0fda11363e8c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838270efd4db472af1f18b1f2f6bd2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44d41dfaaab7b4791eaa77b8353d39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b703465cd0f8c452e0e181c6f9fa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c54e77dc985726e80588d8e1b5812145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068f626f458594b409b59537e9e6f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e62366d45f67b1addd5a65496f0da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41026b59c829c18790ef1b853ca630ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf0b67572eee4778b1f3cabcf9205149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b50f881137dec1524fd565755d5de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3667eae121642660c9ca637267c72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfcada56437892d9a1d689d8c8659a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda21ba8835b3775e2cadcc81da852a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe1d901f5953e05146209db9099d53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d39b21e876727a2369df994b4c1ab0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31dfe58a3e6ff9840887f15e94e878156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960d6509d213fef73dd5fd7c8b2afb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebfce4a4a30ad7a0d9b0f574a4a919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e30093dee8c746c31ee5be032cb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64776809b5a7904ee284751f680636160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2ce946eaba7b3b058572cdb9ab006161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec2c39e82797b3fca4d01c6c04f91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeff4bab408dc1b6bb72b1e07fbe32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39ff57666973d9b917ff6b60a4c88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660612c8a36440b71402c7dcd70e7a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66799a761f06f7437e8529f973608d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c47a477da1f9b91478b8834994826167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862bd5db3c532e4f3df9b57a2b8958d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a542eecb9679b9161dd7eae3e02653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669a44d264f00a7a2d44644743182cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e0ab4db217962385f3535edacf6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527d9281bd7227f0a11341a109ae20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b514719e39c7a69a1c8583bd4e1b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d53eb9381aa664cc63d6bc3af60a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b76d64f3e9769d5c333067ad66177175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5ac1fbd9c30b29be4dc3643b72e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5293f0c14e4d0040f0f2b10ed2e1f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc07843f287ec380e4ef1d4094471178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf0f379301224f05f1659136a6c40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a44566a550781c4513de3f919f51f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146bdae5697850ca3c0ab3f7d1514a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef1232b7d81ed5a02061c8ff13c8f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0c0ea0c13f12332c53b9aa0ad8c9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277c228f60b25e3475ba0016cfb8ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6b35330e1a29190ee934330cf57fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bce9d416d0b069b82ec40ad8e5d82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7a377b31b471b6152aa22f672139187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838b2443a7e711d92544993a0ac6c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d083feb1596f67b35ac8505d800e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9220dffed1c36299c0f0c595830f24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c43ad26cf0eb027ae484cabe20edf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8813548c2c479c33013c442bb5b99e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2c3df8c2be8e05d0114ff3d7167d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e682b7c0b04ffd9d727a257f0ce5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd1914592282e056864f179fc0505b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e529533ea98925822f19bae434e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d1277ce79587f99aeb570c7dc4d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c5644043a121c17535e09ccc3f945198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3111c048e8af2bde230b308d5683ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23627946c4d1569f3e9b422fa10d0ded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381368c258bfd35b5ca67800663b6c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11b692e0b980e58e3863d9bd9d0542202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a934e1555bb8666946a5dc6739358ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a0b0ffd2b7aaa8eef91be4d220425204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf16548e2f4f42a37fca95e45f13c4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe58a5fd27d6293e25a83ce9cb0a7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d278cfd309b8de18bd6e1b54eef6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc202f5bcbddb634f615f600746f36f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d5783ec35c3376779ca257306d097209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28993d1e9b5492c9c32c00d6e9e98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840fcfa406885a8afc0a6c3080753d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376b6664482a3cb6de6a27d6efbb4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291ef8f4f785ea40ad7ea3ee16e111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836103064b808a673393a0eea9e1fd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebb20ea02a555fc3370f3fefd20958215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288a96bde6e621814ee77aae45f6296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7db7eb06f6cb2c5bc529bdf75fd66b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4fa995310192d7102a9a2667959c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109d1ec86a50bae8df615a94e6b1e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc76f77c9a0fd5515f2d91788ed383220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d3edcddbf5da15cb18ef41852c76b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d1faec24842020c395d674e96e67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11817227340ea49243a0b6bc42d11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54490646fe8fcd03643a85a7645d522d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870c5ebc81244bf689844139296191e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c469519eaae9a4c4c37648ab045eb1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097010ff152c5afc5f3418cfbdc2d68d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967506fc9f4262798eb1a6db7ffbac3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c323ed432b715c0690ad9b457a904229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5835b9c8010e4d2137cbccb9d67d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3916364a8b08ff0545728eef2a06f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ee083b188774674870bef1a330b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73166624625b9dc12033f7c93cc59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b03f0464bebfafeb9b3bf2d0fee7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18e7e623427d5160ddced69518c8a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68fafaf0ba615bc50ab75a8bca430236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6075072d3509d026dbe1264ce6101237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5511d6eba3ec18f3b0237504d9f96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419de54bda215664b4f0f7ab85a83786239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66357cc2698c7d69b5a093f6d140260240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa1d47f516dfb91833b2e6fbb44cf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d216c40003926c88640a75358f3b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabdb656fd31a6715fcde34d0113153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620cb8ff484d2bfbfc2f5c930fbea0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b9ae1a32e4d8506bc31b108f211d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3196ef21c4e42a60e17901cf66622c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00acbdbb692f8b2f23956377e43dfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c73fcfcc37cf95f6338e62734c304248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137aa8c7cc671980ac6c40733041dd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3c8cf5071be4bb8637a4987b43081250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c454b2810afd8078e7a22c15ec5f8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29645e636c44eaacf834e9d9878b96f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc47fa30d5f6f012247fc260fcccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c5e648d096351be0110f5547adef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b781daacb5c7666af2559e667486c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd74881d7ae9c57c463d82a126d0b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a997f9d4dff1a8fcacfe0cce3836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c886b436b4175d32c00b18d1730f5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d4a1f4264773412639b94c75af3b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad05355d44d7f83bce01aededd86e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad8a38bdc69cc3a080945f7ce3e59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e3d8d0ed9e7d9de0791dcae1ce0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c1f797c6bda3f9ab854ff312237a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a89c085fa0fe91083f97e673cad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd93e40e19ebb37a567ef9fcd4f521265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155f17ae7833df203edc41f0f8245d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae756a6f13866940e9ad319e552355ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e23c6afd42555016b6be630065b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9132626bbed5ec346d6d1b77f8af9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a6c776705605e90ba7b09ade452c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ef52d8291f096aa94cc038813821271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92864cf7f507ee7abc596350f05586272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73381a411e88e4b8180f68cec0c682b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237260c1cb41d5068eb82e341eaf8d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc09dc6c939d7a59091f01d093c113275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a19f4c40e4b04d5254ee5204eab37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9284c2d661f3a996efebaa82474582277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f53e114739acde52355d66d4fe25d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7e66a9021b8489e544702c446fb07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632fd9372a4bf41725ea99e8a9a6e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd46fa2eaf6ff190059b1d6170719f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc5c7fe9e9860517107e1614996c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be35b257cb2243545c4da43d01998283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2082beb02d97177072e9b785d3e32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ccfb9569239b161f108e76b0f542285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4432fbd9317505362a919639d752ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1116e00a5bc053c7fe6053993fb32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c16fb3b8f0c1d6631e136d1d4acdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790e336f02b4c5879ccef2578e08a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664cefb2dbfd48ad6d787a37c719040290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d132b1326ef996b58f406e81edcea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9aaefb3466665803a74c12215d1ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21f8fe1a96f64cac3f01357c630f83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e3417260bb45718e0537b25cd0fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c4d1eafb3e9bda11e22786819719295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b74c71e30c575de8652bc369e5fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087d0619f5ee3737501d68f1071a25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f09e8deaed3a5b5e29397bb4b259af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414174965b4a4fa014ea123fdcb163a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8801aeebcd6aade67084fc5543683300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb29ab26ba16d31b08c8e6fa2a9b4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171cf7efb402dc971f942004697b38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19218bc4b6478118e3d2ef41de163d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f7bd407a5106c4688d1153a8a97b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41244256e1462516176a4449b018de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea1280e3bd1482c76a47ae993ceac1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b23a635043183d1fd19f4dcbc1ce28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d75e3485666e3c9c9129865642b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cb62e022304710094e3f9bc54bb42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ed99b117c2784edc45231c573ce7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380414065eff8c00f4ab5a58e492004d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a02708f8e20bae6255436465a332312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e3b2e515b96d43fbf05e72d49b126313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7f4eefdd54366b130a3f48a5b835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35944e33d46114cc0f9806d44b1f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129732501cac11852da2ece5130b46d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de13cdd9f5213bf26a7101b22ae311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb5235f784811923c2aa122f4d686318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597701f137ebaf5d49a46f4c6d46c81a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298399d7ae960c10dcc4475602b6bb83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc876cdf957ec1b56146c42263b3825321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b432b11f34a81c325f1cf6b11f78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595ee118ee6b3e3982a55fb32189aa9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375635e5c5c2a889513c0b27307d320324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5093d3ff0405d3e262ae7d4c3bd85d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca81a752a25558318cc1e101778b1fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc91c94ef8ef218a1115d0d88693cf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe075390b81e4354619997ea31adcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb1ae70dd6df39d013bb87a597683329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7718f15f7a81baf57f886613ec26d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f6ed5c6afd88b0bfe5af8fbf5631d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e880ce6df005b7aeba71fd32a139f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882685e7cf2538ba724c7ce9b94b517333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9f245323487bdbd542b881715030f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38577b9749aab963d46b3fd782bc73dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4a83cc6f4359b3ad8ac1797b364bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c81da4876748376a6fef7a5b4b41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b444bece51c098cc8a002eeb3c0f0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537c6c9a3051aae6015a105971f8425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ddec76e354c9243c0679d74d147ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedb5f74e9079eb9826d51dbd483d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f9f4dfbb4f25982079292dbefe6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d769d4eee1c178666b10e4c4302d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f8e252c1b2a9dc52292ed4d91285344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c32970291d8c04adc557efdea216be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649031feb38962fc43287d4548448fa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcbc94e75a4fc603b596cb4dedf992347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e56428f8dd5fa50c885ff48394c3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3078e31cbbd21ecd3cd7e8fca19d1f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1dd7a5bd661a16d37d80c38acef81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7d0c9df4a1c2050c4540cbb08ebc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13033553256d78ae956a7c5ec1712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cebb034de5c300f6f3bebecc835eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a002b0f1cde015e2d62b64d3e28d6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79525d5657aea28b33412e40c7c5e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9138ad51fb27f89d5c6a1a1c82c221356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce99bf80b4d53d2619f93e47dba73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d104fddb7795a0e4cb2af070fe2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68e4b8084c2d030d3aa2080f91d88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509da14d6fd88c251a292be90351accf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48a0734fec95946a970b1c262cd6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1562fa60c0f17a6682caa7335ddf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae77861826806648f677d11dac66d54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529eca86a62a195caa8dba1afd8bf1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc2e7fcbe9d0393b2338726fa956e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f1180300e8d23090e873826fd169366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d1bd83113a1c4b8998d74cac14a8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bed1f51c385276dfe3c3d4ac6efe6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f422cab14c0d692574584fa654682f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a1531bce798b54046489a49961c6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204c36142e5d2b16393613d6c6e773371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ec2030337ed198ae6d8dc13393ccf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086f8edfc8411284defa6402188bbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9813275aba76ab1258fc19c6111d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee67a36b341d9ca522646acf44eef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3db3fa91c4959f6d35855780d9fc23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f2122ce8fb7eeee7069d45306ffa8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e553f1ae98821a65582631d9ed1e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac16b86db506ffd1ffae79929ca4687379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702228cb1296c78abe230f3ab9838c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b698731c733804bcc02b50958f988381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66895819c32b8f5fe0dea4b998433a19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af21caed00395a09148728cbe9e2ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9bc3ee7fe82ff432b41967dc565f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f58f1169a45ea61a29c4eef49f70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea0caac801c5c1fe7ed5692e8fd0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aab9a5d9991b2c5a0aea272a51c9d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0835acc01f7409d83148d9f66496aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27908a9f03dbe34808e1a7d75ecc81a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59c63022b9d5d1c4cd705c033f872390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b5dad245e8b99d3e7cb7c940a660391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347dac45b738db6fc6119b1f18fa9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558b22db975d5faf9e18fdd8b7b8df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc798d775f4e50976886b4d7d2b4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40230e8669d55385e35142fb50ea6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22374ca005d6c87b31a0b130e67da790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264128461cf262868d8f637985616bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b91117bfb31e1468b3f28c08da9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe8b680b74aa74853e810fba07aef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62906149aace9e54d30999f8e3cc48af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192280872a0b97395894ab1ffe9428401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8f1c7545ce6efe17b2146128cb07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac087a9bdbf255692f7893c06128a52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab274d5996eabb666581852b60a04f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15be05c2bec2f54966a1632adefda29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931aca26deb653f499545b48f1d1c8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85fd7b836f50dfd8fb804225bff052407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105152a0bed46c0564443fab0d23db5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc53397d71bc2dc6a74bb7f47d7a5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b875a122a24494e78d2b305cb6b1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51521e4e8399448b31ce4de6fb075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf52e0d27066e6aeb46b79c0eb43e87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db60b4d5f67650ee15c9ab605ac3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8c2cd41e9ffefea7dea37ca27ed4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae438eb933b1244eb6207e92f8a582415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a741315d17fde9b6ce0bd68d0ea1d03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a873edb5414c384d001892e93f17e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bc10040221f1a0811f10b14f5a0cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f0c13c1ceb59f730813e802aae5b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af4311a32be03a258da425e600b7ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134360dadca1a86b086bec41379dc85e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ad1ab794023b1d2e5ef5a1e44023e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec764fcf01341fba0664cd9aa7ffef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90c073da094dddbf18caf70a1faeb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e913079f47d8d84f0e0bded1eff713425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2795fcc5117cc580247be2e2056f5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a5fede1028f9aa05966dd91a7cff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a38809f3534bcb59dc5af61720f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61e738dfdf4a7179e36e2b41bc3ff9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d7c4ae412eea09ce37b5c60688ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176579d6651c954c644114eb0b306ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e92b9e1e40fd07f50010b50e8d4c2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70826f668e98ef47c05ffe7be29ba8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86337e6455fb58e379199e499ca09a66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc238efd6e4504ed578e6c3d0a95d4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3852118ae87cb7605046733df501cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ebd283ef8f6424599c79437a3f8e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e800b0129490192fc0a571ec3b1ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabebf39e14c40fde69edbaf7a253f82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabf7c74097980cbfb9fd8a62f36a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e30047f25f01d5b629c50e9f3be8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec1d36a8bd5d688b0cc23137acf42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ffe11a416f1ca8f1a747ffd1b95cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef79bd52940582df0241189281d841444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9568316354eb26106892028619e74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65605d41e05df08c4c6800b7df09ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c61c6691068dfb962461ff1b38cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441db601b979b4ef2750adc41cfdfcab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de042f70a32f6fc173d1395f94e5cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06bd821f2126e350b91b350a8f1c6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fd6a7bd06741f3db096f08f93ad7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd04b2634214be90bff5124a8512b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca0801d6fa4ae9c3ff279539e82b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bd552d3b6c4512d68d15ee7cc5fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db762060cff640d34fdabfa0c06a6e3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c16c237b167a3d92619092ac87893e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7172de82ee1757758072ba0880f94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba91a7b741d2862f0d8c1d4741009ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd6d7b1b10a6a03b52a2f4a6334e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225f458db96de9fb4805418c8de112460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bfdb39c1876b7bbf719e68d7601b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd1411ae5397470d100f7e0583826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718de859518006059a18e2a0cadad0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d2cd2285363197dad291ba80717e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad96319cc26c81f6dd40746a65b32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350e0a54c1d78981f6be7815d3d791466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ec5a4bfb7cd03302cfc516f2f0b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f99aec84f443fda35c0f79e8bbf936468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da4080b45140e27f309061a608749469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e011d5111111075e01c605f6c92aa1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744375decf2913aadcff72fdee83e53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d72f0f8b9e8e4a9850fd22abcd06d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c933d6e7b6575ab64a6fffbab5d474473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e232789f5d0ecd7f849efff8317dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7d3d52c82afba45de053cc85aa56b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831805ce0f8335c27778e57e1476a1dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0fa8e73e1d4be94ea12c03c0e112477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe37140d2e77539203304cb518035e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdef7e74f90b7c32a511547f052ee9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349366b5f0833152c5518cc3448a5568480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9a1001a4f00e7d8e3fe5b7dba2db2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc027f0b4d517c32e326621b46af4e19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3fbd2639af2963988d18401068580483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06d70b474e4cd898ecfa6f14d7be7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a13d6d9e004f8774963612f32e44a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182820fe9fad7896be49a9cacaf943d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac77eb0fa31bb3d6fe63f16fdbdd4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e13333a2f90cfc25bd27031be72e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1dd8a5272d772402fe11d670316b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fe3979c8ed60c3b99023d1b980e21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921eab16e2bf58ea3a5bcdc0b07d2ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab985d62a418227c1ca3c8bf02d66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceb28bda6a48097099e1d056986177493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aeacfe4a9604dbb4e057c9d428a84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce8fc83b61ff8201e3aa429e1630c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f6532337184f3c5314ef9faffe02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b9f2060f5d90fe5ee510a12221c67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150df4f0eceec7f9574c0a53504629b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d2d1661c5cdc58acb9525d610012499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135958900bdcabcb815b20a3e33e98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b1e1835fb555d18a4613d0309a0f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c088a99ac6b6580f92bea0e3a895502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cebee1b8bbe1418a113f662ec5a92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda1e794956b900b6f58a0fcf37ec8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132640acbfab4baf1b269b05c0cc33a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000627537ce70d3ca46654ba50368f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfc920445f9afd381b2ddfcd1f2db4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3440615717866023cab93bc05a95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc350dd4fc6cac600f12e1d9532133509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec2eb484cc7b1499a241c48207d77c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d573e7a48f3b6f1744f8f6d5c9711f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5528e667e99ce99d40f377c92df2d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b5271d75114bc2a213569c2aab00a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19228c5af030a6d1e92127afb3042514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7cc476ab138930e67cc9c97e7e98e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820bc21bdb720a8ba7ba141f8fdab76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1398e00f9e1f5173e9e53e7e6d7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6b3d97723552193e612d16185fb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f940cfdaa51c0518f00b487287222f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7daa0d1695560e106e166ea7610733520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c3baebef8792533924ebf384fe1b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b54219812129878f9365c5f2223a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef404663434d0659b20a76e0461bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9655727fb88524418163300e32a127524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62297bce2edc2ba202717d84cfcfad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cb28022a3cc57106e04916db1bf0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff82ad6313f14f616751cd156b86e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862add56d695158354cd171d9a51628528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb727af3f774b73e0c64536951fac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5a65ce76a17d430f427a9007c546b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d837d15f8a56b53c9191435d537a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03170a76131cadfc9d45c87d7fd66913532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d98646ed3974608b10a8f51d6f390533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b4f1704287662058b799b56aa4e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350091c166aeafa82e570d48a9d675b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a6951767db5282de6c3a5b716106a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d93bf36ceca2367c2a2b432a31e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307490d90ef3ceb99c0d3ce8bd755523538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc2656e70f39259130584dc0add26c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed87d0aaf1e5b30a4323de5342ac4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6b45092ebacd1646c6cf0c8b1875541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f192aff6eecc4ffa52565e524fce3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f7c4e5b83c03a63b9fab1fa8e106543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f7e84f6ac7914aa2bbd85bc74e30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7856dc7655fe1d52afa6537cbdd02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f6b4d5d35e84a04daa7fb89725a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad451cf4f44ad38b8eed38dc927657547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fdbd668f61f590cc21046e905540548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc956fe24d41e485d16df732f34b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3cc49dd483020c66573081921491d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888728fca1bead7ddc44807dade52586551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a089d312d14ddb2d4745439b663768552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb97e5c420abb5eac541f197ea4e70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f59c989191db68de1d2b22c6d6e7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70471cef7575060e213d4fe15c6b111b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873146cb29a4d30cc22121bc440e8bb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e08bfd8861f9e5e9d227fcf5b8866c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125937f69699de31bf9bc2c93bd3d6a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c60265a6dc366bc8883df6c92311559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6561fb077d64954fe22ccaf57487c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c846306ceb980aa1556b9564414e14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fedf58582319f49e98b7638cd0ada562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fed7338e6168f4281f6c19984fbeb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b06ade0042d7d7ec2c44e19f159efd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce26ab3c68a62cba75dc53ed3640beb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6fdd02d7ae0f23a435142b673a6fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735236372e6ce922f3f4ea94f2790806567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e47a42032a65e59520cf1f4aa1f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a70913f200734181da10b3a96d72b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df0cd39cd73dc3dd32507d30807411570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c67328c280de36c01aeb6f027a08e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cda28775fed0cb188d12f6d7e242f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1cf9cb8323be60e5270841b0251d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09182095b13b777731fd1f072aaa6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9254b167702355a029236991c89a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555f174f047fadee4fde5c4160f82a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de762318695c66cc6da83bb86fe7741577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf6e0f3e9f60737a9d7b2d61329c49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3f950f93f9e61d28540cc3e8f86e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5208fec53cf60d2801058fc15e9f303580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada266dfbd1d783e4f5804d0ac3df3db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a984d93a299dbaba6259d0d6d3e75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c66200004acc869cc70d1e9bd232583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18bca23d75febd43034feec7486f3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8365137b047b8b0c9095958eb45df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016233710bb6e7f31733a60b6fc77025586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ec2c29a84d1d678d96b850586b71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdadc23925af8438cb2d2383ff6271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744571ecafc0d977013a45e0628bc5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db1475b5ef24f75a34563ed197ba76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bc0345b2b15b3ee0eeb7617b3f017591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ab8f2855e1c0160bd9399d416bed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c42db67fb8ec48e17b2864b824590593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907c713254d0997ff30a3db9a5658e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3dd3ec5ca249d07def8429b07f07c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a423bd212b769291215ddd528a8b85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b5743f44167c648534471cab56e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090f0363db6584110ba9f03ba205be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9ecf614dbb7bea3f3b6c436509bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392da75181876f6972dfcc341cffb3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210e4acaf79f3b9772a8e75df26503601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8e739a991bb43efd7d07ccd477a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af208fac4f588cdbed2438250d5f67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5dcebda0e41e5beedc67bd0ec1d5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad882d50378e05565fcd10c8de331c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aa7e22ff6264c9a7506945c572f52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618de1a958d36cf5508ead25156018af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c988d4b12d72b8b889d0e1805b90220608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b879116a14d0aaf1aaad8b24192331609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2018231d2eb47d9aab2b5de680909f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01640feed4b214f6e89bed752f812d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1275c4778f76e24d876264ef0fa9d76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77dc0d7197fe40e849f51708a2826613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26b6b5ecd57b012e11e47f9bc6cb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14d01ef014a3b2b8591738f177d98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c4a303e24a0d52527196e549af17b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c3926b9bdbccc237f8de33d0daec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cba135bb8ae17567c84ec4ba592785618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72b082cb93c287b13e4b8542becde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6127f39fb0fbe7945098a7356399d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743776ba3e877e134889fb702a660ff1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff1e92cd828b36717d458a3633a5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c4e1f75f981ffcc55d2f94b5e359e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b2af33a1d5cf4827a37e2e4e4596f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23310abd758745f62960d1cea8f1dd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b24d8cb4142eed6fb17ec9810add626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c11b5c56210fb73249976cf012ae9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d22d0e70c6fcbc72faab58241b9e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e2a4e7c5cf715150e329d908abfd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf3861011582e7bbc8f5a11bd3278630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb44641fef09fda4964c97580ea1d3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a597d4559f0da35c395551bab7c9fd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfddd9d0be9df1c5545e8316ca6aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9ee7787792d5ba7c3a2f062197c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a26cd27e04490aba52a18964f83a2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb3006fd65154efcaecbe5eb4e707b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bbc97b466a6ed19549000ab559220637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2eea507e80414c7b031161e79838e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8ffa57b7ee5cb605232efe83319e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd45da4d5e05f725dccc26d36ca6dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a258879bb8bcbde3393f5a83477ce0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae8617c53cf4c90e4563ff2c97d9d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b893a2b3651d12be8393bad297369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4765ad0c00e46371ce4a3e55f998644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342308fe120dfb2458e3d54bc07911e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92f1d687295c810d72aa52e62d26db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2c7b2bb71007ba5adb9f0f32de23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9fa4ff13583d129b9e3ca7e0acae1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e19749042a4e3cfd35a8c9c51968649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a399a5fbdffaeef59cc758f5bdadac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb97823705e69fbe11d993309b3891651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9d58a306b63defa49deced758e6ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e2594018770094b6e3386ff4491ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87f83115c56d0fe2ff678e5a63d4b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e0a7c7c619c3a180c523e62a6712655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd716c375cd06928e329de61d9fd01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949b17c197d4c310827becf2efbaa2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7327648583ca9e9b9f1a77a9ac00f80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e716521d5080367be19b60afcbfc0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a95f7f189e12f8d4a6372cbd1d818660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfe61cd4f94983c2c0f6e7c766efdd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0596c82e461c3cd37afcd58425eb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a59da614fa632f880287115c16cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985eb5c8100ddd0874e5d76756d1ccf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d44445842d6f6578a3f47a4bef815665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db9fee3e3229474b54f2ded91c4f6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6eed6d5836b6e3cee0fd888082525667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21253b56f054d4628ed739224be6b6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da044f38a19ebaa18bed4c1970548591669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9a4b2fd13b8a61bca4460aceffbdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fead2562e84e87a67218b22a6040416671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f010ed044baa2012bfe2da6fa036e05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00cbd121440111ae0bca465f649361673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3ff0a9f8260eb90cf861629f4630a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f3e2a2c30dab7e80c6e1a4607e398675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd80255d3947db89afef1eeefb150ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dab0beebefbe1832ce0c39e8d2464677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91025e5b5789701c80b1a859450ae2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b37d3945beadb97b2f4c8e34001935679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eb49cc13cf6c5b51aee9eb1c8ca58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922f42eb3a5c01af84869681aac682681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309601800dfebe9f73ad95aa7a836559682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e9c68b1dbe2c0d33d18ddd9a18b3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125b359c1ee1a88d48710f8dabd55fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da845dbd7f81a5ebea0ac531c164a6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a492423b5f3da3f69e472177f998686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4713c4fd5cd5ae929fc4f6bec16162687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662b4f0f0fa42a60199990f422dd3d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f5538e4d54497966632042c3f050689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd655105324caa3003b3022c1f44b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947929becfa4ce5da509edfab9c5733a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f00561d4aa6c1c6c6abe2eb47a87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad8b87e769420cc1585e938d2e69b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d58dbe49536992872a0fc0c91902694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a22694d81f0bdfb00b9b65c2edb1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29795e5bc5aa44fa7e0632cb51f6ae3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3806c5b37bb2e16de94bab760724f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70c3f1ae257dc3db562174b5ed9c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c0248d78c88e7bd34869fe10a84d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ee0a3679568dfc11ba760f5180e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0eacfda4c95bffbc20be31439b4aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6820fb8aa0831355dc734bf6cbf585d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cf8a2f5a1a609616698f777d40a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88628c2382a8fb5867f23db91936087704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a6eaea251be06de5d560ee46c8ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcabbd04460d5e0548ca2231748721706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac801b062e0271a811f7591ad05a26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098328a2926be12f091be32e9dc18dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9839ac96aa0c649abde1e887686c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37dcb4b401c2317675b9990b70b175710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe3c9cfb9ef69425332599aa7cf0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7946455536723cee6fdf71e326ddf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d88591d2895cb0287afb2780ab06ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a737afbcc9510ee623e5c39ed3674714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a68b68f1196ed48f94f3bd1a296f48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf785d736c6baa7c8692a394794f6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6f5c5c8a320ec4e2ef24204ed38b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757296c8c95c6e33327331bdba484099718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86740e90ff03f56de18a8bfc681229719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f114b6d65cb08dd98ab8e1379f95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13bd4fefc5bea20ee2984bcb4a066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58bd3841406dc1102629a42980f8e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67638cfebb302a6fd39db35a3c70ab3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c152134a6c9cf3cba9302cd5b957724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3c730f9d23c81903411fdcb134d80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759327d757c73770cf9c597f961f9fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720444112868c037eafd11f74c974e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c69a1e15ee567f777a6a7d61adbd8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06b6fa4cfc4916f3c9c0dd81970c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329911f241da993cdca43669371774d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e25db2662f0734b33cfe5618a943731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6f88345153b4b7603f0d0ac22764a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a486500bc9cc1feebdb4b225c0a79c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a0de304c8f68263069ea16da3977b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cf34549546ffc23d2cba541a7f3cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0542d68a8a45c268688f1be8efc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842042a11db2106b955089e4cf158cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9801b6a94ec8c27a927725297391b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd5cb0e7de2afeead459537e821c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22491eefd656ceeec7020eda80b438d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012446eddc4d31c7765c2638b7558cac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225748b70cf7ada8fbf6b266d93cd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141c676120d92e808eba6ad45fa132743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df295460ef083888876a0793621613744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ff3a6145e551c4a381fd535ef750745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb5269e915396f03d7fe9878d1eb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0104ee3ef5c9b1eff1242b233d79b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2b5eb86061233a91d82e3e7485140748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a47cf99b015c055f0d8ea0a160f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87f29bba604c35574326322110708f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123fc8540972d80fcd56f74ed278f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c197012db03b42e2464dd4f679e21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469efcc3d37bcce96acb5ec70891e29c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d706e1c7c358fa91c8885084526b10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74281129efb7e65d46b2651548e26846755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b456047d551744cec7a94875a7fb3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93e2bc5a1476656d2a63534d1d995757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad98fc46573e2d1cf18a420c686093758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761bd2b800881aecc87c2bd9e79133a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311f85af8411d542ba57c2b0586237760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef40c75b9fcb3ff8dd132f4d66075761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a46d8953ce2e126dbf03752ba260e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790d5520a3de581a1cd6e782d4324c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629d8ad84e0aceebba6559bb8e37075764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e60f715e2713146925e4a2560e2f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d027d5c0dea5b0a00023395e423c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401515ae1a91820b544d1d81649d799d767.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3a555bd4a6d9cd19861f04c1f93861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df951151e6ad542bcc8ba254ca7859c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb82be8674e58c2c1a97e09adbd0233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810d47b8c75a6c380f80938377eedc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df2a992650ee9eb5d662107ed5d9f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474401c8a5c210aa1c4b2401498924066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a874510c0b0661e4360780e04baa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5eab7c1d550c4aa809be9ae9970f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f4e8130468c78d1def2dee446b409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93af22da90f45bc6c17cf3a0b1d50110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a42d8411a920ffa1d2abb0eecce64711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c67b5ed00f1b939d1bc68d93d924912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa36f8a78774e6b7fcf8863c15541c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662c3d3adcd870f814f0eb86fd0b0da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7354d3e693d6f86021dc3ef81b8c8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353dfb5d2fd344317b3d53d4a06465b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b66eb095bfed03b240ccfca9ddfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c1426a900a3721cf05ffab44d37df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcce94e941c1844f7326acc496d96d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52dfe41f864c49d1d3a84d02525ed920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af7b840ccf6cb3a05172c3e009f1a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e1b90f1c7008421da48319b268d0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff1e036f5480d945c862c7ce5629223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bee6a5b0bcbfb823e2c07f4c8949824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2847dfa8e8278fac0068777a3e5d2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9171f07d17dea52c2b05e66f32b0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795a70cf7db9bd1c6f1abef42141a9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24368af027d67cb52358a1afda2fef328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff390eaf86a5ccbbcb79a00dfe6ba35029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabdff194626631a8e29d6fcc794b9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c7b06f39b4857a05d8eb7618d488031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c6262e6a264350e6c17996d4bd87732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa1a418e1feb15f2487a902752ddc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de799236171743020e55dc31c12fd63334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db019ae13585ffeee53649254c1ee21735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce917c58359bc90ab1f58731456f2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49168e5c75a393796aafa99f2b94f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3097541948f6e60eac86743b3dd023738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7e9837eb6b18a3448aed98f5208439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4fa31dc6c382f9405bc316665ce040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef4895cc795bc94568310b7d71a3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e7091f7ef9cc895b06e3f4bf5d24742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755df53581822c6f64f52a6324f4f6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b464d9011007a97f2b1395fb402e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e071ec26f26490c6fbcf89542848d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d036675421eaf239f9161b4cd2575446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ee159b4abd25d2fd8f292362b08647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c6712ca7065b23832e4ac66efdfb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5715ae98768de7b64f3aede16a87a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716cae0441ad37dd4608988d883da250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe1bc3fef79081729c6bfe42b02d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538d1fd35e6e7932dee990244b1e19a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da6f7d84b3350891cef51279d7cd1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93f46724f1bb945f7591080a2c656c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d36856b9a9cce90311d855cbd2b1f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d72f0778fbf9d57017bff6a4449a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e2a89db80a1bc5b2e4f0f8f08260957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484493505ec7fd1049bc6abf528d17c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4398b117e8b2a2395b7f729ac75ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0fa59d1bb19a26de6f565f032e6ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fb9aa6b8061b8fb798cca6c29455761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b99e3aa929cea6e03d1c3ce021816f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba712399fb5c404b54000c483e099e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca0644f133cefeb28950f942e3e37e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb264fb4198feb3f7525f876d39601065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd65f19677d004c88230728d2e46d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e5383474697c813468ba8ff8cfd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2d005f652c182b64b1bbcab33550068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ac8fcbe77595d625948a9a4d9cda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153e31ee24487896b1b7c76d6c1ac8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909d509e845caa0daf046183d1dd9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a61cc888f61a1bf2d553265b2e6f0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049954592d4ced2b061595e6ebb8cc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32bce7f4f13ab0effcfe9b5ace182b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1fc208f7711833892252113a6a7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84570def94719cc3f290f0d1787a8fe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dae4f65aa3a072d429672f70af1d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567db46c870520dd39f90fa84196ec878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd4da12d5fa301d0b98edf8931ef979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c55a5dc2f96dfa06da34b2f77a110880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e0573aac0d97e965253e23cacbe4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c20faf4ad11fe5afdf956c8d9ee6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb693df4e3f1fd144bee033d3a2bffb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8507a3e25fa8df8d233e987940a5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055f86f5fc16c71a6d2fe8fbecd32c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479204356c4f4a5ec19c66f68a66b01686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8886ee078fe39fa9bf53da8b743ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec266ccb4e98dd0f0ed2c25f8ce1ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a647022fee5777546f53990091afd4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564972288053d391801568a42608edb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663499cbd56b624cfb960f7fd198f3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56283d84ade8c4946480da59d73b28ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253043f118975034631467cea34dd7f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149060edf497d532bdc283d2d566cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee11728646fa523ac6a95bb5f751695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552aec83e2a38958abe53e4e250207196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab347812035c580d791f7cdb4ec37297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278de5fd7ba00dd48259cd57bea958498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5b944b78cb1b7d45999e61141d6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596138852c9b2c388cc01517c8a7246100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e870bc098df7d0c29ef1a19b04ddd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a671a34143bbd17cefbb805e0df14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb7e91117aced439227f2d40a63a95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a17bc0ccb64be13ff1d501868b67e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143b8fc458766c871fbf2fabab987c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c9b18063cf3fffe78512c7286dff7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ad7969211e311b8cde6c5e340664107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df9cff07914b0dd459628674b7f4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d0aecf4a835689b161cec873d62dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1e81308f6e58d805cb13d5cc3ec6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f3c90a3f6b8682aa2e9755801c47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74660d6f1e721755ac09833755ad7a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dc113269a086ae23f2aede224f7ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78249a539eddd0d4d72201b78ff9c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debab11d869ea6e95aa0d99ce3c58a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180af7e37e32cb3601ec113e2ed3b8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f3d3b87be04d1d1aac9f60b62f5cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1311457a2a5607f331b28fbba241c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab98e0ec30c17af548b63d98151063119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2201c1de4dbd842eb98b1b5d865a34f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11fc367b113295bae7f6374a4799bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304c959f3bce07c6e7c297de79c03f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e334c9c6ff934e166bf544550e73e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68838514c41ef721fb6b4e39ef4e4558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd20599bb45780c68d5107c6a4a8678125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a75e0c004af3fa59840bb07ceb8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05747c68eedaf18fd8fa873191b95808127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772952b29dfb7698b8d1a1e686c6b29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0b9f11c02a5c40d30b3562ca50abf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05097f989346bd85cefa8b895ec4e45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f153252ecf0ab48f2295fe134051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be8bfcdf8cced3d8b0ffae9a93d91e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def401cee23f13013b7b5a6fc8d02d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29245e2b6d092cf16e19b3997db62de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4eb75d7c23954a15594aed55275a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2117b2e9851adc2be78717a32ce95ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e105c9e4e901c4d90b79e6120702d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1eb047c76d2f0041927169e6261ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb61447180f75b4fddc3bf1d45f54f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c971f997dd1b488dbaaeea8bd3df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a326f677bced0cafdf546641b3e0e83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0cebf2d12b4d589801b026bde36dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0866ae5235bfc6122e57b24dbc15db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6678023910ee45ffc15b031ac061d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c89096e557960c160ad7c9398280f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7862eb2354f714f15b9a37de266058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9bbfa8dc6cce11df5efe1fb623532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab348aef1d8b2ceb4d05252170cf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b568b2630a63df355429a6ddac294149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecad54da124bd1951093c3501575da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572228ad7649c9c9d5821c9c97b1d98d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767941a5470fee8d52a784916bf73b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b618b71f7cd33d01489bec0b311f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fd3608531596d7b6e523349eec8e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b3b5c51338325fa954771c6e2083155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d3c658a9423e9d50351bd031c191c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cc345f0c58f76799f2df944766a4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5571b7675d876d4276123102f2e0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef94b91d9bbfc0c22b732692f5105d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c477ecbf84dae956cdcad2bfe9036160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f5a51d5f745b28cd9199717c6fea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3779b21886a0c60db75d7f5cab3462b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b01e4ab7adc7f887060eef57eb9cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d31812456681130c425ae53a22a8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b8ae41657a14bc6b8c9f24232dd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d90e605c369de6fb3e219a671b671f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84acb9ccaa0050377c289d1a0a566167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1d450338ff66b52c470895f338441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9617658e235020740d5fef0711c81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b2bd45dcc840c181f249135445810170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b95692d1a413e08be904ad5bdcb345171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78a18444cccf84882347602c769048172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40fd6bca75cb6fcb649053c8ed1039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c47eeaacce3870091b757b040304174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f56ecf1a82ee7a6494fb07909bf11c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2f1669f4a4c7bc0aced976c594dd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec5f748d7832c6a9906397af37bba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc4df6141899fed4f3674f42f412ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e62b5f5ea3490c0eb3222ffad5ae6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800009bc0f831ac96a67ae4edaf7a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532779a97d06464792ee09e87fd4db50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaab774a942b52b3f05af66d46a797182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c51f7c5775f92825dde209af88af23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c004dd5ab760ba7d444e8aa6163902184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350cc883e6c785bb3bdc86c29d5a88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb468636fe7905a8a115a98a1ed27d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac7cef07fb518a5dfe5058bd31cb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00653ad8194690bcc69806a8b923c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3b933550471fde3a4b6cc4ffcb2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72443be763875fed3c8695221c9d94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe7d1d3b8271c16d17845b85e2f0ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416265b8f4f4c437079d19138142e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e20102a08cd1cecd0b5e70d54661c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c3430677748ed89feccac31ce6083194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154bdf75d22dbf2be021ba0f6b9a0aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cd69d86ba0fddbac33344cd892b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb24940cfe9989e865069ee878df0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e43e65d0fb6249b23ddf6829635c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2270fac917aa1d484f127a6a3423199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178cab0f7933eb15feb8c7aa8eb0635200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c107f6b0f610f3707656e184d435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02799c1a9357288db1d5ae431fe68a6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024948cdc2f9fb55745bdfb29ac8566f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9af15ee4cc89c0320a673aa2bad63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36041c8c9b6fe5482e7c451033130d38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208deefdb26ae8e0ea831bac8d1b76ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5a6a0a816b4a6f3f7be0fb3b54aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020953eaa289937b6a11bc90a8d6801208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3f1f3a3f8fb0131db0351feade80c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e95a498728f2d3a4b4c86f0b1968aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008710b9229ce4595bc60342f15911f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b13328b5d66f740d35f5ac2cd7ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c091dee83ef5b62c2a67c95c2f09d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f22a9901c1478c70cf7af080655ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95316379697e51935e74ef34744f92da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907117bad9bd90dddf14eeee9393c93e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62b045de94db019c0e9a144573e8ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba90ea338e3bd0cdfc2b9868389e2ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd20fb0d6f50cc24f97700d20eb06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48444b8fd2ced4911c833433eab19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ffae68a1a20b740c7a6c37f376c49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0f1a681c974f1c82137490a77983222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce11d5d96a488855e62d7e6e3fadf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e8667ab60f7d07964f1614faf1df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d7b90c2933c8f5c31903f0b417e1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34c3090a852aaf3261af08ffd6262226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677674ba88012332e07707b7920f0d95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b72c5888f4cd86281aa523c8c01de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ad1a80d2e375efac34b650f6c8f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6995ff1e676a3765d9244a2b35dee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7f4be4314c3b7218274f4da6d686231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe09215b92494ef84860cb56257d4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3968dc5f082d0d09d184732c26de239233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0aab3c276d82d865bc07a798e089234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86897c19c08c765141ae6cb31e7f81b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf033bd0955261fee49d2c6a480ccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db5e4facc7e9cc900a4665895be61f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb94214f6b311efa1d2d6074c8f49f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09523b1e5ac5325d05081570bc8bab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4171b42fa469234bdc83de8294f39b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3acabb23f494d4264c8c59fb3f1581241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508c2e6f23fbeaf09c546ec2925f361242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd485c915e885a3999099c6dc13859b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882eb2e9b5593de1cca9bd144f80552244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5810361a10e06e160c523f04d4d33e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc302d4a1a52dea6b48e83bb3f80d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4031bbe03fe49ef1f64136b208736247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee1f786b83818adc8f3a65786d17e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc4baca9d9a2981d813c5e1855326249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d49abf1da08b7236e96e5508049c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57fc857ca9f1771ea3236cb1678c8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25c9912806959f4ba494212100a10b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a253f40aabf3ce85edb769a121a4bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c5c4e91ef8852bfdf585c869bb7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597872f5b7a13e3b332fd80996e5477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a37df31cdbd02450bbec6e74cc7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a87ff1751f87f1b5e4ca6ec1ceebf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425023b032ead1d82fd4f04bdfc5b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466af6e02da23e08460b67365188cf57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4c696813f5e96deed28927a12786260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6cc9de225ec12b8504e46abc24ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48af27cdcd563971735b42cce8b4baa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77723f211e8d17229c3c73709e2d1b6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a082a0664c8e8d86b703476ba717a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebca47de1ba7eca3e5c6f02d2c841e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc581dab4757d53a33711cb7bc1a35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8b1a7b94b30cad2ab6043c3404ff8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f9f735d2361ad884f5388e8884f58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05867ee21d2440601e96488f3f436d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24b0af4e89cda5ce710b1f2cc728d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ced02f6ee5a30153258425921cf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe8e16cfdbf8d41dd2a4ab43d04fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf81193e360da6107edf0b1c4a488273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f6f1bbf00c70cef3e10442a0538ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5a22d59e7feaa7b41b95963a17156275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29010a232a1faed4d9e63d6548c582276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c0bc5007e33d5e1f475354277d583277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668bf56ceb5d95eb442ab3e6b2b2d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfcf05f2f162bd6a9e94e4e58da412279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f86aa165a3da556b64bd7bbef27fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3a83c39945624d6c401b42364356f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13959c14745fb24c9f44476e5aada2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1487129177c05581d7c4c238044df0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be87a8c9cf34164d60b295d9081f02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0899f0368e05fce4bc154666686a4df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07518a9b9506f74b70c30ffd7d07c5c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af034e3e8ef84988ad33a31839a9fbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e2a03e666a2666a6cf5201838b8c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537050ccbb69580dbf3b8ef742ffbff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c1af14f8ea86db9fd58f0b78bdaac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895df631633f88ac1a60c0b22f0510e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9179444a7f66e711b35f54fd8519292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f344e953721eca3ca38e816e8cf95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7918f3330afb37de2aeaf30cb1a656294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe2c077a8ef71d2574b6cc0f317b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a161b5e968d7c103245ccff7210de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef45d7934e2c7eafc4ed781bd99485f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252676687ddfb6fdb58f52c3210b1c52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39301d66eba8dc969b26d5d7d33fa69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46a81cb51277352c27eb9c7d47926300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de9b9ce766fd8b93edf22b91a9a703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65de8b37193a24e83e1a0e237549fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f4acf2c8abf7702194ef00a6ae175303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b39e5507e49142975187c8218806304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae3fe18c5555fc742c01b12c0c19a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65160e15e912030e39910784540c40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0341940e67113b3549d6faf4f09847307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d8fe9108e668738d1130983eb899308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385429b8f9ddf393c0577f5a8feef019309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f5788975e64e96d32f353a9f5401c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49ab475df386832aa5541324f9e16d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5045d757043b95ddc59ae5e45b5136312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1c5a0478b3622bbb8f533fcfccb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc83421a1c566d3727d973173a3f21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38cd327a3e7441b010b2226092344e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e14ebad77dbb035f7dd075f2acc480316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc450f0145778924e984ec0f62c0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d948c2ca7eac59051ca871b0a9cb0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7089cddbeab99fc62d60457472112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5c739b99ff7c409d84342d874188320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6ac45cbb671786f2151143d71747a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da68d6f304cb4b61674a63b21ea45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae4895eeed987eb9843cfb60441b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001538be4b27016e21aa8a4f2a53725d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6fe918603322ec4c3c493681823fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd6d4c5aa5414010c65dee027e10f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad1b0db7ad13731ecc8e99bc767c5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657cf73d28506d54f83b20806a86ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c192538599fd4cf5360213dcab59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e85e1b3d6c64345ee8d47ed77b1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324287cde022e5ad2e37c42e15b9fd1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb848b1f171769daf6b6c045fbb87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d52f952976c4372955005949ce252c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb447dca4a95345d67e8af02c413d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a4cc5771196ebc717bdfbdbadb6a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab315e7275332241d811ce3d6570ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8dff46410a33b048cbcdccda0f29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bd6055d65b07e996741e64b944869338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00ed7861566b27a08cc14fa0e1f17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995acfbb666e25fc7a3fb3c25ad7d766340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7738e6d41313fd319e377417c99fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b2634580fb1daf61d4b05f35d9c39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8f107708a25f0f33ac372562fcfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d8376aaceced314eb19e15c998c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f47d93604d3c354c034554c0afc98f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfe4d6015658e9aa049cba162c65ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330055907d855ba62c5fb880ec92d45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a96659109985b71b74d2d04cc98a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe737e39d5ade33df44c090f90676ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381989cd0dffba8823891cc9a4400d6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45500defa12ab8e71174cd160158e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec548b8eef3ca49de61663ec16194352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d221cfee906b4ffbf951a19ec889353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fadf07de01937340fa2d1d6c6b56d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6c9f8bb0f563dfb43245275209c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcaf1763a48d363f0b799833c5943a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffbd65601aae4d671b049d5a017533357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279058b1ce3023d64b52379c8920e648358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3889e6fa8cc4436b60858cb2c93c1d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33eb4e1b792dec76e690c32b5faff0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb68ffd546aefda1c61c6eddab50b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e696bd22457465b4860424ee77c1c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb827f0959fcd344a059d94146b758363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe77c6362f32d770fbf06dd896c59d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57faade2e016a8fe5a2cf0a6052ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c8c8ab1a27b970e1ac2468fc30d67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2da34321a7548d0295ce8f0b93acc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d9d9351f2a7c2af3a344f0b648212368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1725205244393e4039ddb81ea057d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8abcb50227a19dc8dbdc6a1a9d04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d1510148e7b216798bf9af10b36b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc254172ae54994fa2c07f452252b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7170756f424d26831ade785c57475b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc3cd4e38d2b23c8d3de0a1914789374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a0884a0fa17f85fc76d355b420c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c0ce2e07217e20512d82e4781b5c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3769863b6854df63b45e97f6dc68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc683fe051b5d5fb7b369005a8ad1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ec3182031d3d6aeb7b9a300ba506b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e075c743f370da72408686a09f8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701b538e33dbbcd37f2d35d060cf011381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790d8b377883d1c1646bbacf0ba82ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e1d130cddda5d4589b4348c2c645383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bfea997b9c65032b41692238dbf03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181aa0d5f6c84eb203deaf628856f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3740c1d583620700fadf888af387d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86864482a298e5fa6527a538bdc6b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f3da15deb38d9e714bee9d0ae39e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b421e2b2dcd2f3f616161ac77daba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f3b7cca852da0200a752fd14f4c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c8254d27943238a34a3d4e2bbf34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13440495420e4ed8bf26947d67566392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c897389eedf9ce8e920432fb1e05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff67e12bac747c1883c45993e1d88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aef50eb373389f6ec7e10da94f62c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3241d8993d26c7492efc510b811b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c2b79b6b80ee97d1711f07cd0edb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f498afd8bd20b378a44f47ce139ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcde3d848701879c9eb35063d8540d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb44638a6902bda00ab51a3e72fea66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574bad69877b1ffbcf9f4b4db0d5b84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3a732ac95a85b5e09fc30140d5245402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c5a9d1405e7b75e4fd1adaa8d2eec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b6ab4b99265dc9ef762caa7a65d06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6826a3562d7abe16d653ba9b6db403405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4e66c38b7331546b04b385b859669406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bcf73e6d064941602f316535723a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4b776d44f61568a96c2ed7e29de8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397de077a2477a1670e5603e6cf79360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bc3443f3efd49b23c74b1cdd407be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e8f7126847f4571391f52dbeeb932411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0685d2824e1595267a9f5a50e7cc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250209edc4def01bf9a41a4daf7a4497413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced33d533fb7801948545b0c061fa67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32363691ae13e00a1c78c311cb99a73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db2b3224834fadf7facc620545e6f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3710fd5cb31f82e6b1782a0bae59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4e19ef013099049386bf77fc6f6ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f751c3143a014d70345453ad2adc8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41430aaa13a373be5b8f2027a4431f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4227b444d34e33799153de65796bd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a0140e727fe695641bc1e3f6c30d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793148bd9bc0376be20ab977ab03044423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779cfe2a7ad8b5324ca2497b8a1561424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c2183e54ab413c1bf02f2295abbd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9579b6522b6faecdd0db0c86dc2dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d748077c9ad3cd638f1ebdaf75199427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9237ffe5b743c23f46ca0ee85f346e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac367a572b66de74413b0cd16f06a96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb33169acd459d20e438ac958ec5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3385ad23c52e14a0ace8ceaf23ed8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85829a309fcc6e2d76e2e44295bfe1bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978588a8da18456887810718e69a3e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c67fa6bac7bb9531ad3165191430c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7066f0378793e809d7e8d6242226dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c12a4b065e2fa8040c1fcc14792632436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbfbbb5de25d945bdfbd7506dfe51a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7d4cb7672b347eabcee6a18ce8a90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90525bb03e07ca567e2b82eeed8d825a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba9efa9a16f6fa115bdfdbbd6bc310440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26345e69b2b0ed4c8715469370d9d2de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a7572ce25181829ba2cc3a76b9e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1cee0579654d74622eb2f2ae10fc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836a70afc7b8789503e8a9fb02e88d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55de1ad5b6fa48c256c608de60e2ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895c78e47c5a930752f8213bc081fae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21cf37a59313804127470a881edb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f877d9896754bdfb5fb04d2d4e15a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a6d0f60767e28700f6bc154d60a0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da679582d7a92c20a6ebafe42ffc4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10183f90ca20624af5a73ac6e8e809451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddc04de5cc79d41c1e5e2df1157a81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8015e2b432b14b2aa10903fcc3b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b7c96e64af2e7bc9bfced5c24813454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed8a97448ccc21cbef83bd21ca9a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bdee4de4a15cb5db97d9adaa9871b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903141649aa638b9dd0373d29b62489457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d53afab03d3ffb2a456716e03ae4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69677374f92091b372399f38b1a1ab2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0f89554603dc25419211b76ae3b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273089683048c9b676eb10fc278477f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333be6ee7e99968b678e83b18138136462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba4d50c2bd0c62f3822b97615cdf9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82310a3df82af0a14b94d072c575fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848453e4c5d6bca00633ea2e388a2c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e1504156ed9b61933b318a0743f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8cf2f0840d9397e953b040c9a4770467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f831736b0be61fcf6a626ede943e140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e888cb82a3426f42d3894d18dc9e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402f7eb1dbcc2b05805bb0e9a3b0d78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c28e61bb40fb2a7bd0755a5db426b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31d0d80bf5574d87b25cca357179e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7efd5f7ee8194808aed777fb4612d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f8d20ae8c1d3724df6abd79fca3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e5beda100b97be40f721e52c2c45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a13867517b86afb971da12680149476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da3788125a391d9b6151b2059e450c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c698b45c6a02e593e4b797452d8994478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb2a61e08dc50e45a4421b39a1f9e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d399217eeebcccc9756e3c03fddfdab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fee0631883e3715d586e7b3eaf327b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d741c1cdfd1d7183a2adcf246148b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d5b1a7e95494646ba1065388cbc35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b158226c7e47603ddfe3f30c202b84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d223c6cf2ee0dc723e031f0b43355485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f3c5a6a6602aba2efb1fade830f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510ed024bb70976f5ea99dd5dbb43b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7213357c961862f78c3b48020d5bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a92a9c408084be3ff5b2f6133d281489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d713bc0357e862670b601f4c87c4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c74517e0d149c28fd3f493642bd3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e63352dcac6843936532ce2705f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cb38080eb52944840f3012bbfe6bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98e8ca60fd30bd633637a837c52e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6a158338770be9b6ec04e4ae7bc7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f2fccc7ec96c222e718c019f55f11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02bb06b408bfb58d1e976f671a054497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153eca0d9bbe9814d32fa93d0b27e52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f1b847b2afbb28ce2c36abc68a200499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b876c7d967fe9cc552f68e47b73be9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896651934686d0e33fd7e8f8b438e2be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705f3bfd019f4b58734814e272e8ae4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d627359c57eca3fbea4a112099cab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae4a2f9bf932e86136b885cc9acddf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0a5a5ca020ac31688deb72e404977505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af3dbe8a7c678a09919b644d856415506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82564e01e138bd591457b3b0a8a0a180507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55494da0bbec126f7a77e6d1b0a701e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29277efb10288e286fce4e3d588770f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb75570af0cce0126f2846f7ac52d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ff984fb838edcb442e3af3226832c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89068e509a21ef8ed7ac9f60cacf6a12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44342029c98201102b1b7e348dfc29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf02bdfba3b1a55a20ea53fbcf4c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ef01ffed28219ced76877f0ec9045515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac7e8b374be32d6414f4ebb851ff3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a820ce21d879ca74225ef7bd3ec7b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d10ff3e74737bca20fe49059053541518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc08c720bfaf79cd91001ec97ea97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642d93ef5e160a5016c9c4773f3d39f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53268cd1a7e33ec51b2a84d6bc5fe6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198f859dcffe7a80cbcf9ac380fc3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c52f259e48ccafe0f66800e309d81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bd060101f87bb0d924f814fd70de3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493f7ca96d013e500c100313f85af15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcd820dfde647c8dd72614d207ce49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6149f7d5bc6308eabd79b2569ed544527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b848e35c790b5a89fa35f536a6416f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01349bfbeb98c061d5d30e2cc299ce1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700fb6b12c530eada13a9886aaafaa2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb88cc9e158490a45f2fe43ab99cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32153ffa35be821f87bb100e2d8176532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0cc3cab08fc18b55c37d3d9453f5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858999bceba9d7b1ceef43bc1b3ab5a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a487b59d01d85220d37a8b08b81da4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3fcf9923ccce4f4892ec39f4dbe3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed4c672702b2e5648ad6a8bef3f284537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de648ce13067f70f019a04c7dd60f55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048250f779874acb26226419200675c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786f0010a8b308a13e4b80af5ebe83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69291f0c765bcc0493606b2a56433e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0a05cd2686b3e15befbbdb99955e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce950b2cc2197bd1036f0660d5b42ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af3b8d12e7d2caf395dd0879cd72b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c0b070a208aa8f2383bbf335c47b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f205d36aecd9119a52e1f1359a35d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f7d8d7f5c13b48365f4553e1f44a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af178993370663f62834393cd7731560548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a1fb256cc002476f788a453d655e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd171bbbe1f98f1f46e6f21bae8a7e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0db40cd08f340ddacc3d9d0bdd12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a0cbb0cf38fc141641268c1789ce5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3ce846a684e04fc2d28809a2984d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f7f8cca4ab5ebfbbe7d727ebf3523554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8684401b55689a8570d0385989b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612ecbb182ab206691d276a6431107556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159929aff9c7acf3b2ee58e2c4091d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651df4f37d24e0f91442768bcae96b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197157fdf2a96234f99092a1a85886ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1662245c1908a74207060d74f8fcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7068bda27f36d04ab0dcb7726333c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93231ff49ef7aeb85a799411d54d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a97fa632b13e65224b03f8c50a45d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d208684f9ba58221f409eb2472a33a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f57ef72d8eaa861e928d0f580c86b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d9902ad85110f90412db52dd08ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a489eb66ed791fe0d7e6e1d44f67cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c1090f23cbfc4de374142b23706d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562063a3fe2ca83d54673edee9bb12f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbf432194c5cea229dd386145c14f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f800244979287cdf70eea08d1d315571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218db350e90bbb74208bd880dea274f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072faf382850538c92394ed6365405ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c095b86cf4d20440bd8f927df089574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ed3eeb174a49b602d4c0ec754706575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665bf7b08e586cf3779a826832d044e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948d008e90fe86e0397ff656673019a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534126724d56a1cee774ce5dd6be0a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9de244fb9a14e0a2c1d81c586c84d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31292f91e7f0211a11830cf33e19072d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b3fe5d31004ad741709d122e7271a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f82efc609b06c9aeb51b084841c7ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8647f55c3543808b290223140dc63c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e8eecb212848807a4cd3b3f0d8d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcca05e9cd168c4c936dad09bf8bde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1856adeb15ef5fa9c0f9a553f6e47c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d90fee00c80607d527f1930bcb26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e7e71518aba67d46ab19657c0de75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b8b34878c477f318759013d504cb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2fa2a0a121fe705fa4dcde0711cdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b945e511c12290ecd114e3bb66672591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f898be06269a5102113346987c6c6fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382f8dd8f16e42a3664c9f4721001a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493b75ef35417d12f265ab9e868e57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe46e709c6ce1e7246d182b2462fbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99234389052b518858f81fdc8a13ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5eb48d20540347bf43599fc261e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf62dbd4334ecff17a837d52cd254f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29ce28b1194d548bf3b2d304ee6f0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0fdc081c3fd1bfec3b9cca9632253600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca09c5ecbba4ab0105dd2ed20bb3f70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65712725df3b1648e87967c5e6be0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddddccf9f4eb5ebce6db2e51cb931a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904bd767bcef3554bcaa3a02c318662604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2867e0ca69aceef24eb9a8949916f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0fe8f11b71c07a221048b4685a6e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221dfe46aea949a868887ad7b8a5ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b24502b820710a115d9e2d7802e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc0e8a4359b6017bc17fedd46ea11e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f8954f3315656670448376ac995c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe148e8627e7c6f214d82fca398edf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac64aa0b9370d420a996934ec631f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe5353906772de1e8ee9e6260b9af7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f3c7ab3b72abbc86c754c343fc92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d134964a0ef8c8417866659c930b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0ab21426aafa53423bad86a677bdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e6135e892b1a8dd1dc63da0d301d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438feb0d6cf0ed87ef04555d396d71e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426762951469932b713ec1eefdd2fd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efeb3ee393edc006782b37978d49f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4d33a2068a8153c951f8946ce7dce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707668849470d0ad5771de19cb15a985622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625be37be54d64edc863e8e16be8309623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02909962f5624a946e6e20b7c742dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0500f323965912b1c0b056e83c76aa5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9621a1fba30c0f13c3455028bbcc94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc658cfe76128ae6f790adaeed911d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa7b05c8a6e56254291721b0f47b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5cc535ab230fc84a578814394432d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d14ef77151ab6c935085a012c925630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba52f62c01937e5a9875394e078565f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd7f61d04c8050c27025ee7211ef9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54f2103a782dd6f00e24a5e9376cef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c93ebf5bbfb72d4b165bdc9db407ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365bafccb7cfea17e0c8efb00629042635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083d892fe1e45009870d6814d68280e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971551833bdb5a910961665edc83aaba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066c1a32f1756521d12e34e386bc6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06b1a60db15b6e9bc30071c526cc84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d58d3dfa5467b4953a5b0d2db7c94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b621c53326e32140b2da821842b26c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96817f1e50d13111fae42ccaf6bccd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246c97aa97ad70e438f51c5442f7fc3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f85ccfddeeaaba44632453f24255b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eafea0527843cab2c6c6fa0ef1aacc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb247d5c13d209d9391a547f632d597646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfd56d0cc3af3b662ffe51af1c2559647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9ef708d537ec2e2b272c9fbf6735648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d3c55ce203599d2fc1ed743a19f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e008fddac530ac63aa331fcc37e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a36cae8960ad24aa80d238eb87ffc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18803a9c89c9a0d129c070b938cf46a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe11b4e64315d4b7d8a7ef4432a98cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e550738ec62eb04ccf5ab9250b644d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd92c158e2984dc0e9b1757154eae1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255bad8c3c15d9e8f9ac6ef452c3e7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6130dd1f5163881b6906c9e794b6f32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b387fee8641b1e700c3a24d51c6a90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea442b8ac689451ebac5e7987a434659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89be3e61b56418accdf02a375002b25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69c1cc3d7a55bba3ab7a12179203a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d8c59d26ac2c0a85d039e9458961662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d3c4d11d88ad7e3d16ab4e4d8e06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3b7b6d2e74b108f1b6c99a3f77ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f590878b7d6308b315646cd78c39d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d5a0fbe790b7b75790b9a7a155c2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3c11137d75acef3e0fd79c50fcb11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31d8ea5df594d7cc188b4e7aae5668668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e5cb9f370c068bd1317093c5719a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9730465b82a6ff472755d2c529dbe5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf6f295210671f2db77d587cdf5933671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2dea9f9609db35203e76a909454a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98d750b63e61476b605aca24c965d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04508439f476a071bba50720c114767674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b73d719280908554fa5cb2676d28f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a52aa83b94aa0852597a5c78ce76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eedeab1bc41954dd7d682123ecb50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217042fbd50fb108f63d9e48c37ec4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03e8585bc056ada21f37b81e7d59e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919dfaebe62ae1189050f710290d7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a130cd4735919d3e76f8543919c8733681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f205aa1cd0372ef7ce1e208fda466682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aafc886a4b5628bdb01362ed1ed67f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eaca8a58d61ab80f57c9f46effccb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8461d0ea7f755eb9005da13e1b239e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfcb3f0522afd6c16411c9eca6097686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee58e6bc2a0fff8824853500c54bf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aa16213e85f3f7de875e155daf5d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9b31c4ee5250536e43d8ab27ed358689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8556b00cd59a49813d757c99335d2a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf87a33e78ccb6f70342f0a744276b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17d14997de174f65f0aef9b46d9f07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b35b64ef3336b3a637fcb44b965946693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b1ac0e7b2154d7c5b8d9f9f5dbd12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095230105cf897bdcf26ca67d6bc542695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a7971ba160b9e41df7e3949d4da81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02504a6254dcd9cb8c4eccf085d0bd8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc94cd820fff6cd67e0c8538f9ff81b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f72ce2a94c5e16e203e94e249971699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b032edc1fc0dfd36eeb480a16813700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef658dc6d8022042946b735c182b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60c6edb5741dc87d441a5b687b625702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509431fab601ac6e1e76420c2f07098703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23d1851eb32d1c16fee702b49656b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bebee5a66f5db37b8ad45f50626583705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212b3ea49510531a4c89021eec9ee0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9494c49f45cefe55f6be18f9624b43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903f4cbd1f6b8cc54139193af878414708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a901558fd36d67748fede0861af2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b594b79e56a419a65ba49683b0bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179bb523de51a8e286ef3467c551b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6e5579bda3db8c63933b70ae9dc83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b83e0e3210989326b48d83045fdbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2b9f37beb500aa34f878c7ef4f7e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39589487e08c653e38d2ff14429dc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ee93af9d4d1daee68167e2f8c2f11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca5b8e9248fcc21ce456a247188487717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe4033a0c689a9f4df0ce919e76e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11c918a3969ee39b99a4179cb21111719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352ac623be57a18a92c66667cbc328720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097266b81bdf8a5dc4ac6f41707438721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69d244b8b5bae55eb8cedb0c45fe94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5b18f3ce7421fed4d4e0b5c1aa867723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983bf076bf5c4d2b2acc4d2c4250097724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d4ef254a95a92f6e39a3230f5c01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68be51ee2c49f028c9b7555e430dc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2290af4613305c12baba0b8abb4865727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986504506ed3c27558927398fb10fea8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8dfc78a7ed0f877fec2bfd62e245729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaef5c5c92ced21736bd7f994b2eab3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e8eeca04eeb1aa034fb6c39937a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ff290f9c7d3af95529355917d843732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db9be400fd51fef17850c4c5a3bba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a8a9e83d5bb42001b7028888e3dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8db2c7b2dc68bc0b6ddfd7d7df58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de98d92b3eae9e85f25c3f86f5002dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b4ac4051ef474b1c6140c5782fa9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be8f9a4797ba9e8129ee453f337dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3ac8d6f790c2774105d2eadc7c6e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ba1246419dbe5500e4d70073fd9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22869239cdb1c5c37a595f83a821a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bed5774ec60f20c09b00235b90386742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdda96d0562590753a1adfab435970743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdcb89109e435ea3a976bba8c8fbca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a216bc68b3f2f526f5a49074deec20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f8ed03ee74ef74c29b7a7edfc985b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602f4d33dec14a132e031ef6e30a38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040dffda07b844c74c1bd658c42837748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7cca3dcf21e6e477a2e673b9879e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1299df0ea7f9337d78c982fcf48b71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c382cea19e489e56946cab992d3768751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7bbe29a4320b594a1475befeb1cbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b97575da18c900fd1462aa96d08da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3188e0201af78107aae2d3596efbb1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcd2883ad109bd836b566bd466ae24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5d067f16ad2723c85a40ddca9a992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a2c80203e5301c74490ad01a9bd0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97597461f92f3306e487752f2564be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253cc46c1d94587f29b3af852175ce0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c251a1d77928fe66c546cf084e4693760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c59fbe58b0aa35c2469587b91e1b2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29077ac035188dfa881dab8efdab7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b07e2e870bd59cbbe82e3fcb13d9aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a5c556bf61b9ede2f5e64ecf91a2a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0797ddc9a651ee475f16d4ca8eab1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e248f4607217b94936e7c1e2a24cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc96a2da9ad4efab3ecdef3befd320767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>