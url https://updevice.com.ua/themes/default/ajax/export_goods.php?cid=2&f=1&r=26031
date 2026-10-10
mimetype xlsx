--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78c6a074f8a493ebacf3281ba20dbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60913c2b8ae910d10897159c81a82b872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8b5c63fd7d612003c5a8ca6d31493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865421febeb0ea99ab61f9b5141686e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7d5ffb90ef27e0db03e2baf01a6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce77cb943646b8374452991bd7fa6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9259e252e30d0f1bf575754a1c6827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c17495fbb01ede28585983d6645cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52720b4adc9726df3d1fac25a3682999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c9458ea4928a5d392b2bee54d174410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ef2e8f5887066fb4d12ea2129a5cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640db0c34e6efe46ec950f264a69d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d51df3c65e15f7108eca4e7f27ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae5ec66021c85122acc5f12d9cd0b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d50774eec1323056b9f7410dcfe015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585a0995fffbe8346e30d8915187a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36f4b894892f717422c85f4e7176e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e0a4d3c51d5ae3ea37c673d0fc50218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb46b2f4ccdeab18fbbe77e4f28597a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d4efeb57700a0a89b26d238adec2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005409a91e5492b5bfbcec009e72bfc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e85550dcc5f05344a245be179c46522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15617ff5b89dc9d8679d04c7b0b79e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae034962287085347e3fa34c41823d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b975527f76af012614036d8473f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc94adb05f95e8577e2e06657e5cdd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830084ad52d4a394da2e72301faae9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ea4a37fda174b42b4d2ea37164e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1fb112e78802d593d3574baa24d7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1744e08714ade9e3196439e6275730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafdbce621add32691d84e32a7fd85e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd5d75bc76af521d3940f3ff575d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d3b73348da7a1b4ace7b0b49cb97e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ddf8bdc4a9d4386a554c24519c7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2d6ef701d8fe5618132b5eb2fed8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa6fc339a3b3b1255a8f07bbab398036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f77da0fa04892c179cc2f7f374c0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db788c89b5af3e6909c2046d3f963138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb517bbc9fe2aebedabc733dfe4bc2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9649b05a0519892021c6415e14227f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086842461395a0dd783512a55fc42cef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012eedb9aacdc16bbb31759bfff7b9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f310b94c62eeebddcd534094df5b2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be5700a6f23b7144bd4aab21887ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d20db87c47c2756650a0126888e3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0b6780c39332dd90efa55178b4f2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63de5efdbc185669074482cd1cedca547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b86ff0ab7e314b2d34963fda12dda748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f2e9008193af6177bfa640509cf6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817c1fc5d9c6e856e81b135c941c9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ba0690fc140cd137820b8dd309eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52694ac8881a014be6aa97dabd4f76f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701825987c4b9654509a4eb1715383b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d02e22ac1da550d23ac0551f832d7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134030c92fbd43a14e1e015a2d32d2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aabb586b980fb7c3a894a84ba995956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baa25612776dabeddc65d94fb32fba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60b299dc0cc7c0987a91359f3dd5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c93b9adec2c4693fbb81301209c36659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b873c70666d1bf3a0dfdb73caab69160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052d4173477aab655d53a7d21c5984161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dde1619b6d70a6f698fb9d4b8e04762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2cc80770750802d4ddc77ce0c2de663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0fa71b026282710cf5ce2325b373764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c3e5191f6300d04f46361467d381e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a4214dcece352cd9b38f70f771a5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc7f7bfa86d81581071d16cc2353b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e25efee59173967c8a87eddd4718c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86553835f5451ed399cbba5288e35d4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd915abee6e233ca93b4565518f491ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65e1db0300aba0d6de853c1d718e7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2232e70bd27fd35618f55e47728ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781fb9f1224ee9d90dfcfb3adc0d41673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825cc5f9366ae211415c1160056232a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb192d683e6e8b90ae2b399c3f9c2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba5c1bdd8fe4c3b3aa969691f07d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fcfc77aee56e2467d134f227723a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dccabc6809c211e903f95b0dd706f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8882a1be8d3f71d9dcc65213827b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64825ca6186459a10b562b61459b6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387fdfc54c879d4695411a2170ccaba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996f4e3e50b4c14004d403ee453d3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff84073bcc56aaf53481c570325750783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9d80bdafd37ebb16a7df70854f2b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c580d10967a103babd5d3a265901685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34d69497fc32cc5407985d2e1c20ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a04289f9553ad3e9a517d87783007687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390c971c989c48becccf7c5d9c26ce188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0effb97186bf97ec42ebdfea8bc1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1103604b16ba859ce2c74c219ae5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681eea078bcb98abf49b8fec302ef5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9edf71216c11059b3fc79bfd0505192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436fe74a823cf3751b5bd5fdd14083893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297042699f678c14a30bb3a1cd89d6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d9dcbcc02ff688d19bbbd76ff6ae995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded104ead7d12e0465e2506bb405d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d866ce5cbf2d0735df4a4072d1c8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ba5af650ea9d037885122661c058d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e125a72e8604f3618261082104edbfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeac649b442f83107f97fa07c280a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b88922942088ddeb3aa4bde75ff9f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4350f527fb998bd16105c0785fd8cf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e3efc28c270c4a5946e5d586b0210103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b6aec7f36f713a5b9d8705cb55d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1dce6fae1728bb90f563538eade44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d043e5f41c7492e497ad1f82ec14a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff98d8349a2d89d528b7f0911dd8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014ec1f291b93f1e7b3fe636a7f0de7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7400793d29c87d74e6ec150bd90cfe6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa53b526ff4daffe3e74a449cbfffb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f01572a84bd4c17004a8d04944ee0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c807d5bcba2f5f3d777a13b6c1ac6d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b39d256f4f886843d02cde98861d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab642eba0cd4852f902de03fa209e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace0aecabf9c9d7a123ac8eebbd115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf164ed66b4f163e61adce18f28d10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fcd75fa49b9013131b31c78a1f7b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8093123cda0887811a042c71b275ce8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90015359f69e7103618656483a4d2874119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e45d7c7b022746632b756c2509e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d0c588d9e28281fbe918d6ade3d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55426e466f909ffcdcc7cdc42c17d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84a4da7e509e653aca4cff9a770f61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87d4940261724c070d706b629be59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19bc3cebe2b4d7fb7e5e674a84860125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878aecce65e816c105eeb2e8a144739126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2759c691dbca8150f91f61db37585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c3238b362fd3873f5edc7ea9fbdfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f7b8a7d3a7c96e29dd63d60375e23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae912b41669ca939e3c819d1330544130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37530e894e34d5cfb27f0821a80f553131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa88d3d7545dd9881dc34f2ccf0654132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7aefb2a1a09d21f08084c3d720360133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5c2d64f153e501b2eda706e364da0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd49e16bc9af0c69ef5ec267ac46043135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a376c19cee3920d0913a603c2f00057136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ad4d6e8ad8d7b17749b7f014922f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6de8aab2859f294f2663662c50f82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545714d4e35866bbfb6fd4c8ef0e8fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce8931442bb92f28291b960caece33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c2b99066506bec1d13eaeec507354141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015838e30c55daa5170c7d9d0911629e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8392e044579c0985e72bfcba47259d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05f0cca26c30111318943740380995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08217a1ebd9f4aafb227278d2184f9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcc449f748b911d6ceb2c72a78d0ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312844972224ab5bddbc7f8de6b8e3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc960822fdc9519c1b08d9e36112c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623c7634143078b555775339a73598a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583ae9dcda02c2a608cbb78bec370d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c9da1385c0db20555099e41adc941151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf95fdf7d3416ee128886bfb371f63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a926d4631520a885b759f37267e6f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bee7ab232ffb1f9afe1a1ef5f5acf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6977fe26a26472aa4352dcdc926751e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432822346dae715d54b8a9db93972a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeee9ea015213f1fe3539c734bf970157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d97a757738b8b986cc34624fa31d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5298533882325179818fec437a30f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39e83620e8d272916010e405754b8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514efe88b5fb052b82ce1310f4b8c32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac02c4689a62684571d06965b2a1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1053ba98467579ba128d526fea7c4a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8a36aa19dd38204c810d2370f3cd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97796e9ceda1c9d9248200f299cc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4862d04729343a18ecf47106592ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe76f0b52fab01b78b41e23319901167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a2971df86e283c0c8754872be24f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962575bfd5cc6491db8baf1205752b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfa72d9cd1d7876ec28955098ebf63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c498c4a1dd08c99e653330d414b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1685138aaf30f6163cc592e8907d3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02caafc94ce2319a73a642fbb1b66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900836b51962b59bf57080aea82728de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49772bb4788ed3fb6d17a615a0e680a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2757ca7367ee9d72bb89940ba5ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af158cb961d6fdecaa1f92d762fda9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b0850abd6eea8a02a34b6535268d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc929395b56dd2753ed0f0e00e595dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664f36d36b10ecd0370daccb56e7c72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38428f477a6e743437ba96a944abfec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326cf64beb6aabb4906ee5900dccc5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fa40de13f3e24322ca254db0bcc1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03ff9f550a17c991efc870d7ab3ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f9d4b06a2a490a586ea9750d6002185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887739f49441934261fbfd876f11032d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1ff40a3ee24519b5e972d7ea559a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf983d9c5a19bb1cf4fe2b2c02f7e20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bad389d07d8bd9a42e8a68283fa18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092e35a6804ea3510dd87f18e9857b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d750ca193694b02d081d5f472fb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df2efea6bb2f44f4164e47dc64fbb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3884b4ac007395607ce3f8fee8f58db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cd3f70b7edd85ffb0f23b6968be3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f0c796e0b73b10ace62a5af999da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff3b693062956fff263099b7e077c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95c068f335ec4034a2374bb19c9023197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70116495e5cd2875dd4607b30a2c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca0650b416d6fccc266c24bd2cee6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cddb7a4083c3011cfe381b4199251200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa37b53792f9ddbeabf561b583148201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c43d314fd1e84875aee97e7e0d6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f230fbd39e2fb3b30654542e91816203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc090aba565548255418bbdbcdf0df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1954a832ed096fb2386a2a3268936205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f1adeadd3f9de5bd19a5dd9d3c3a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4f19ee42ae2956302774be88208fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb848020e692e04f2906326cf91fabb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746977c75f627025cede300d9922cc54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf70e26d2c5a8f60bc641449af425be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28522346e97c9ceb35cb86e8b75883e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf3d250de30cc7161409c7508fa5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b3438415e3767175366d8ee543c55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a677c2ca334d9016102e644455fe5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020631e8cae9135022d3e6c1a84ae26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609867ce4a040ac9b525734f7a83f55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b8c4c72ccacb839100c51634dd22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9aaf1277d720353c3f04394c96735218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf198c560f0e080fb820c1c3a71739219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04276fe063f99d0ca56dd565b3d62e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a5368620924a57ca570015727bb1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548cf7ca8a7a7655db6fefaf436ea78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fec1807c130c099cb01139621eea83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783e1d5ffc9bd4a4d9ef8cc09668ccf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add51bc76c122b922a4d50e064c5936225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1652a2909cda54e2567ef645d0095226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1fa788caa2ccdbcddc370258152c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36963972d88a551794f86d53edf26a38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9a2b2e3b9f37e68efc3c38bc8f7b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ea5ff408f37faab05fec90566a6af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c593329f8f5c5210128cd68c8b41fd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f413e4c4a89725e9ee39ddfd19fc667232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5cb0282948276356e57d12f1b3b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51444ffd707a036700f748b169abeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f3db4a0adb8b30789e4914fcfb206235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c4193f57623da43ee4e6aceba1906236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3a512ed5dc9a7a6585dc20d81fa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70806d54758aa4f295cfef70676fb6bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eaf8836c92b70405a10bc9c7cbb29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebee6f74b48c961d77d2d5478d3be16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2995ef675633c88fa25cc8a722975241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab54ac9528c82a3bc8caffb59b3e893242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a370055c453ae18090316c396f03b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eef69584ef5a4f406f38feb5254ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c89d8b47d8071818b16a6a62cd6388245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7544f78b59ce45bc0cf921ca0539246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6aac5118f8558b59de16e4d6c973a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64a9e060439fd45df0289ca89306b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fce91cf95e4df9b8e06f1cdaf103f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b34f2d7b8870661b362712d4826c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3e6522e270adefd8e050b27bb9de6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462665da126310793717192d316a0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd53fee325626ecfad0ef20ec072fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd53afd7961c82064db1044194b7a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dcd17f7e03f851239d0e2be67c34e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772936aafa0a350ef2d5cccb4b95c85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693d6d0bcc859801fcd77978edd0e47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e76357527ce0cc20b77454c845da25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58e2caf4de58bdd3cfa4cd2ab942b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880616813d634168e09d8a2a27b4fb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92917e0feb16b544ed4b5cffb060fcab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf709d84919d81bde690b6807b4cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9dff817f3791e932e8591147781d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc6a43c5ba31b80ff4e69c6b82e6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e75cc3053f4fa6bf20e6878ebbf39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43e94d14de05ce33def030f119ae66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7310f5aece216dacb54828d03fd3f28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c36952397134252b2a2f31538549268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06193930c1fd054ad36404e0776ecf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ff9afd82411b6bc3fbb55999ccc57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddaddb7075e587825b6f82f54b3511271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08783e14f77f509d40867e7d2f940d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5c855001f27223a5ca93ad12a4fd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dde30b184f7ae5611e9f3f8cad44d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a622294488fe7cc6255b526b180147d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a3e7df54dc2a44751b534afbf41d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4978215bfd90bce1f99718216627e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa60b2778fcb550b13125eff83b6a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716180ceaadb6418ba77b9fe32d3ac4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a1cf9235ad6fe8674b244b75ea11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ceaedd365fd7777d7a1731c39eb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3445e1e30b1172dfffd692369e5693282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d027b9c54c02f3a93bc87abdbb80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff92a745c6b52b47c6071294198ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755011879b83eae35f09a6d7636404d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f828387bf9dfa977f02b6e231ec2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4ee561b5ff652ca67cfc571fd59fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d8195c6eacef30794bd860614e467288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699660b23aa5ee2783c237ab57acfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812b799e3bfba6bff6f6c553a3f1da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7699b2959bf2d5b6c741eb6dd6fea9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cb39762ffb058b8b619c20fac124a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793b8bb2654a68405cd75c241c6bddc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834674b36cf1cb8d93075496765aaad6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e96c73e84876846488a935b8a6f38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a95cbd8e01b9e288506d0b6eb7c662296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf4093632427797c6cbe71ec35988a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d16659f9ec192be7d4e2b417daeab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db73ba7b8f46cadb9714bb5260ad50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5af13c7ea1986d9d6587d7e639aca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2c41cfcbb32e9dbe34f0f912d7eaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982716898de711f5d7a381a82c79415302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc8694a881a33801dc8944482c3aea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c102f6df9ae3bd3f7cff23a796b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280e032f6c335559a25e6d0862e502305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ee03a650b566fc18b5212db64f8d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e263adbb00470a392583ef21228f16e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7953ce959fb3fd03f1da577447c97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb762bfa567c80b18e32cec80f2fc56d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702dc1b41fc639e5b1bfb221b690e21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02dd8e74d1cad928ab02e9fef3ec20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a14ea95c40e8f15feb2dfb23a6568312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d8aa1f37761e9b6cf19c31fab345313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89fb5e6005bb7abbe86cb967359fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae5a5ce77c937bff25639e8aa05e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e413ffdd0c67ddc37a05b11b4cc6f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb5d4171ba5f19439dd92845d3223317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78d387dd48b01420eabc941c2bb1c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b77e680a3a5ee0abdfb7017c2c469319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5fff95a5e3f634712dbf81368b5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb111001e365d3b6ba0cc24b26b3accf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1bb286781d49c2f83f0ef5cb7e79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bfdbc3c364722ba949a9de4e7ee13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22197e4c76d96188a73e68dcba451f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98020975179e932774607c8530051e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1a9cb708ce4af6f1a054d5ea47b71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d12f051faf56928d6cd49cb8e6e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f88c6ae58b7ea58be4979bcffd65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a73b950e3440ee5f29803554d563dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cacc1a4fa8ada542ac2d85cab915fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0da7009177ad5e45a2215e9647ed12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071335b0f2d9c697119fcf0668baf0f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e2fb207529a9cf969e8ceb0598a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac10d60c6361476deadc0dd1616c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134236e75e9855a4f2a0553239feec6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabe526b514d2b8c16b4673d3227d56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fde8e89db49dcdf048ddc9097f3c9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400554dc62e33ee2670105040f05354338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f41a7ad87cfd186c24bc77af79a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ceb00c4bfa2349e902ab92c884728340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb810a4f5f2fe5ee5a1dc154fac28035341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ab0df19b64744d84462c66e9c252f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48eb9364b83ac33f76da3d5523b343343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022665ad233643b5af14cdf32059ecfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295c40ade142a7f3191314e184483b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813527d9f62a1a72e6dc37e1c3855a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841806b23855b66f14dc310833aec471347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfa593e99157a9b557560abf8fb183348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68469664a4448e63d754c9f8e74abe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281266ba246a102c150798b9e8e6e23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff91ea06ec49d811d098a52f2d61d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfbfe4833ea37df5acfade552b814f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d8be09fd6b0126c4b52a4c47e1a32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a89986b8626d5d59a28ab93745e9f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1828ab4caeae45f9ead7651e89af4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a480472d4c1eef55ad398889fa68f45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69d2f3dd7154d628b91cb015317efc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1753a6e4d996b6c64698cb8b2c68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62666ebb3931e52d69b051e48cfce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bf8dfe8c8cc832ad40c1ac3254102360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b260a98e10a8c69633108f65758cc3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237a18daad337c6e301154af5c1438362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b3efcfaa068738c383b486698ca5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636989498bc175dc124b977adbeda9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfdd59531f72da11dfbb4baaedf77e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be684cf6a4d971f37d84dbb0791e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca72eda17d8401f65cd89f207d0c71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108446feeb691d632026c52406621b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e249b2c12db9673da458b09374a76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab80a1dbdf3412231c78ea78aa830fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bdc230cfd0a102f63e9c883455026371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255235add88eac0ceb97178eaab6c3ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc175c1d2d7c0e1976fe970a16618d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e9d79b61fea9837c68756d2b239f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe80dc54cd05f2b6ee0a2e9dbc29a28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d379c5813ce10120e9e41db7ed26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff33d24815cd1322613c9f979ed06d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72024c888549c34ee7717e6c2fcb52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ab7e86499f505dd40f7a2e630d3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c63a649479de404f3bd0227d60f65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee91a575cf0b357dee61011f50e237381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d230aab8e00c47472acfa67c5aa18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095937ff05abb5efc49d92c607c73d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938131e468b59e78337367a639c6f97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a1dab0da7a4253ac3e20b902fec25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418dd53b3578ca512a5d95dbdb3a34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b682c19711687e62bd73a4f3c087387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5d6d05443f6053ddd15ebbda7c62d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873886af9dbc92a943c6f70614710b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90888a040908c1740eac205db59363dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ada0995f30d6c50569501d63ea72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8378f20c93daf4041803c0882de82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e503c78a5d7b0443a6aa55dde83c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7556dcc7215f0d1cd9062f72f7a97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59d9b63fe3b68679a3aa8c1b467ab2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de99698541be446543d14e8bcbb3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec118a59e63b4aa5d21e96373ef8d16f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32951d861db700821fd7b09f77e3e8d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ae44640d330d0c2e1390d8bd8500399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cf24990707073a6b97a8df01980f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0c2279698e3c1d9518df73b0d341401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5a66fdd5061e76fba0a34332a564a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2eef9c64624fc2c4292298f6faa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756cb8e986dc13c756d6fa243a54c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce727a4b204e17d630d49429b24ea18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5013cd4456536e31da0e9cda076a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d659a30265dc0ddc1e8287f17bd8163407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bbf67817fd51048129daa93f2bbe7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd29bc0dcafda8412797870fc83f58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f8c31777ae68f723653c671cefb74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9c473fd08544efbb8969c244fac11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad69c5e8b0a3890bf42f2cf15a4bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55752e84252ceff0da3af858707efe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871befe6e3b4ebd6d8396be51795dc81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd266cdecc79f95ccebf7eba620da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb01bf4ec38764d5b05c2acf29ad87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1966f1aa91e0ba92c76e8823e8f5c9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150740b99e051f2f2621f2273721f19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d353a85ae2ea3da61ec34ba6613366b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68646c639af9d356d0d41eafcfac04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5570c78f12b21431cb2277b48858d98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8d229f927139e7e0caa9bf41ef7a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b3667d80bfa03096803826b0219cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db9ebd47b82ecb8211925982a59bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2470d7b60b54e810f71bf868f069505425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8aab0f44581015d66879bd6836a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea356765758c5026802b8f1dc8f77d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3b6db3f6fc3939c9006e00a5ffb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f2d72de4e3057f61077c1081a2b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb04bedb1e830a3427cf3ab3ddc111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581341af600f2c7464d4965caf1d5509431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1659fd5502e42ec11cc6fecd1721432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2f7181970d280845bd2ce7760bbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c13e4eb8ff4da74f3fb521b2191bac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12166725e2bb9a3165a9f2c588b042df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e1e485b394f2857ffa9f2c9b9567436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b41998b17c20cf4d84f72d055798437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af8171ce69d4633b7a917a86be4ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978703b05e06f1a809e7cc877d581a50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06c21d9b96707179f1891ad2970fa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f678f7e3323f1f1fc2db6868d0830e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d10b2d9037de7f3b147bb8ffb0973442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b722c4c5ff119c231faee8a6b6d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b614242e61c6c9823352fd52ec4df39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d6f1fb85ef269c7e543d4d525128445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b70bca83b9c36a9b661d1791bf28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854a7a07e76bee3c6d0a2d9ffa40564447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4cc4b9896f7416157a4053b8e2d45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aec1df9a7f11e1c3af17371dc4215449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd58f9e0e29beb5f1ee7ff947a17a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df3a30c6e516f224257d646014592e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf2f478d755dc43647d029c06dbf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa0b7b1cfe45849599279a8c2b83e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236ce578c8d3b489dc65b3a43aa1aa6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a04b3373ddc41bce9a924c0c76d331455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11477712af3707fb2124d014a9bab450456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e78a07d594f691e42015c2ef23160a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277a7b7baf01cdf783e3942654efec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ec6339af53f7e2dd952be6b1cda32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a11cc2fbc0f4706a71bbd88d10187460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cf169c3133c8991816aa704b8c88c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecb266638b20d5193ff516d3ffec91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b14ce554ba2e9a234eabd7ef15bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b82dfd208552910bff7c0ce3ab9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daee11bad0e9900e14499fb30cdf54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8282819cd77314a2c1c11a0c83e5b23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d1fa3b3993cc790d7791747612ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a8cdebd7e9a8a505a934ffd860de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333aa2d2779687dac3042a16bd9fcd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc578a51bca5c14b6d0e1380945882da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21aa105ffb62db2f9ed95d5bd47515471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5002ef5cf5888d934938fe1af2412a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe605c664c6dc1097be85f0b882210c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f395c2cbc61dba283f28be311bfef2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d804a575ee8db0757654a549d1958475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bcd40fea42d10d105ff7c4d6a5bd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f0875dab579ea2af82767074c4e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c892161901b8e52087a3e08eca5e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b58be01308b51d4f071104409e9570479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7345a0215c6b03d49725637a00716cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770baa94c475675037c047237c62673481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d63f918eb7cd9fb70b789a459111482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c04320ddc9afa89d582b34252df604483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194a6c241d946a56f130c8ba8e50654484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16243f6c3f049b7fd6be0c6fd7f271485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b7e9418d2b272d168e27c02f2ce7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645090773fcd264e2f55f4f1d8171f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b16a9ce0cb87d02c26d57d62b02d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5513fd78a1d1d6fd46bc60efee02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc104070255588b4704a1d709d90bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5e23e93d841ba457f7b586ab7951491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b64cc1baecdd584713595ba0c90254492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1567e904ec8def97067c58844b3940c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b4c8274a59016be9b189e7b93a2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e026e7b1c5b8bc444e9fd1ae372e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a36328de4d002ca5ce69d000aa98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee74c448fc0ef201ce75709801c224497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0035fb8f89ae54206aa743d25d39d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d3ebefd1cb24df5c5f5ba1cbcb79e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e0dfaaa2678fd2100ca51a86bca74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070a35e0d4959e2ef21ebe41c93e39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484489d13ec74519a4b8347d40b0231502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4ffb2c6f0bd25b17d105b44c910cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948653773caa653facaf2483643bb5ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d5fb781e4d0881fc89684e8443b27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af71861aca15a245187ce1ace825b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862d76f4ed3c2b189e341b9dbdcbe21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e3e455453443718269e8ddadbed29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9ec76f57462b66cb447667c3ed5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e94c27adeaabae05321a3a836615a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15606b43383afa93f2be3c208bc1f52a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6485f605873305a7866290db938a7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4a2917f62569b12aeab7d3eaf402513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d402512daff81e1d408838da42a2d1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c352df77bab7a4ac2d6724cc1e249515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f1b85cccce5822a1543c70b37283516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d14c3702b686bcac5e931afc276e0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715edd7fa6a90dafb0f5cbea4c46af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cb141a536d62ef0413ba690caeb12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f2ce7aca90edfc60620075f4cf15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a057bc584aea7e79c7052f965138f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5117f0316222e9d4ab32e5434c487522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db14316aa3409aa554feb9c2c20ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889c2820ca38610c1c957b61e564f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c02e98f985f10b1921c14a9961c8e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eab2a751b1899e854c930ab4ad333e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee5c50db8eece3f15adb7662156de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e14f819dbd640ca08dc62a00d356528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3319d1bcf55d6b39ec524c97a31b5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c809e53eada1e6d4d751c21aa35d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8757cb8965d4d8aa276d8a4287155d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8478b47c47ea687fd4784290594c3aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f298fefa0f413377a9241eb806e53fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39211d103987ebf4cdb3103eeb295342534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1af099fcc57ed55e5e2443b516bf96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71185cf9dd1894af07e524c7c6f2721536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbdd4b18740bfdb44921f982f11386537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfbd2c62959bc559bc9bcab0cc041b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b9271471420146a708d1172ec3b93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca9f2feac79b5285f2e0de2d046b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80c1d61cb3bb661d6ade04104dc6e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a155bd9065b71fcbc3a1d5c4ed2f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093e0a306d98c1ace817374bd6abfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15919ebede4d61a8bfdaa04098029cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4443eb72ee0bb888e24791361890d9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c88db00eae435a02710a4b87f054546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ab57346b8b8b773eddbaaa089d3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f38a5699227c5d9c93fa18179e2383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fd08f13a12b2c48c76d45eee3cf1d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b7fa3ac1e3d0bf7c9c123ebc8e03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d06ef7d7c627658c4cc4b9ade1a018551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf3b0221f4fa97a3caae6faa0f7692552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de204a293b7143c339e7f00bebc19926553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ee309e88fec470aa29291ee6eae01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b4ec29463a0b90ddf5a1726bb39b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b697308aea46467c66479d8824b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c6e4c889dcee076b6812b00bb799557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e65c1e751938b3ed3210acf65886558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411c2ec2a52255ffc209b599cd3e04f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08109028c1a25bf8ca78a20a777d5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea85a8f239c0f7334ece68f4641c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d85674b2f6fb2daadaa99990a23240562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe91b492c16f7d9d6af455d394651563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23756edb83293de71d0bd1ddf551ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac3288ad03f8b657ff4bf8c77c2686565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba026565e2a423faa317c9a202fd1b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b916703a0294bb98926100f62dffb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea7c136c643e15ebc44a64cabb969c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1a62f462d015caf5685b60b108ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0c02922458c5cd7ea9547ee4e2e40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81919a776abf769720aab9a0908f26b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64809b1b70482276402afabfcdfe88f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e7a038a7d17aa056d3bc0f232e26e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f3192196d33c838673bb6cea83e8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754902d0445183522c3c643ef534c355575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba3fcd3f13bc67feff4bc8f6dd84ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccab0ef9f2ae62e08bb9f487d9aebc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b95ac93fd9638654dcbaa743a663bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70ef44dc83c35978998be1b11ab4c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054b98704fb5a184f257a4c5132f383580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde6fc5fe56de755c33be23f118b73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039ca2c4f1a2007649db201385b553a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7380d542ad9748bfdadf3c01786ee0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ca2ad4d52272475dd9007ce295f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942d858af8e7cafd87378650656b0d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05042ca5a85b3293758d04b5860784586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c29b977753097bc5abda9c66a55a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ccf3c2d17f70c1f193f0f4b4ca5d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d23157d0727c6b25cad711245e64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563eb19da2051bf6caae374d8f6579590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c43420a02a6f88e1919721f8e563591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a6ab1657b42c1b3d8c6cd2f5d89b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08074363bcbb5fd3e993ccf65b6e988593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9812814df8f57e7fc2d07fd8521f1cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005796d9abcbe7e2ea1cf3372c894fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501feb5e35a8d5cb445fbafde682b627596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ef86a330788d1fbeff5ca36da6f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c3ec214254f3b390063c21b1e0a7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2c7f5761599ba00c0d00262d7539599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5a30dc4e19d408bcebeab0f339119600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7c3cf55ae09d59b07c8dfdb5aefe1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e482e10dae83d4d60929555377903602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51d9b0bc6d5aebdad337dd380f5fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05889f1033a3935f88ac0b270dbb5d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f709b4e682a2957a510734479cb75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca06e9d64f5ec8f72fa5faef6b194a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed6195527b4191173869e65ee3d727607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225037114431e6eca1ec3c04e9caf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe31564df1202cf2450639319095e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce346f6d354c381728f0996ca4d7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f839e2862d75e6059d3c8fa5c15b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291007fe1b395bb5f0e83f7952d6f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f335e83311e5712b6b05d03a837057613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce624280c43fcb5ac3a06a64863e18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49cd0a4558afd4bcc402f51197d15a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19697f1689ab158fb9773d847fe1cd81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429f4e31d0bafdff04fbba6d5e4c9eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff394239577575d9bc4bbffb49d3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9ac8573185319e5fd3d7cc8dbe451619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdd36c38599e10e75f14c1e1ff2466620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a3aefce1536cb95446423ae0e1ef8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dd7563e30ac9eee43fb3dcd53c354622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a38a56a5b91923c3925047a57e84f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d0d0039c9e52f65b57de5cc4c110e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe0b7bbbe4cbabeb035831b4936cd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4409091ca00f83d2604887000e100626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0829eb7121cb69d1a1cf6fd4f5966627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535c91db4daf8732ecf7b88054f38fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb625a46394c92334cd4761131ac3a52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966735cb28e465a5b054d1e7a4bdddba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35540d6119b7d55b60d1e66eec9e08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422957ee981553fc8ebb5cbd96086e12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98732a245380eaedca2f2cc77ac3b49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d6a2142045ea611f7b0b965c9dd0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054443aa2478adb99d7dda9676b0552635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f5a6bec4742dfb602701e03919689636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77577ce487847219c4064664a97998e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2bc13b389b4ea960877000fd351b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc521248d21271cbe987da8fad39e072639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762351f436763eab88ae934c2f4c4da8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2813fc0f742bbba3c7235d1820acd12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006718d94fb4968aeca5a3f5e0d90243642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde294152d0e70d15736bb64df43858643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3696ac1098d9e3972834569d1bd20de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf033122b75f435f44817cf9aa1ab43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971a047aabcda5e219068ae40ea9085646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3196c968748973c35113e67b3f698c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67a0621550317559b9b7b8679676bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b50a4638e391f625ea183172c83e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb17992f808be703a903f646a2adf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba568b3cc5428cfb9fda0b7d11c28b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd5e3251dd69be54115256b104ade0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cfcae696610a1543f86b5631c46c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36f26e96e4b01856bb8d067bbb537d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6c3462b1b4eb2b7bc20072da3610a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cace00d5a356984aedb47ea23f1470c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbddfe5b9b9facb3a9224603b59e95f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f90e829b045838b394e824577ca062658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc9b13c7fc526f986dd701af13b28e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41944e4bc6d670e38229039b37105660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159c57a2013143004942e5f096cb5cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a8db66463bc2c7c78f989eecb87f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c836a5e22036573b8c832a597348c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52868726f93adb5d72c8de6aa1185689664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b54807d4ebb156d790d0cc69206b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d10d0e21f53c673f5918f59c7721666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3206bc1d21c1153ed8f96037c81c39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0e109a4584008b0e014e24faff9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed6a208ba33d7e9681ffbef6aac809669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdcccd509d9cd94e5d8c9f724a9f48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb7c5083e967bcf5375930e94bea0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf8fbf8cd89888820d59ab53e05987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ebb1e133fad68426d75767caf4b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be43b87194a224326f968e899021b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11ad50ca4bfcbd7225c82eaac7dee2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6728a1f200877e26afe109bf13f16b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca338542757e4d27f8c9b46cac104b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc90e98d49cb6f0701aa91b7789d6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc91b8c4367dd0630a77d9f84e4dc31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0fe60e6d4cc20b26259111c8da211680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94967a2db46f558e10ab402af28abbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d63e8d05f277d484186aba15c3c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961dfd3d30d1c00460e6f0bd36f930683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278af8efb99b46209ded8324530c56e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3ae90f3b6a30f2412845abbd37954685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3eaf4a0ef9d6bf072d5a7400b2378686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1946c4aa89e1ee101959ba1af14c9a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6dc27f09f63dea6c97d09135ba9b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89b3d06f8f87778fef8da4ca6bfb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46030ceee76c1f118e2409728cb08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d181fd44e591b600d5cb3f635809de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca705e0d25e5602226c9e73351141b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492963cbd2855975b9e52f8d4922190693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e533601a4be3fd77dd103c08c184dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71c60fb3abe577eb64ba43ede8f05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a150e5a57fa1e2761ee526f26bd50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503ac1ee1a36cf4c2f2390ab4717a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4812f8947cb2ebf0e1268961ac8894698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eed7083b64544749803deefd94689699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a582d9250e8a2a6a70c6cf1b301b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0fef834562ba0c9d7ea4dab32d1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d287cf6b48163c8e926d3999d450d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648c04f825b89d08d471e46ddbf968f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b2ed9d0d6e51e4e6689b35fb0a1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c305acac68c2968a35aa671b5cb92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efaa467683d423dcd09fee5dc0d432706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59744119b74e94be261c1b7a98049543707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898a281c167c4a8ba076776830fee1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e280ec47e040f7eaa1e3650c77a9cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d017dde2f3d412801450c6e9f9c7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9574e5c9250e10ff18c31071672a2ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7fcace264e075a200efa86acf442f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b8df493eb96c223a85a95021a6f90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cb6dc469427693de5cf83254a8ed4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5126e3cae8b7ba32c939fbd9c7ff80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1abf1d74cc668625e605863f6a3fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17ac35c61c927b1e0ab647ca5d960d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58af11b9400e99b7af3338f02ca29a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951abe92b40899af6fc76a6508de29e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039793951088a6cf2059b6ffa3df1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f3df60ce207340021f14d3ec3023721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93ff407d4a7c49353edd2eb980465e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f307de7315b1585e842c16aab4926723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9a3a4fbb8fce0731462ece37323f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0a54403067b42c80074750be3c6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742adcc76d618681e2880c880708858726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d6eadcf58c7b18b90162ac2a854c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d459de782074e10396241e990b8a474728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e4737b8365196b3e43c700c732bd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552979877d3e1369864c8e5bee5de1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe9ce54a0c44f88a69fec3aa400c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc0ba28de5724f886bb36d6653408d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97efcdbc7c347de90e98e6b5feb54c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eee3fcd0fc662e411d977396de7c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845ed720983ba27dc06fee16c61030735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fa7b539b0367e14f7e860d31eda9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa09ccbf244c93d4dba1e28e77f910737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6cdb58f1a21a2e4fadd67825ccefa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00457d31089c5349e3f783c3d95876739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033861b906a81705af6ae545ab694f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c811cb698751265b66a0a24934773741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cd511b9e034858aa87627193a9800742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940390a546f67d54de0f26d285d5bf93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906ccf450d62dad6d7ffe85df03f787744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f9ca7ec1f45af882d66ef3b26a98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69556ea54132c062c274fa1b8ae177e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97466e0d50a95e65aeab9908dd73b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55cbd90b89d1759ef63c9f19108c6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08740225324b90a8209de8345acf9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1701f6771983e55df7429127a681bdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a4f769eb16a34d66a6a62823d1642751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d31c1d0d4ed996328421f88cf8facd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667b1f3cedd2419c0f17b3d980705f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e4af15c5246db1d91f07b7dea2969754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5af94e7b6ef05d59df6f2a4c4b6e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534ecfaaa0e4b61f5763cc50122826756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c689bd33023b29838b3100e48a15d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950862308530367b4e91a75a298fdc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8baa47c15b0074320c9441dbf8d72759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba726885a19ab2d2f666d55e5d5789760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a08b0963ed070ad039f7eb784f60e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceaca05a3e9a4812211f84aafd228c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85dd825812dc1124b56118b57d0c30763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba52fcd2cf3c7c05696373edd0c747764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e66ef67b9fe2cc7b539e4ee17cc2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac255ab016fd94b6fcd29c11fa45d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161912a81960d1cdf4bab2ccf77024a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e5c6021aeba3b01ded6ed9062e6df768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23046b34dc0ea14b4493dfbb21a9282a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d2d371286988436f45dd6db15ea65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b118df9bb1a3a568b9a93063f1ee5f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9fe0fd0ebd66b453b65a5228b787772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2cb915a0cf29ad7747765e8abd38e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68fbfc4b924bebd107231a7dfadee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291a3b495f44d23109fcad2d19c4a4d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5912d544a298af20883dc5601bf3a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b17f972cacfed9bc9809a6b408641c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0d7e9e859fda763c3a9b8986eb37778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d38ad51747a4cb07a90f04a539cd41779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae5629b93fcadcd269326c3a7101d0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2b5a4a8958c490444b17058d5947a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbad3868652a5a565413485f69f8683782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc037e0af0423c32d51adbb10d9452d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb957b92a627b6e3f5fd4992e3c1af784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9058f0efa2bf4ed56170531f8526ffa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625a99975dfe066adbef0a758b4b56c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd0309d793ec344d833875a1d8410d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9639ab1937ac8639c2be8e5cba46788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839f6e62a47aea62cac842638937006789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2dfcb17fc80404b047fd0d304e0e4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89291a12c4292390934852a3bfa52ef9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673941430158e205c5dbd7b73e33b13e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae160c45f149a958cc2134a28f2a4ed3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c49af0d937ace4ccdec856ac1352794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770e245b6f170cd354382504609db31795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d960ea1d9d371cbca87c29f5d0ef2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b48e9b50964ede6d439835da5815797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51173069f014e32f052af96ed52928ff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165009fc88c7a5d3ac6ea8ded0ab58a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352629844a51365929baf530d16cd13800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b7e02205e6590ddbd2dbd400028f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cbefd3f16719663f681b97110ea18802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eda55526b5cd2256819c171f705cb9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578786526f63c58ce357e164e726ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151610f7c9ecad53f3d087a56b81df5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d94b3bd2c668ea7fb6d8742de53b19806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddbef91a04b74a32e734c36243dee8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ac1c1f7d89dbaed4b34b6754993d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85a8c37e20fe019c7ae500d06a65ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc3f900dfa3695c5f768a260cd2d26810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af7f7523f607f48c6cee577faaaa4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328017cccaa722d62b25305f7aee9247812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28cb791d0adc9fee66a3d813cfa306813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a860ce82e7d4578a8bdde7d755800ee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8cdcc5313d4773bb26b85f1eac613815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedacfac97313c7297dc1a7e050302ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aef9c049c06e90dba35e80cd1e8b1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672ad3a93a8cb37fbc388426822f835818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3395a2853f4cbccf1c5d58fae154110819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2de657f966feed4012c931cd67e4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70c83699975e43d47298072d3954f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50df2f9704bd2e4c457b26cb94773a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b85609eef7e9db4ee3d5364dd7e734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f760f9834001a7a064e301e0757c4195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e01f0af4959b77b17bb6854e0c32d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14845bc7440f21e1dab547ac3c74ae37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab075e0796b1a4a1848ecf689af99d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b076f9882070391c33361642469669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dea04a4198d938c7815a942e3af2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37620b3ee0064ff104d06765b54ac1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07485e57b1f7afccc5ead8321aa50d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a11f0cbd92d502d95682c0d0307d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d571f6b707e01f69c78035f8c7adf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a0937bd94dcc6e6d25b1bb5df6f8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ee00bc54ff9d9d59ea322aed4c36316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fcc172d672b46d129c066840a52b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c616cdeb14b18d8194d493e804e2af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025df69fcf1e320048f4396926911a8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7703a2ed3120337ce6387c041f1be620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e3fa729b57c83dcb45acd370c058521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b9513c7d746ad3d1ec6dfe8d290ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72e67fcddc846355fb239d8828e2ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673480a683c0a8be5e846c0f4956ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259e29604d150580680d7a462d521cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e78ca8bf33b657128f4ccb8756c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda93717cbb0d06e3d03bc4d9278ce927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddc6a23291cad6046cc4841095086c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dda8ec6d8ef4c7ebfafe1a2e58f0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc842384d35436f2e820d3c627c7ecdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35db369901ede2e4327ac243d1a10b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fdf21d9d9c5577fced5727369d34532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cffd53ddb55272a05878f21e072a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c05afcb258f12c2e5c95f7f8b81b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eaa04d0edb2bca53779c289aab6f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73702796363712ed5b2ad7c00522719d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837e97b7bf749eea5a963b79b53e0ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622bdf746b38c0e46e4714b624c819c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9200ea37aa178ac1acadcc61b226039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5b5f6cfe158f9226e73dc74d985df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34666f75bcd85782a19811eb252e856141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5151e69a857c9c20b41040befbed9dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e253658d4b744e97e04b9600c88cb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81950b864f494329a355f3a4e82808e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3460d42ec3689e512155bb72e534c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364fda5194356b27caff34a3836035346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a498c1404d4deeb987e18e48986746947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10323c94ecf58f901acc9f67c4eae90148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfcde6d1429cb3d8371e7224938f9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b1f9f56f12aa1a9215aecbacb656950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d18d4f0d79c48094cda660daa7278a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ad60d917a45e6b98644807ad418f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ce72e94e22fd2f46df82b30711da153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b80408e1dcc02186af974622f45754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246be88ce0288d429332b31b7aff30555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673bba804d4891f667136f897c432ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e078dfcd455b5f5308401f7c6fe957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545798b0dfb4705a76fe680a87dfd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7594e0fc5261b4608a73831ac590e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb59258bb38d84f179e6f25aefa5f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24988eb05abfadc32f9aba412128d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6355aeed8bede19c253d34d1fbaed6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c4f6fed778155cf9257308dd3f0a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02343f6038720d1049e1e5b49ecf715b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f8bead8ae67f00aa1ca20a4bf52365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76616088c6399475a479d453cd5bc8d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026fa81822e8fea71969cf0f5fd158c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b439ace69a6b41a776cf45650fdea068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b9e5f273072399a8ff23b34b0bfd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ae5b5d138d145748fc19a070a6c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f00546f90afd2af6e44832225e8fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3672f385a2705fd2d6a4bd92851062c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c716ad9cf2b93f38f3d81e72037efa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b590f3fd86e397850179c927b10e4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cdeb13b07785c58c32bf93ae3fb2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9bfd0ed1689ea551098cb0a064b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8463e784370f063c1548629140019377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22773fe26abd6bb5016a0996e7a88db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781f09eb0be8e00ff15b84455f8c3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107f4fc36afa65e342aca06c80cf2c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b284d6ead26a2b6708d3e2a7ebb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5a8047ee1b8d85dc04683776b9e1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb95c7cd90f9797c1b23158a3686a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2059e61fa580d728c8861beb13d1fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9015e076bf1a1ab207127520e4eb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5a19bc2711585a48e35bdc25e61986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927c00022412de04145dd78697f514787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919af008963869b521b057028c87c1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b271a920999a0e1d7b5b9e47aaf0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3cd06c491fa700d7bc006bce827e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5837266a064b369e7ff502ee224f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26127686319c519eab11584c4fcbf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f27ad4e75f7cd1ba2f765a2ae8fc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97537d2932660501e443bc8f90c274f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170b2dca36e0bc008d3808b8c16340695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa4dbd273fe23424e62f4c5d09a56596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3899fe0db5f4dd0bbeac77d41400a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b3360a289b022c33ba6853b2ca2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad46fffd2985584d8d79306137cd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0857b9fe158bbd49ceca21e43b712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180140f93b5fc4bc9360d37ad700f0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb57c516a62744fab7a68c97deb3e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d1b829df65068d250a0bba9e0355103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54710b4d7273365577d2826ee32d32b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3058b97d0ecc01f1918de7d5c1914b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61856a1850d5664566d20c39f73840c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9261d863443733f758598d62d706cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3668b28192c503fd9c22e1c11275d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d0ce3f59f037209de3abe56bf66cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e02e587a9ecdb42890e7ef7ba9b5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15267e8b103bfbf97be27660359b88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b5e86785c08cf28c8e4ff75144b7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a19d6b55f92b39e334255109977ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5a4389e9e3e55b57ec305736c6483114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5aabc7410ba4d05c52c3784ff40f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d842b3cb392c896f754d97cc8187b0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e56592afc77b1754e1679446c3c85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b1df7168b151b01e779e945e168f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ac26c05ee9f13221524e021ff4682119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907825b19f5d29a2f8a844d3dcf8066120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeea4264735f2f3d84aac1e71b5fb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb453209b56e778ab4d3e6ed6c195122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747540353af7a4eafbbcc1bc8c064de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d6a0ff3b97098cc562df31e40b898124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ea9b189554b31063341183c478c9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c21bee17a1003527dc702498c409c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c29cad1215e7dd5cd58a8e2aa65366127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0477d403bde62b1f260dc0deb5404128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d0785cd735f9924daeb4244d3363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81043a3136a4749759dd9e6895c84f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a068b91c67ac47b9f1655665be8a86f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e016788ef4d57ed4c38b562e1be7de9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0da548178bade68b79c1db033bbd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d387978dacf3e12acb51a4d972b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f85ac540ae447776a7fdc6e85e7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d98acfa688ced4cdf594ded2f03ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e829eed930a1e749dca4bac1c189ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce911055b9b2fbde722e37b03dd476bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879931bc3fd7234200830acca1cce93d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35bfeaa9c5aa2216f56e80c8228f2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99baca7c83926eeb6e05e290c3a92bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145d640a8a1412682d54e92b4a7cdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5153b41e595bae0cc1f31f9d246065143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89729ad7af103e357fce1047892f7d24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2bf6e1b7e68194ce283fb6f5ee0e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427e72ff4c25cccaaa92d399463d571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983b4fa4630e7f27726157219a98050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85c295cc93c1aaefd8222a564bf7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53079201a72ec5f5cbe277d7c1db7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7d43906832aefd01ca15aaef63c8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771a7ac8ee647a0a97ef0ba8a4b4aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163dc9770bd12587752b9f5295c0b83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c228b31e4db479f22c1ce0e0ed5f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48e6a248cfcca35cf6e5b29045f085154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873266ea9c57654e1428c0dee368561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725925fe6e149e45c09a1a52242d93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f3a7cd1d2cf0ca51d0c74fe3047c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af469d5ee3c006e33ab0f3b94af5560158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8096eed1549cf59372b19a71ca315a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6270d83ea2f5323f6d36893649f4de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835753e6b62b9534fcf0fecb3910646c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b00ac3eeb7f08aadc7d18847ae75f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6b2471a1b95921b1de3380f7c166f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046776b1345171c4e93a66de88888c4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44229a2cbf2b77af336ab5f946dd5f34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ff53b504943610777f8048c3658a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96f0e9806eb1821e15b55cd4753f18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9782ec3103ebcdc3f6081c2fd4474168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deb7454c62cb5dabeae5de890b070d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec619c5061fff603906d1923ae0e17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41238107d8a6b46d0af01167daf60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dbd639b7ce19c0e1ef6a66e6e8503172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4168b3f8537746ccb0735c18ef09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cbbd83a568590a1a7559ab472a629174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0568308205cbf7e3383531faba758b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae145034db53a5fb28d800e4d407566176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa71b3188f495edc2f7fe210bddb0db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746fc9546fda0fa468e5d5d6563dc3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8dd2deddff2aa7829c37fa84910ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e445add702d8fd0d6b705f3e03a76bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192dc754db1cb065b50fe15ca2bbe09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2f174c7fbba6a07c23cb966d9858182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92d4163fcfbad58dea1fae0a32d07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaea239c075dcd22679fbc533660a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a06069996585976fbedf5156ef45d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c771ce90d87f1635dcac77f464c86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26e5a21f538c6d7f203e5fd0a3ac8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b4129053714c12ede5aca67ac02e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7b577980e8614fc410537f24ea749189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabfbea714a9440806254513727338e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869c51c9a1278eb6a421b0e8768338b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73148eb06ce328bc7354e8907c6fb233192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f6074da4d099482c2d48dc3295399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a4e5bed17d14dc3ea2c3f08ccc06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1782c68d9e444f67f3e667669c975195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248fd47556baea0d63684865e4b9582196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0fa58bb8990d8bd39f01880cb716197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eebc73c8a4d461f2eab8453a39ea2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5792e9b9b8af5d8607243b8789bb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b3e488cd2fc896dd2d86c16e8b324200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52323f51babfd18823986a860e4d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b7f8ea6dc2a2a1a7f0bfcf1427a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f074a6a5848e9e553fed1ff45db933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1e58447a55c5c69d93284e2b4f36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5df45141c6bdd3a45ed8ffb15a0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90637fc35b9f2f8cf53404ea1606a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1ed297f22c39ab702a87bdc722cae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a95edc39734fe330f3a46af07735208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312a735905206f0c595b9272e7b69d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cebf19aa033f35a2479058a34c3998210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f1a5caa9920d615629e4703047e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e16438741c0ab706dd5e8d2130b2a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ec5f83808f847cd7f1c64f1440d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485b7e2446e47b6f603e98d187c62c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe36ae4b0a0ea9da1e525592d2b765215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966c3ca49db797d2235b5b9aa09822e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02175482da506563fba93045d2e46ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d145a479a0a80c92781dbfc3300b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a47d9211519ad357b839967ca58ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b61206c07f16556ee43ce75a23eea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20325b2ec12ff9973eee8690767038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10564f7efa68e5b3da92c22cf51d8234222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fad88ae2521d3f7938fb41640afba8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97ec407112f19cbb84a1b6134f23dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8312837fb6e031f7357969b6901df22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0a30d02d8348c3c906c33f62f6a88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5c42fa5ef3beb20403a9234923e2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c2e8815f91442a843ea924485c4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bf5a81833c4787b0a30f0cae980d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d762610b7ef4a9870a4b0f24433072230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bfe1b79e5302984b3ae58ee07677c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e146d7c9f7aeef6856d26c1b34c44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63137ddc1a9c09988471dc3dded83352233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a138c905817dff07f8e37d213e011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c962d18526b15786ffe4bdf52d3b7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c04aced621a490514eabccfe7851e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e13067fe333b687cfe21380dad8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2b0d7e69c6456cbf3f5be506adeca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f2987277614126697e280b61af04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe7fcffcc34238b3b3baa0f8ccda3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368dcac5903cc33b6115df204ce0c0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396f2c3929fc5a092c7f95197c5de06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c452cd4788bf78e95b08bfa398728b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa899886f46a724bcba962b2b157b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fe10a778bb2b34d78e207ca2e95d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b014fe36bdffd694accefb6495881246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3f17def789283cf1c5dbe77c07515247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf81ebcc148da35a07082e1a63183248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4025d4ddc9be7483455217a9a6d52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec257dd1d3faa8391a13c9d7a84842d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0d97082c8028c234142905e4d43a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915312409070636337cf19f893aecd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4207cfccafba17949a2c7346f02177253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9048c58ef1f2798cab880ab9afc65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b3ea54d73e8612078b089545fc2c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec38c4cc25431b08ad485e994cb61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae649e5be41bf476bac6800ee46480257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77cc4c45b73920efe95574bea5d1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba320922f1f29053b2d7bbf9a95abb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16537158cde00ede154e92380c4372260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895d67245574d0287537c6d6deb401261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224f406a3c61be95d77aa933a037058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacd2a41d1f30927fee1259b88330ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba4178dfc9a171e8139e283ac1e19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624e3d5f95b66a070f46648008fc571265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65752ef0f1ce304a802fa30dfa9f906266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe024760314d1a476a05732319e2e61e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae94b8cc0b69034fba3eab8f53945268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469226f5fd173ae24279eedef46236d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cb6dab8a48deee160ab3377d9bd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5bbf20910f3be9efba22d5a8edb84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff48c607d1e866cd27fa8ec4c516c73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819154fb0e4ee7847e2bb423021af53b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded52aa0d12d1ee210b150c352c97b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e4c993ac340132296923d907d5347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032684e4ad8226a8c2ccc5c18cbee92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77760cef7c1bc7b8529893cb1edba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22224b83d03b55c55595435a8800895278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2f6fb8c8db0a02c059cd75690286279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6e67916199b825de17c8253c709a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de937ab7799d388ed9b84a40f362fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff8de89d50a922f2428be8d549310282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ea165a45250d6cd453117a560c554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c653eb504a774c9390c5f2115b91b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fb98d45cd2aaaa8601c8efe069ebb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b690c90fcdb7cb927236cba092358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d564961df11ba754c455fdfd6b8c4af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d25e67c88c4f91f0459ed2e9513e84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf886be49ace29519e3ef8246f29f2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998c2288776c134f3aefbdd98309faf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00a31ad641732440b871cb79a466a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dff19b6dce7cfdb455e8be04f4e39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398858528845b53ca0e7f4b1330266293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431173886f81d1037dc6565881c6cdae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d6ea4e846784be24c8368d58fb49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd500484382f3d668ce1f4cc19cd05a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f03fc140bf6b8dcd58b162a3d86247297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d03ae5eb0081225f2e7a86cc21625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58baf493acd30b248df1435e17ba4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d85272160e78c8ec8d6f1392799abb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8db40c6ea0b6fc648f2c23963d7121301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86109dd469a1af1d3befab0e030f7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d45165aa7a3ef238a887200d1c57f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b8c3f98f713f0c2291b9601feb7bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6671bb13875d873176a157d528f5543305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3faf039eec8c3e7325bc2c9a34327306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a1ddf01445277a5da3298e9466a82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f7cb6869e763543695aaa1b6468a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07211792f952bb0463461fa712c63b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb784cc09e9de3fd371261de80beb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafca2020d969efbc1db58dc1d036e05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298b584b97bf45e252f26933061a9dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50323553ca1b254a99c2c2bd4f1d165f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137ca516a055bf7271c74f5bb03f47f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ffc8b461110afe9909e73b20ef262315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d5cc09e1b87db300125fc2d0474e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c39e71a06bd7b77eabb41c0c00470a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021567f1858fbf4d6df4ac0e55278f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455193843366cdf097826f0a0e028ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca47021d3167b36142cc4e1dcd77e73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5de5c1506722e799737754f7b954321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bfa00c52eee0847db1fe6ba707c3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da72d2f199e23535c7178604e4e1e3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a619c5c2e2939d1d39ffb978111d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea237ffc0c1ac10750990abc45256021325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e5e51d46be1e46e0ad9dcb28a611326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5681d4d6f15dfb4b0dea4d1b31b9bda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0aeda4f9c3c34df917b6d2a1deebb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b603b53bf0914ba9f9f81f3b1ed042329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc43be5be5bd5bc06cd55913a706c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4dc5d5e4ba7df7997fe1891419ad2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b671b2b6fedf949354fec58d2844332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735239e9eaf95f1a6b0d00eed9eff4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df98b05c57f2e2783cff736a802186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615e10ba8d5f4e499e6dc034a4d1f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db470dbffe5aa437e455d0138ff4d86b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f41bb75bbc0fdcc9ad1d22eb34c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e250d82cf3d9e2085f3eb41e405f8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b204e204f0dc48d2853e848c8ce4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0e548a4158f761b958ef08d4a5707340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9cb1296597a89130e9ee4b8b051eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968146d0dfdc05780e763e5674ea5eb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ade68f9588bad3df69c4a6edc7b53f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4b913cedb49f3085b00fe80663f20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8d5538737b90f64871710d986ddc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a87e1fce11dc53e835ec55a0fe3d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc71ee57f572a74856cd1919bfbdbb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0d49382586cfcfd0cb305cacf9bba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1b3fa0926baf93e1a34760076fec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc48aaefca3abfef9fe048b7408fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03005ee4d62e0484fdc0c5e7ff0f2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5afe0997ea2e34df2cf3990c34766352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b75551c9b42ef1da5f2d71c6f3ad1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dadd76cc94e81f09568f471f4c7b98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad6b89ec4a788c82c6e7a5b91848b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb3fdc656448e4a269152b8f943bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f60f01ec0c71dedaabd4c5501b20c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a44ff294f245fe20732560e5ea7e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985c689bf60559df06b1fb34cff171c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006c1389855879b336bd21051f2b3b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4795b8b4ecd70caef2e2386400986361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfc12f9a7093ebccb6f4466b44e325362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e682db1b0174a8fde41910001f1a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23ff3b06a9f1668e5aa6e5c3aa60c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cfa8dbd0f775bd748348885a1f194365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa623abd3960c71956d06f32d17a92e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca744a60d4cd85134e5f0c17ffc2aec2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85e1f7147604f562fc3e2a00283f15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43133a525af6cfcbc0407af5b524b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747a17c2754fb080b02f35ab50eb66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b7c03379b9a06240101bbc041547c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c7f1c19058db3096f868536e93a5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5f391079ffb5b4187d016106657c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f322a519bbb3aa71e21c271d36d90ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284433688a9861d96436fb1ce25f938375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2bac3b953819ed7c8ba598259e188376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207531445249ed46bf685d6abccf9e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31aee7f97d8b66823da3db8edb655a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5e634414653adddd0109759cac6b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4a172dbd9f081f925b3b4e0eabcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5671f9e4298f3b69bd47dfae3141381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee715919ace28f8d157ec9859ccb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728a40852f5340a1891a7a66c75de2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914663bd72f74d6e06be175fb24c9c49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380be8423c9581fd1bb4694fd8d105d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010202ab3a42cc3b12af6bb19e37c9d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436ef8a969018b4bb5455e4410b6f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0c8e4789f3d61410302b5e6c042fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f747d6987941384baea65f2dc43ec0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdced7afe4c6b9a08c77a327e5da33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538497ad5208706405bc53afd1efadc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f44353061ed5441b3e8ed9f176132392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503d6e11d859585ec265451921e0444393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddabff21e399cdf203617d929461d29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b497cfc465a1639d1e3eb0a643ddf5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7034495bda12a5e27033e2cfaa720dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f1f8f147dbbf5289dd856d2c874f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb46aa33ae6c5d37bbcafdeef6e185f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46031f52f74b01123a858d661440502d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022383568c0fbe12d97ee54076f1450400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88e2ebdb967f24195c4d216986c803401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cb87a4f3db5a882aa820b191dfb5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9093e6b3cc9417d0fc729d3e0a21e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6f22a56e7b8c1833339d6f3142372404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88940fab45d89b49390b0eabd6b8bfe0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea96c31b55d58769de86dac2b02c48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be91f48e9222eabb41c2078a441e25f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1353a9334c093886c2fb370284fc048408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b15ab37b5de31be61cc14a6f370b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f67a974b2cd5ba7966ce00078b64ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bdcb93a2b0e7ea2730911ee9e38ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d523a7ca38a860296417cd2b27cb6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eee08d149893f61b12ef7d3d6e149b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7d4ebabfb236950e2c2b4fc049a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d342c68af7b54c7bc3a0984c4559415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da8d76f389244fc8925956799a82f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0077703aca2f50ec40085929085e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76e42525d8b972da118d088de08a0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3741d0dd23f969f67d14b89530335419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ee24cc53c69364f196b7ff4dff81d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70865b812face72f7cf23c983cd93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419356b0d03456fc1b2c03b6acc021422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd8dfd5b3eec0d1a9fd71e74713a9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b648dacee16f3963a0e255507b1fdb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afcf1b7bbc09c4ec833d165b0f8ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dd5f00ee28118ecbddc0fb40d4292426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df661b62b439582200d7059c98e24d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf319e690dd40c6635922edef1680428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a5ece51950eca4e419166002133c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f490227f044f5d25074df64595113430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34e3234c8d449ed6956bea411572f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfad13330742733b3d1100b9f9aeed2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638488f9c3dcca92ca78fdfd984bd74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f66385f78442c6e1d88546290f08e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fdd905b35fe995e2965d4642616d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4e7be9353eb8beeeb415c7ff90f12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ab092620727b43dbf69dc69f2c87d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c20940e04d63f00030a02b04565af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9d149d758ce375e3fbe478d381d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f064b6bc7307fa6d24df80a9a7998e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa83342ec63f4a2abc28482b8fd828441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f5d4490341548da94fd33338703da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8678b06d0bbd22f21a06460a55413443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd995ea282c9df27597842e2c87a8e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623bab98eb5891052e566afd1f6621f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7b81ad9d20b0efd1f2dc75e075ce0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2521e56b206706f41726dd51a66bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce2047755085627d0ce66886d54e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d13325aef87f0ae86b03f7591999449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba0a830b580ccfab26223540bf75a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e08a70206481d553c2499df655ccd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f5b775fffbd22f29a02a282cfa805452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833904fecd3ef71b6273981be7c4050f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048a6afc25a91552170365103252eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed6e013173680c31fec0140d5c2aec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4c3606ddc4efca99bb366cedc2430456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efe4c36319795879540f2597670337457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7e9e0f8b4ba505806f4c09d58cadb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef667df867b6ac17c3a183e73415cd37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3e279375a73d9f35ea2aa61f199a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0588a866b92b2ab6e08649e5ed40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2526fa768a3a213043f451a8d48893462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb38123bfd40b97f859f1367675866463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0600ef2e9ab8e53e7ee80de88c4fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02dc3f1ca60e6c299d16d8fa3851f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623e70d643408ad5997baeffc4909ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249fdc804514ceddb0e6c8ecb86cc25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c4c9a1cd16915085c90befd7960c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005d57b698fe3a548b4d426fea7bd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873521fbbb0f6a3f332bae20a4cd9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1541819f214fcc2a33fc40e65eb392471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9b9b3fff9fbf4faa720a0b88749d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a1d42a4c27281b3b0f5b40f3b6324473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b5833e23f5991831e09bc71f29da7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cbe746073b1b7cfdad8aa9bd5e527475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb10c64995ef9d73df68e00f8ef527476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587925d150c4e7ffd38ee6ad08878c61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468d693a3da9635caeba10c6b82fe24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df95b5435cf998a278db04bf0954eda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9455895abfda1cdd6c7ff2e06c3a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f998a84fb7564c3deb80d3bd76b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5e51a3cd8523a0053cc820924736482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0df4c7193c5187c9bf14df716037d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d5c61d355a4425e75830b6ef5426484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540eccd286ace196d38bff0dbf5728b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54cc3a5e5827c67512e2f573022eff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a2cb36e8b45d858231f2c8446666d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7a924fe2518a2f2dc5b77e39ec0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337e3f312481ffd53c988171c7ed00c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ddaa8eeaf882ad8e1161cf7c0bc37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf5d7b814514db5d7a5b718fe160d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f13f149c0ac2a95cb012d351c41fc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8cdc7ad30097a577cb62a6d03580493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de4b33cf5e0ef9aa797438880d39d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ba5056e947b5eb303f78fb3e8ba4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afd763a660786716c8c6c269a23d4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6024ec3b4835e774ffefa478b35e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b37eb391011b9d69bd188505c2d12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a6e1137e8c334a6e3cf06cdca184499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eea763bf002eb63615025a7f2c519500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1bef77619f66b105cf6c24af6970d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0afaaf98751b6ef8a2e7c10dda922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1902b970f30afaa2f7f62c68be6a1c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d4c86c5dde33e7fb515363d25ac22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfdf3d0bd9a52afb6531199c363f76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b2fb59e2ee48402103ab05ec6c68d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cd596022bf2b8bf767e01fabec08f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e20896ba78e471cddac4078b7d5172508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeda3e20c3ebf8fcc3b55847f77af7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2f3eef2f51fcc3f252fa6cb15fe53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be985e9e12d1dbeb8a1f0569457eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad81a7f5c1260e8f175c2082c7bf00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37408782cb059ba9df589f461d5ec9cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45dc9056551a031d7e918ec945e332514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af67369743344eab3c5440d4d97387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6d3191604d59f368b6e27c7fe6604516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4178b862c5d5fdb053e8fd65568a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07011de0636423eb9fc5b4925fdba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29922cb5d1364aa59939f5a399ef9521519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c16c32d573c6980e48c674de7e5698520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cba8d291c2cd025d244bdf52c3e346521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa8f5c28acf620d700317426d2e227522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0279db0a27218afc454193acb17151523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846fe5027ba4b56cea756e6610ffbcd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b6e67ea8788f21e06f293d23479cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d79c5f46a47762934baced4571c7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e57c78e231218159ba6f802ca3a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcbcdf1fa2ba46c815a51017cf20db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023d4dee2aef142b96140375af2fe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c125f83f90c60e6345fd0731d5eb1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca84e4fd525e7d930ec9d41487cdb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddb43bcc71bbc4fbaf810fd88fbda0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b6b2300947c6cac509171f215f621533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f055a0a2212e7c50a19006704a056534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3258025d75a5ca0619cc2e66514ccc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c87b299dc3a11c9d18b06b26afaef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a2c6165a5070d85555d5a55cf34de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36df2c08a31b2a66b4ed51fad993b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1f2ff82bbc38229be39e1efb3470539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258f88be2673715cd9efa163ead70ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0889568143831937b83629a4d363328541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf67f71cf9d16033459e29b754582d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486c7af25a4ff9a5013a43a62b27e5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85247a16def0179cf1de2e607c53bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ff8bc4621fad248fb395aface001545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c450e516adebb76b34a7846d1f18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf28084d6a9be5ad210c8d59db23be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70425a213a3bffd62a24d3043941a48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3586d014eddd2a52ebe4c971a6687549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ab4e70cc693aed094500b790bc66e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7be694e2b6237e6c1c3e5de282063551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef37869dbb75bb47c487c3e49d244f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017070ac853fccacd4609c66a147133553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c957de3cf5214179fd6ce505175a1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5004f1af20451948ad413e27bbf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc90a32d88aa15dbc4f9977b032e73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96905b8f8e52c16ecb776eebdd034557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8cae2b4346ad6659ad159dbf18618558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe826dae37a1851dfeebbd3b9e81e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67e83b9ada13419ec43b0c57de0ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf767f72b1da003857143cfe3455f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fd1bf76fbbbf6c02278b7e0dc86f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bea167debd72aecc81444e64b65444563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad4e2fd4a7ec3f849f31980780b862564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077f9c09964fd107609320c6988a69c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208217008909d14f7e9999d2f58a5a51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25767f4792a1b786dd8d170c4f156d76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b1834ce1d53211d397807573ec41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d80c3773cfbeb1b36d8b097d54f6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a8118b2d40ad1b487e0e22246643d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8865c052ed6fcafe44bd6b1b70606571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af22c321d4d5b792c900c6a3d08be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dca2a87122ce916974371d3958eff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fad8b16bacaed65e1c70816980500574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fda80a962ac724a37222b7aebd4b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2c8e6190e22d89ab21de843032ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913347247dc8c2b3de6a5936ed64a03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e1d34d207fe45a1de8c75917acda7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe21f8c2db6a12ecf7b723aaa29c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231801649e8c30acf723ccfcc2e506d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb9f7062ff1b81556309655bf9dbe5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62d1b76c0e13720a60c6c6b2315b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca693b66e3dc3f672b1741f8280dd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781c5fa27ac39c262931a56dbab1a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa2a952e048592e2d030dd0f3cfb95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19658063d77552a1af5e1f285d33e10f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7402c6458a992a87aea503316dcfe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f21b5795b2ee4b40b6edb5280faba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f7810ce2c8497d810561901c21c3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad88d95d1ed44e3b1205cbc3ab7d37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200f5955f981a69e138c249ddc0b551591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bede6df069c1962d82af0a94cb9356a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df923a85be635ce84a3e2a7e4ad96023593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fd92dd37e8512bbf83f28be06498f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db6bac6965f41833ecc7d430419140595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417287bccb7d9880f65fed6478591589596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad39115948f92073b4db2b04a65e4f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7f2942864f9d1adeec7fc243b7386598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad53c6eab96aa535f23eef668b2e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a1e3e240303df36f3f39dc2f92c06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821dfe31e18f1d0bd5adfca849a7c62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12745b7a0d310908f805eeca8012e11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefe2543832ab8d9b0fbfe01f700962603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb6eba11b4b3043741e6f693f8bff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e6b360507b2691a1aa433779e1aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a732fe80213169eb1496c1c60bee41b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140b7d07c81494b6466d5ca9e51349607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180144eaca3d01942fa4fb81d724a3ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bf01d845df73b3c0c8b013cce82fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a03bb88930ec01382db6b5ad79d2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04f943a19ee79416fbfb02b4ae9b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a5372c3061a3366022db5487314c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a503603fdeebe4763bea1644e80a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe2509c24d9c0ad0cba70d9317d516614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777543eb63b698df0825f9bcfa1b67f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2656b9553fa2ce5364ffa0d47027616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd521d8ed27d2d384ccae5dab898e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb78276266a25c049877e22d41c238618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4208bb2179aa941d7bb74f5b6f85d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e73126b1386f48f60a0fbfdd3d2769620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958f4a7945c7a6d84455f972ed1e1d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f4a50be88c853dbeff305d7b7fe52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d0dcbb45b592d706ab050a677bc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed260030cc1ca622d8883961858c74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b9ec3c7316e2c0bd3d9ff96dfb52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93e94276538212f2adb3718869a2d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde2814abfc4b2a84984c30e72b1f5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af847c556a2ad5028b4eb04c939904628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3a91e4b7cbdae15b42d264e018c97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93146a383f4d5922318dae75b8afa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71b5d69e2112a9e429f2922e092aff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eab408c2b8d517c1b4d7730639a1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824f2199c2862a561df78b2bcf0f169633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e612159bab20f3ac09a283c28dc90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80cd6d59e7c1b45d1cdb3c7fac477c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f583e35d1541390e254f106ad0d96cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd57c669dcb3ed833af650f205a7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e19a861a95a9d1a61fdab1ff06f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020c49a0957293516f882fcf2b88b96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b22753e48bf787aa991ea8bfd7c6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c750d41371678b043652a8c91ac767641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d355793d5eb1ccc62863f83c476196c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f2f7120b658db6f6671117760095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662c1bd85473d7acbda8a749ce3f614644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ef6797da9689b5580b780a506e2ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce7e36962a5433ce4926cfa02d540646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6965b021cbf233dec62017008c4e64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93205d40aa29d804a74b54c1772ec6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a65b16de1d001168cb94cf34de1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f0de1ae3baa74b4f306659ee71cbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efdd97e22e6f709ec404a6ca2572b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2b59806bd1ea1dca6a1868ca593e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b858dccdc8e86adf987204fa1347653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57baac8fdb0c129f33ac24a19ffc3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a42e280fc9b26c4cb66fa8f7f1432655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac996ca84a43cc247a3e2f151c6981ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc1238e284785d46824fe090bc0666657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaa816f8bcf53a88a1f3047ca2802e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8746b8cfa3bed7db6207ee716e7d020659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2391132ca9c9a7f9caa904f7f6e652c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c6e620da408ab95684fbd2e9f90c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87f959c3e023ff7916e31083fdba8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc834de9df7e99e826beb2347e9792663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1569f7c17e0e383d81eeee132a387664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b635c722f099599bd83c376b1e6e69b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c9ddc8f01f2f0a3a7ce3fd2e12f7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfad40a79f6d54628016678dab5f84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428defae290c6ed1e1353b03b45d6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ba971a7a0049300195264e3039c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69592273bc2149275e2cd746089ab8aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8037480ea4e3c5458c6bc43a377fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fb8194af69f946bbd153967a3b3db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b4e11a76f7394a6a80f7b8144e1f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d21236eb1b9a2d2f0cdfe6ad7e57c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6392ce3661f98717987974802cef5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c366d5e1b5ac9c0ee5a4de497216676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e9d38008e062e664924ec03b86bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f0f805c3e58c9389cda67bc4467f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4742aa037bb8de09558c02092d78a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ccdb9281dcdd071a5b8d599dc7ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66483731a08694ce092cba0452038e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a13c9b63b24ca626eaf371f9eb4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807442373b0bba6d95ac223fb81e31f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b6cfa6e39006d7b65312dce203dab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34294f011a78109ce38c9d209f4d60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b90b8dc187ff6fefda0fa62886dc78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e510db79e0f01efb8cc38564e3ff47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3849393bd67ef6d3059337cd22df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996d125e2ec76f689ba8eb2af56817689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fc6ec9488984e4f439ad5973d984d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff78faaa039b5a21f5819a97865b052691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919672589a6c33beaca2ce29a82a0d3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf714916cc235aa86ac0db5ec448f40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87519cec9e54eea391aae1b138cc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128065e07902738431ed665b06d1a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e952554b15d1c13bf4ab7aa245fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a796d4c3b96d547f99a31fcc95338697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff3d9b25b605a28afb82fc61827d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf6e4787a40a7176c5d98e030e4d8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122b987c10b77fb82f28acb7d84b35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7626696329762cda87fb479689ff377701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc8c02224e24b72f591dfe65e6f52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ecdf6c879e0b09f02ee79822fb870703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7cba2746ad8a03e912feb2f453269704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9138aa862cccd516fd47c1be60e4d60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1282caf575c94fec6fceabd919d9c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec20f15bba9d2e0daa26841e0f4643707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f336d72250b27249702294e72ad3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad56c515a7c380aa5eed0c6fcf40b87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b023a15854e970a062f4d3e1b46209710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3d63e331c84327a511c529b0639b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00004b39744a077fa7fd8493cc9eaf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba7c0493e4c42ce9b52f4f3365ef2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6e375549c8e1eb541ac9f6e96eb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225642dc2566a2c8408ba342bf8893c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c1a9fb12113cda721e8575b3d425b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1728bca077b292dfa0a27ffddac14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261305c8731717b25e5581733ad9e7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac829117a2a976b4fe036a24e00fcddd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc7e274137085b5a76c1d48824cb9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59a94fb79e22a9bf6ae96c428742f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe426ad39d2ab706b5fc28fa62d29d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2c0faed5c697493e3008d6694a7ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540338e7c575ee0e633296de3f1b209724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71470b9f9ac7b07ea20f651ba8721725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503494b39616a06fde6825639e56997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c1db33c3455d1ab3b63408d6aad9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca1be78c5232aecd2fbdd8181af3dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a90d1e94a7b3c11de2fbf55c17320729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb4c43f9930d907272a126ea2f325d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ffc32ec1bd9f8c0122ec71888fc62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6ba47f2475fcecb8b4a815e3bf7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934ccc21741cb2f0a5927661bbc4a51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb54b3fd8ef30240578d3189c44241734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fdbf6d8f6e4be93ad93ca63a577fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321511dfd0a9d5f50d7e3814124abd84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858930a709b156a23ab21abad3fcb6ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942e5ea0467ebd69c440d9803fc7aac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751851a4534a5e7eb9a2211f413ce28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca38985bd738de2fe03b3614d8a4570740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d49187dfa111c57f7b0f610cff460741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8832c601a8190962a9406b37aee313a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd4ab778e03075e2235450f270496743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9da6eb1c761eb1bd71c3adad91254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88fc52cd5f15dd668759071d3c1427745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f211727deef597091dc89518e1c11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85b84cf58241a23a2ae6b8ad275a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd83e8a717d6c5bd06b44f9da9094aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb13e5f819e7634cdd9f25c1221b52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8cf8efdb1deab3b45c3171049fe6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409e02d74481640bcce9c386d0ea7b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5549d0c6d99092c283a7028cabcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ae878d1ecea434dadc964e1d96a04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7656e45f92065217593b97ec61ca7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd079b2c9dd29ef779f6c7848b12203755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f1c49c94e65a523860aa3ee8ad173756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f084985c1cbdc1d48a0fdd43c98a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18923b875bf0de94044fae7d63ac7eb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec5941bc8c10cb17c8c1b31a1a079759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c809bf94144440740b21fe9046f02760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb446f16249a852f5406965c53338761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a451f3612a707ce26161882de666daf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce929c501a48cf88971d1d1fadfd72763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e6be955ea3b3f39546d9985a8233f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26df60e2be5f9189ff6aa435b9dce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb155821d8adf66742e11cf98e69dcc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd21c01047d1321ec204c478c7fd4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>