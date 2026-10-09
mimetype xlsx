--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451599246f4250f7bfcce7f8c232f391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b148e1eeffa065c3a9dafdf17856652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e62c4311eb37b518e4068514494853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66086a5f0da0c8bbf7a579d69e0bf494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa15e6012ee3fbb8d17db2ce81604b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfd38cbdc6dbc3d7814ab1af71b8cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac5b8ae096a2f125994f4ed97ff277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3110730c69509632bf26736d62f87f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981b44cb104cd67bd8f390f3d9e9d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d68cb01e93a30d6898e78a67700c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5244eefbd53f563fd05b425ee9cbef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb1eca0a9f738095472903d9c26d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc9b9b359685a7fd113c2efd0e2a3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48799f64c777096971e09bd08e6f525114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84408faaab97acda4679cc541c6c0b4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dc7395e28d17df7138ac3a0884f3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6413e21a0ca012eb329b6bdbdae7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cd9439125894cc1c3389e0512090b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78815aa2dd1956292c8777c35943de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a88dc8d23bcd75bf3609c85b0e38620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec75581d15b8ee754e3eba8ba245f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8ef3a139912f6afaefd7987e200022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643b525911d5e0a848e2426c22f69023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37bd930e8dc77efaf652d37049a4ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e9dda405d2de3c6150d0c7afc90b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889478983fdf728b48082b74c47dad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06afce6998e7d2bb3eee2112614acbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca16554c688fa8f7368a906e5e3f5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ed05bc0490272053aab7647ac59e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731cde3440a31f9ae673b50769eac3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0990a7a65deafff4449c8cc498a9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb9d2972f813e137e35ce4cb96245932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b657f8c5bfd2e977b9b29e48c39d8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b97bfd9dd71a86ae15db90e5636334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda1dec398455c0d3682b5ead8796f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faba0970303c4aef509dec5f06cc3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce20b9b3e87f8b2f05d4f80b9edc7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4741738eefbff57219b47f75c1b94638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f6ad71708a57f31dc91d10e9d195339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a1bcbcf26ff220230769e01d919040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c93bc29689f5d4d775a7f699d8783e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d725ab9fa72c3c462b450131494f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf8bbb2f8efdbedea25b35d7eb183d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea396e5bc3dcbc60b58b3643db5373a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95227b27267c830cb6d0b6a803a5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db16750f0c6161600eafada2bafe1f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37872fa9cedfaf8d55cdb44521b4d1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3f53c06b77ae65b9332c5cb641ac248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb3a9e673d3b0c27be1a2d0521b70049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11762f0ce28b8db8ea7f3de28e6d9c7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5a5fb0c075d64a348cd17ced9b38751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c7cff63b66a4d0494e8d8a709e6df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c082b900631eab845491e7041ac8a3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c0e71585d469f604e8f69fa7162054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3e5249d1125cc1ae4e8acae3fd65455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928943dc3df2d2739470b259b2a492556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd22bcfa22bc4f009282201e09ac5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c416313d86fdd7159f291f877b0af6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2423834967e3e2d130cd02e3d9fc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042cd95de8b4f779585fcd3bac25b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e920c369e50f924a3c097b4322c3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3b7616586a2ad99d28d6ab98339062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370502549bc47bbaf224144b0aac15063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab27256360f97d259d882e5ef3cc5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95f0fac37c8a97ed904fb54e7db06565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f112e45465a5fba5f1754f0c252e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8fea5a27bdb01b06df1d9c73d5c6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c184e77563bc5ad95fa042daabc2fdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b962124b1caece7057d92aa7e094a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88034b568f647a247c00f4d566c49d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb95787027c5675820314bd71b4fc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab68287969e9bc7e725ff9c1959586d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2c8e24cfa6a11cc07a4d143bfcc9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202ec4b3074b92abef322f6f0c4f61d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8f45143934ce40191f80052b0603975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7023d7bd9a3f1056dbfe2c7f2be71b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35994c9819638bdea20bbd15b51ade077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb381c893459b8d3db356d6fbddbb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90955ef1ed3c5202c1cb899c9fb322579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad664c8356f80cda4cac934d2344eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217a18b328f18e4a0d8561fd85ab31381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d094e0739b923e550c0ff595cef9d9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3dbc6a1f53302b8f2d782692e82783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad79148c56c977b7021045401957a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23544efb36b1f7744f52c9a589197fa085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5adb1d93b095c7433257e7bc16ea286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7dfeb0146f7cb54cd3e40b42af2ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38002fe11fc22c72df10183430a8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6d788e840acec1ba5bda38d63c22389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabd8309f0bbd8e05cf20243514946b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37ccf63b3c4efae389951d575f3b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c3db505dc5f30954abd5f6a0f3fca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e1a41bc026217eef0a8a71b03caf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81256ef39de95ee90581e79dac276a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14cdffaf1ae708620b676eae6777895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06a8473c4dc724984f78c11858ed896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6f0e90c31b09ba730be76b5437cdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eea9b8b4989019fc6db6c92c4968298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9bae627dc2f91777c5834c82c05799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f0ee2d49f3acd6d1029b3267e31a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ec07ced69c2430eb96197619c76a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e7c32e54db5f4a830185e960cc09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b07933ac9684e0f9679ff94eb58af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39184373c2b9da698b3621c2ada432104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d74c5dad91c5f0bc750bfc1bf7e77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d9eb5ef8d1afcbdadde711a5f184106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627455041a17d4163cd22f234be02ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63693e18eab3494288f2fb6dd05247d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef765f6de46b3d154cb696d2fe62f6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a900bb640d6070394ec036617e1fe3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9dcecb16c7ad28b74108b09687121111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e0f6148f637235cb768f3409f3e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004433615324173d12876fce3b410702113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d61ab4224d94d6eb6e47d770c89ad1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be7eec8ad7d173063c58c7943df9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a22181370309f4f349e17e4fd25ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8a359dfb8c26ad0ab28fac14d9fa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbadd8ce9f62334325e0decf8827a65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48310432839fa6604388a8a03753af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78c47e557a2e587b9603a1d440005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f9ce30a2a2ed367104e94c381e255121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea113b027bbf6e758dd57d81b528c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e5b1640c96ef43cf4caa3c24beb6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae001f3d6173e34e02a54b90454271124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb89c3375920ba65ccff20f753a445125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23808a2cddd4867311f0f5de70f51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40541323e5f8a7d83364fd8ba79947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df1f1e8119416d8f3dbe2ef9e06b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018850ab5d64d34007d32670f9962d72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a48ce6b68338d0eed98d26914bbc4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dac1faf6744ca43b4736637a14e112131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ca11aa341e3fb96f019923e43000132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5550ce5946ce489c840c03a57c8cb54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37173567169c66fd50f5c043ac2b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73881200ccacb5ec6f1b67be806ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6ffb20992b3872ba6edece9488818136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebed0f122afa5088aba4ec7eaf91b48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f72a627584205b8ec84b52f0b2ed80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9835bf0e0a18d383f49893c843ed9c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ff226ed4d13b548d58870be230e21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82a49df82bab35dd9a2c723656bed2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc46e52cfa9fbbb6cc5119198b86bb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a0d270c3fc9ac2ad280c497c7e19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf30459e0e16835859fd6a293ec92a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0a4cd8e0c1711cb2b55acad60478145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54560610bbf40a7a69c859c2ea830146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7f944a4acd2232d2bfed19280cbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74418e2ecfc382863a6692f4928ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450bc2516a60fab7dc54b9599c0f13f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05735754b302f2df38eab1e365524150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea04e6e8eb73a691e807d6ad65dce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07a20f76b016305eeb7b236d4b90ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97e264dcbc4882494dd304c4ef2b22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeee6ec4e619c27bed93f4ab836785e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd9bb73cacba9eca4b2640572adf90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad5dfa40080b0e403a5fc49beec067156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad122a5fee2d42f3052cca7a9bb405a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2b34e39ce19299bb0d0c0359d50f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024969ca5538aafa244582a5fde5ca65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222fc9848374ced46c83ae75b150727160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862a926473831f77a4092c3c368d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a88d5f30cb043f8ab512920abb1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eb3e5fac0441d0d91378398bc1a97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b82dc2929a63992edb7e19526a310164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de512d237861b5984cbce78eb79273c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dc8fb7f8ae0d4cdbda43b2f084bd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13c1755470d46b2ac70736c5179826167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d708dc8b8bc4cc59a2984f8c8a6d5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4df7b624ebc321cfaca9becb58c0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c2b18bbf09469474bfb0bb1cdbc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376353abd70e6bc57891d5fb2887de5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62267605c4da89a24aa785f90225abd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fba1436b48ba814a48d91e591d4a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c56336c715ab77d8257e3388787b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76c5939abdfb67b926082e2c265a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44fcd754927653d3257428d865f79e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d39957ab2ef356c05ae1227f01c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3f8a91d3220a2e95bad96822b7e01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8d91b4e1712e0b3bf4632997e157179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648488ccf01679fb31110e141b7cb35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21245b7968db65979cbbe83b7fd97271181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b050724cc35e09836c0e60c0788586182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1167c4beda2760e8c293c688fcbb319183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0772751109b03688ea6ba8e938ded0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf745640229a661980ef99a6d5f99e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed312a90c00bcb2d5c1e80a432889186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da98c7e43cc0ed8020dde712532c597187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f5568e0d55bf252a5b0c90f4a576f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d8753893053e5a329277637688dc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d2c6a25ba832cda9ceac55dcc8992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879307ed6d69e76cd560ebcedb29aeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a3adaafe5baebffcdb32c4f01e40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c199a6ad44626d7814be6190f60369c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87ee04dbff67882e69bac73364f802194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3d193865244cd3b4019fd38a24863195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9d03786c1c3a7b1f0df6344e073c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea0553c1394e8a4685731a4f1e77ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139840145d8e6a704b79a679fbce4b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3efade49ea54c9139904b3a965993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11bf29500a60408484de383060ca2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610330d2b038aed16f05773e4c2eefc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd0020bbb8f08274d5403c2428b96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d1b72577195249c0653415a433f90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a3fc52af9b734ad8435e17c6ac331204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277657f0321fb7b8edec22597cb33603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f486dafaf26d50a128cd0add1ef5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e178a4f244ba29e87dd377009ec98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe30705a26188916389e644dc6e5ec1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e10cdc32903a82050c61136601a52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47944cafe3c6da676eb1d284e31c99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a251b8f286d6e8285e0e2348dbc27e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be183895b1fc54c4818c66592d5d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722a42881a2027d05b468d41ec973e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11daeb23110a29b2c7769f79f48a07d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9cefbfbb52f2881eeeb0b530419cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b565ed3396a7f6d51a326b9c034e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8af68d77c1512b7e43fc91f10ffb41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127241581c1c1d5a5e05fbfe35964cd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624907ceb574c6be30bc3d2a4032b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358d3c4ebfab3565ed55970559bd6a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b15737c0cae38607968ea298915e16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743b5f977658e857d792c899f20a2b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1052f602388446e88e88127f17b04c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cf0b8d2cc4c9054ce80f9b4cea9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384d89c1e3ae2a274ab0469468b3871225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38fb43ab7696460065c56e7e576bee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527d50fcc43d8d1510551c10f558da8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9661cb6e655d6ae254ed622ae4c5eed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903a44b4c762985ea2c88af8e98478229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7d8a3d30ebdd88b781582de3ee1b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf7bd9e0df67620685bf984ee88ef8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43271b31e364532dd25fb2ca5d7fc7a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aff545eb663b9edc66c008440d0256233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5109d306299fdcf447e3f9817b759234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86182fd5dc6ff209bb2a3ad0d6915a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ce5935a503d39ba29b9b63c755345236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd8cb5714235d3e9bc7c23af266f64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc88293b91e5909a35ca2af38a662238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6692dfacf5c84ef35e2b35b064f2f59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a0b0908e4baf6e9f55add00f3a74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be8dbcf9e0fb1dff9ceb8f93dc10f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd6a977d39037b55f89f444d139061242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09c2acc1cdb671ec980370f225be4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f9946bbef4e4b725bcb7fa5f0dc86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fce80cc93b1ea3752d77423511311245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac17e151eb1d7e64804d4aab51fec4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc247d448c3ce96c7f0e3c3ab7be9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce75cbc82ddabf5a03d361aeff6bbd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d864c63f42a81faa5eff1ad27c860249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104298a409ad7d8350b60867eb1e9c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1004cb35de80fee9279d3cb05fe610251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560330554fd386972a4d464c52f4eb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b23f3e63c3809459ea40f335c255b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2e08ba2d69a689cf9b8d72659be07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074cc193031d88a564217d2a27d9b25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd735527ab68f67c3ca88eeb83b257256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe3623f2ee2de31719a585d0a60fea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe20f8d2269c0c53f04552bc17f47a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ae819e9dd43bb473dc191e02ebe3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a486455a6f584036be8bb4a3bd9d55b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d9d1ffd1ce04b5e6ff5e0a71bc972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89f97ec8ef0cbdc1990978727cc5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ed6aee4aab17ef5a5f745a02b9f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890e96df1a740c79ff35d4bdb31c69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a7f371edc2a945c50f808d96dd57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5d6c54035b150e1344c997a91f7ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fa59c83bd90ee02f90b679fd76c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef073cf87f7fbe03ceaece8e5461c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088537c38a5e69aab6190628119b5970269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fbf25213e7071f67bea201267b485270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4f25690c85e87b67fbcbaf9c2a3a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142a470ff5be565720f8b8e893869b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2466e5ab74bf0636195b4303516380273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948c0c83fa93a76f1f9f7b418a26a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee835d7c87ffdba352223687255fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e277ccde9a314a4d6b163a104577276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713a9fa0805851def217255afa75c94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07797b940e351dddb2fb09a61d4bb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289741e6c6a1ae64d93bedc0e94a0c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe35c3494465a7b0ed32a98707665280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024d9edd2e2ba11182e0e016562a1f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac36fa5583799a3532c3337ecd9492282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a768ce53484a8fbc668860556114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14559e79226731c7e682580dc78f24dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916313ca2758e41f90b3decaa663a55f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07b151c08bfb62e30777d712ba5cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421451f3deb789180c2825e0265b3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d23560ce66efc18e54129b69aa07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f011698066adc5b5378a3c8b155e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e61ea99dc310e05dd79209574572b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e322082c822cdf7a84ec4ccad2e5a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410338893480f4cf79d6d30321bcf68d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5b7f164dcbf33db271903bf651ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910064b68688c0ee48f6d635121344294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb06195ccff73e8ec4e153ff91398295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c294eb10d76d905483082cac80b4a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2c49d388c9f797f35b9e0319a2afd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd0be6aa38a2d7ccd110a63248863b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266ea5cd310f7bfede094cdfbb8879299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391f897313cc85eb203b4a80633e02f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9a1f44d2c98308802c81394898dee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61857314f79063f12d764134991a9574302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ff5f54309c61d0cdb7c3c994a8d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0a91d69fdaa6ae0c0f15f9928e38d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b16e0454bed9411fa84f75462e090f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994fc331820c3b9d0323b021814058306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5fc90c3323d36081c6a712b03c7e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb29faf7737f712e34ed2faa67b2a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da7ea0694fcfe71e933ba497d0b2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd43194c1e252e16091dd87a47c74c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568ccc3b06430717dd8346afa67c08d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86680502b8f2671a626a62760d37117312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799a77d6211d5db8f60433517b62425313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b071fc741d617cb222dd667ec4cec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd58b462d7c52e27a6aeca1aa9cf8c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6e859264a2a2dd513e2b888bcac30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8d347c49c94fe8a2fdcd9d07a6d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7f9aa9c3173e49de0037f2bd46168318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff355ff4bace38cc817c701d65ec2963319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327674fc2ba99acc1b077ce40c525fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560af2a68e49585d46cf4ecc31ac2a5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b6eea480ca63a6ab34d942a68fe8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db42e2d0d993eb82a367f9a71a6516d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b2bf1286da2d9d8859c19ead3da32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6331b9f98d13576931f2afdfc02c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba8b2e0d3118bc4ae49a3f428b6ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d738be3be80fbfba4654b1d979910f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848b0935b20e48aa72abfe4308c40e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af4e077d3850eec5ee058b68d67c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f38f8a1909d29de5a263606f17f90e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ebe05bad5d9273abed5f2dd3cc932331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862fb72a9f109bd87c317cb7431f340332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70b0882eadab035a94772a5696ab6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d416fdb7d395621eb2383fa4baf055e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf97ef9042940983a42477b01d89a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0e7f2f459281e350ee3ad50ef4689336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5bed854d00291aef73e2f269edf8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17fb69a0ee8a51583904351985c963338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da72cfb901a27fc929d3f15cb945df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f314e2ca52309c3be523ca891598d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8984cb1f55bd3cea17a67dbe9c87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae58d127760c21178857f6c96230f33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4090979bd8c355d13f7d0d1d19cad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b224de6d08d6916eaae572e57ed655344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb846bf6a60f2b2b68191268a854ab06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49714ac3886c690e2108eec37d262e49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f3fc403c65c11926b8da8d44af15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc182e279d3534755959675326f3bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e275814194246ed922c7f4706fad4bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2490e9985e9b436e6611f921ab428350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41972d0f36740c96f25e50becff7f5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9d4bdccd645d0adc89deb0c41c1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db2787daac15e64a6aa7550eed5140353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01a8ca842b8c302ffb98fa6ea0c0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7370a7acfdde94682d3bd8bd46d5b41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be780ce9d4d7cb4a05689a710be74b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0148682af772d6d94f6bb6f62b81f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aca0638d7155b39ca5ff08cf9d92d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f963804258bf6bd331fb7def5e0995359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b16459ec47f7c38ea1ff88d523863360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d95ded8fca8cb99745a119852514b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa2e846f125760d1e113d2a0eac272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4cedf490ede060efde0fe8faec034363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbcf3e62ba540d7bdc1e2b53bec843364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca122f499f69593f6ef38b48adf0ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4def86e627404b027887540f29196366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cac22d877596525072b43f41ef320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6743f62ef2b6bbc41f3230bdd402368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc41e81c34ecca56c72cfad8eb40f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e403c251289a1b45e1b877a7ceade370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dbe3a6c9d7a3bee122bf086f3ec19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc7545a7fd2541d724c16e9f02703a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e0098a177a94b704675b19f1e809373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4387d32b45647e72924633e1f1ffda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844cb54831aac5ae6b84b2240a0c2f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a29cccb10c7631b12c054f02f23d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7d3d627b7d1fea5811fe69322bbe1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac906660360ff7ed9e0458d7ebcffe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56bd71cee8ec900131957358421c42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b464f97b2383c113af16ceff39cd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba835b02ed68320b464017f00d5ac72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2a0b8127383d760c25847b8e4de99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614df884716209e8d5d484ba729aed3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1417da763028a5567aa9e35c55f7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613d5fe141d7af20d92c48eeedefa43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d3effe1ef24f5573866f25c69542386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a50f4101ed867d7085a17eb152266d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd2225e45ebed0c0aea44a42f2dfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c35a7ddded7383ee6719680e0dc021389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6529cd5c4242169392a89eef6ad3a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8945088a3322344334f748118897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63828b6128295f3a93082226ac179f6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14debcf5f3210e3d85143b33356fdc52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a48d19ef1a48dcdacb48f2dd102d38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78999e63b73ec4009157ef37366da0e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6a796940927ab133a88887a54d9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ec5da2442b00dfb129c735f71ebe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59e6a75fb983d7a9f421cc9667f84f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d9f47085957f0a73a19e93307ed66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e320958ec4b0c2b5839d783f30248c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a102f9c5a3278f76411e418f69e818401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaaea204deade66936d763a464d68b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39fa05e585c55dfdc52368ffd4d2fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdd6d51c2ca3bdc68871b6fbb1caac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8027ed0cc31a6060431264be2bd217e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c0e835cd8ca0960c3a3f1efe4468406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c8bdb97d6e4b585cccedd01d9b61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b8d2593311ebe03b07e517e2057dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309609175ed71a5505433462fd6ec67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d58afc308898660a86fdbbef73f12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff55654924ac69acff5dcbd97b8067411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4d69d3de472d1eecfa66f289f128412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f73fbb14c062d5099054631d7765413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03482208e8799f25a4d126ea3e5d8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ba5a29b6f972f06ec5a6da8f2822415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed17e3241a544138ce614c8339c15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e9aa2f79872425389abe92d667d6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c10be033049ad4800fef90b9b3cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d357d44d2776b72695a0e65cf8cd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809920b4576af21dee25d14b1ff65c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6d38fe0806c5a665e96109fe1d88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94138685b519bd5a5bb1de60c5a816422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dac0f4cbdc8bce73971357544425a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40739403b4b0df48dbe1423b56990f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf38799f0773d6e29366c0c93e9d9fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f6d41494c4413cf63cefa707f2003426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba3e7dc9d89a6248c3f4c1f7cec95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba644be34f67abd0351e743e290d5d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11ddf67d0b41f0e95617ea8d61b25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db140830b2e8f42308314b2ac5873c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba478c60a15eab727d6cb8c2ea23d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350689a6ccf2f2f989c586d8b6a355c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f28bd1587002cc115728c77cc705433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf9800cd0d4e62b61b5510177ad294434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcad7a2294900707157234e8074065435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a289b04865d402e1afae84a5537c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b20a6b2946bc4cd9d2239c4025c841437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562acd7e9fb09bf80b241a735bb8f1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6492321932faff704b3ea3fcb64385a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd533a52c9db08ea21afe7b134862440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e1c23fd08678af1fbff4000e6788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832aa06225508bdfac5eb8dc6afcd03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d44444b41f1f0a98819582077764443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414fe81e6e0c6376ef01c739a55b846444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fdae97057f17b8f3ab41a0ccdc414445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0874ee8f6340f5f5d121833cd402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3fe70413b78101bd89ae8a037d765447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60686b20f189d2aaf9f0d1dca0a8a0f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620aca3d41519300109db1784a8c76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082fe5e2fca9e633a87759407d4cab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6dd5911ce605ee66570a3cea69921451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd11f9ef8ee63327397897117a1aceb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067088385d507c4b180b5a3041cc3a61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf6e1a7ca4d6d08c54bfa4ecf53119454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4c7417b719bf7696c0189b7bc541455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e637b752720276ad1f247030983ed45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1985eaa27ef4faac56413dc42f5631457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb5de277b7e8eabba20161a9abd8b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748cb9dc0249ec6f43d09c222aad29c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b9d881fc15486855222b1d3090ad4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a053d06d5fbb8d2b787d7ecfc5e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65386069d7e736398714c2d6c440ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d23fb5f779312e75734fb4f52e12cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260ded2bb799a72ace0cd4d11bc3ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac702316df1a26f2b965b22d9d43a373465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27156e3c2c5c2de8fc355e87d2090f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f029db6b15e825e62e6e401cfde827467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a9ce460ba1c60bcf55ec1c889c26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb9e21f1ec74fc85e5ff97bee6292469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c28b70c6d71eb1d1fe0f1474f9593470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583540d7a1797e08735bb566bb83bbf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d6f582517838669b1caaa1558ee04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d42375ec15af01d50124703169d04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e74639e4f40fd8f755a94921b848dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0738f5ff074bbc378b3ecf6720b02ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053af6d767cd99bf76dbe32c7b04758476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18521e303a52a910e4ca8492eb1a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb0f44a889b99c2cdef991a8078811478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182f5c872555e0e69e54d2dca67629479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba4e7e5ef7cea59fd2580a505fbf7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72153439f41f00b3ab4078356f5464481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b806723c03687ff7018a76ee6460df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c89da79e5ccbe1fd1bf2e840e18a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b5fef4799b4d37e1a153c08464522484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915baf45187ebe825bdc7b0ac3d58c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583439e9670a65249fcf51af40be9f6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05919515e40e39846b0d3212dd15679487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4560f55ffb9688d0d3f7e4c3bcb62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e7e871597edb4774ea53fd9a1326489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74875238ddc58fede58a1b6cc623177490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2736e1844b471d81b5b2fd4ce0272491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7752a29e00a5485d0016131f8ec5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad82f0d0fe9e95e6ddc0ed5c66cd67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aad7001a4fbb3818c8766b34972c80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede733dd679d4a3b16617d53a9dd1f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4d354e6be5b0e3990f5e34ccaa008496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779735e84ffdba5268c35b9c3892611497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c541d3707ac8f8b0543ca6ab414c7ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7620c15362e87b31fc40535d8d171499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75863c570da153f585e00b7597e127e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d46c9698b39588d7944e548c38ce3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247640ac4b0b89e88c8b3d19e8d35e9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3bca591c485f6e6225c3abd85ab20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8e8d5d1908093c2b99f1d8b49b78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3450f440c5c0c40c47763deb2ee93b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540007a1643e1d331fe92271d3f64683506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f466255bed108086bffd536e5bd42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeee0bba332f655050d53a429e3bcc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60823a295cd6be4281ebd91e5fc4df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca080344fd44b7630c4f06ae8f3e1fec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d522f225e6ef9977491a2aa40cfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280ca5b4543933874f18b835bc38db0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c498aa9c69125554cb12c28d9e036513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dde1a71b71243595d0bfc4deb4da3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2207638176497408b828f50706662515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a809b38db4fedd64ded08cb7db9859b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e0aa182489cb5aad41a6facecc49b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04065f44e9605f8e1875a051aca7f02d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e11487736867d9e098693e3e267a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55113426f1b9a9fddf4f1cac2df961520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eefd6b0ffe1ea7d26f0eb51d5d117521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a78b34ff18f8e44124d304ba69a5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36e966479018939f89116fa137310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205955fbbbc26030e67d574b4f21059524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2984dd26df9765589be01f9fe57ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fb03bc63aa755081a02c666d1f12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f2c3d49896608628de8a8f943bd1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0813db90404dba9bce88f0d390e9b98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed7d378cd34187502ef99200254d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8dcf5492a21f055c3adaf303b7ddf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8b5f689be0f0284af8c01783ffb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b628aa798b26fa1e0c46550d50ddd52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c97c256a295d87dbd82c54f7905ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf00d52f5152d9e78b3da08d8464b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dec2bb53468fadbe918ac688c6987d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba6bf1e255b0eaade15dc65234ebd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62863322206187353aadeb781b08a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa373bd567e628a4b9b314aee53f64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e2ddb9c6c07384172fc48959bf14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9f2bbd5cfb0bed911bf85d30a3839540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62552c6e69f52734f1df3a4b8a1316541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49733703f5543af1d545a4a4f246128542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005be46e6fdc7d529422d5a4d35e38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4db0ab92155816feddd5300fd35d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6029b6ba27ac493a95757ee15e322e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071052856033898c49cb5dbacc6225b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af4b6e6a24874e23b7c008685b787f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f12c5bf434087a3cfcbcf9ca922c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af11dae37e5250989189645921c034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44802d72b52655ba4ce23ef8c2388d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4955a8803f134f2a5aba45467c6172551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8c3e2f08f7fc6bdd1debc882f052552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5039fb71d6603b2c0e57f6e4f19e74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71ea268ec16f466348c2590f7634b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad014d9b6eaf21eecb7a51d61583ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76362274e2e10b9ce4bde358df43a76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a9f2ba41b80964146313cf775af1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef9d7d9546bcec0ca651ed630eee6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e33c72b9bfcb02e5c46d164077fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c82bf035e36f71d36338121f0ba6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93219091e0376e5de3a323a6d8e5b29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec50e9786b03593ff47459ec4045d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7cb3dc82468fa28a9748c4caa27b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad84286f2887b8bdecb8b70faa2993564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8ad3b83a8ccfc1929e3fc45abe970565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d304d66438bed2429a3ec3457a66ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7a93cf3e18439ea023c9c73578e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd96b57a4d1eee55bd3c63114b638d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82e6dc7d529d050b888ddaf11bf388569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a66f469c78f564c2dc3eba65a5726570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa7bdd5137518bab88474e4dc6150571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b91afc89f30267f1899a156f7e8454572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d31535f1714f6a4ba002369f0e05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e48a91b0c8555f58fc75f32da0cc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40067d8d784119a1dcd84ade6e2c7f6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07325a75862ca2033a8845eb3314c58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de136d2972ca91f326c06fa5bc29d10b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1d0737cb2a790d16a7b8b465c89cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ff4f2a28e02526f5d80621e7e37ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c2504aa9d595b74836c6e87600f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd2ae6aa57ccb030cbd1bacb80798581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519335fc80dc8e9b56817828135d9f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415ddc370992172e685001c1806c76c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee37422b67a053ef33b5e30a18cde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a985c0e2ed1f2b6304826e1834d77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d090b108fe664f358cecdf532e19cce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7892ba4103254d7f176e092fe332d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f924be2e8047f22e6b4ff51adfb5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7deed1c5830e76ebf0c3c309874b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fd5ca788a33053f699a34edfff0c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f2967d8148c4e52be00a97d404ba7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0bf04925e1e95e450360c0d0339a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947827cde1deac9485caeed5cc692d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c863c3b7ef309b36f73655f38ca9d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d13323bcabd2fb5a232559e383391595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee3809d05f69356cdf61faaae5908a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb10c25aad030551d8feca8297f4e56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487252d0c7a6c02f6dea1268145861dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc3011f471e130d9ca5d077faead11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bf75aa945e949384dc0d2a6124b14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899468ffd371aa7e40110bb539025f9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f590a8945e32bc419da6f170fe45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ea7591a556891f78a0f3a4b61c2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eedd8b4614ee6d9e85980ef7993cca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff57378673bd738b2214e5a4b18f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff7fdd4056d734722f26a4babb6eaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33828ad11b83cfdc4fc538b46dd4790c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0489a3ffb4f78c59b79f901ea0e927f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606164ece292dfc236c05e04b36d2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa26156c159c18682c66b63cb51501610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603957a4864fb9922a5cd5cdc692640611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e47c3b5ffa59655607700de878fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c0b96f3027ad0104b573d50b4a927613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d07c34dcb8ec8b2b99a195048cd14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5d72d43a5f43077abf98cae9b360615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77562b84d0e0d20a20cc038904d0f841616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc014522d0f64ef55e708fbf305534a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf9ce6dac6fbbb83746c6d45e231a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b98dd60b43a51616d87642bbe928619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2f7d39973db4bf4769e79e7a86e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26d6536c358b360ef88e7a497a028e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6a427f1d61a34508ca02420fb3d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d943b3e0a0541c68705b59ffe163a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768ea2ab52fa225fa34dda377ef10b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80793ab56be22f3e17d0f8eb96dd4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e6fca1bd6c3743c89d78e6c56636d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9b222f282e7a78a386895deb2a7a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c1aa16779f19d017cc17f7f3fb208628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ca651c82a59f2b6fe9bcdb82bcce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908fb107465e09d4d1cfe74b3df3d4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaceca5b86a3e97739db9803f34e6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91063e6b610bffbb9b468124e2455b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9dcd2d4a3750edc80c8e90ce926b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27c447bb139f36b9d0f4c42e5a1a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da3b87982d16de1eaf6891673c82e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72205de1c168e2b6be83babfdb6854636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09486f1fb66c447f279d41f6252283637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a09ec123dfba2f7a7aa8f25362fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4bb95caa5d6a9a6a7a30ca856017639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643195d4e9c908853bacc5db44f4a94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350cd28bcd328b89fa9176dab6eb15a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010afa73c86aa1b38d342a6b4ae5e3f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab240e947b275dd215bc667aeefd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2375d899cecdcf109efc0251a0700644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0160856410488560ddb16de7f03e39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf89a14c50ea5f2caa855a1af5ff5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75510b080235e1e56d407182be75aed7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74f7fea4fee875d8114059b4368ee5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bac654b2b0293ce42bc2c5cefa6ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073cd39f0e60e543ea4b335f340da4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff47786847ee0866bed608dc6f53fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475aebabe67274cbaee595d5ecb912652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a8c90acc3cc941efdd4fa23ae3c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c79ae059bbbf2a12b70f97184b19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25b8caeb8b269f0d40734d4173c3f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545223555d284f748a465e1ad621c79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b150ef1d6d230f8a88031d3d6d353657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a530528d52516b3db85f5536e203e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f354a363c6b3645df02436e2af7bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b677e2a85bb596307418600330b38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252839e8686b6434e5cdb2234581cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1600384412c84405c4e528cfdb2aec3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0825ce79a8f7fc174c3b03d7de96d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11662662cc1775615050f98e8c77f142664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743111f7ccaae9cb9b3cb75ee33d321665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4429340c28099bb1bd744ce46cbc0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400a5c2ec0e5301c0a56b249381e91f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd893ed896f039fdc08423af61b210b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5edaafa0f5b213c7d04e021b62bd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f80800b82f8461ca2dd86612192fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfd53581c2ff6873eca35ae85cc41f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a449b94bc38f79375fa676c4cdcd50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbdc19d93a337ea842f811620de3b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07453c2f7e56457fd16f5f433179e794674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13cd8db5230c78dc7cd24c37de7dbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649599394c0553f196866630fef55b14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a047867b64c6f4bb0f14fd60cdacf71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d8c28ac9d23bcec14f0539f5247db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453efd41cdcfa392c1867d41e67e1ae2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d327f6a94744f0ce10d57e125224793680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625eba9ec7b15d0f37d6325fb7ee71f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d132f9a46cc66d9c50d3b162c42124682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07633b58035ff97bf03e775890b87582683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9fffe2dc493f05d825d5736a7c35f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1099d92990f3ef3ee3f25e9f32b51b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce71991fd0a2003ba88d9a39e32cfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17190edec30de13e4f3f180650d9e812687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66679d36be215237ab876e095afbc86d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5683f151d13e7843d63a51dc7bcea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcbe702a2c4445640c4f4e5231cad7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ee5297b02933fcd966dfc78b1d779691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84279126ec208c17867e40444fe7010f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c680e6ef98ffc57d87c3f690db01efb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1842240cf979b6a8d9364b196731694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e80ba471db376f58b53424982040695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff3baaeaf7abc52603436cfac1e0ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2889a4c2a29e20906cbb44d6225a68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfced1ee2cceb8e74256e19fb2ad1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b987ab0485e505c8ddceef96e0b695699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91acdc73e858ea4652ed1f140dac68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c084bf6c09cc63fc526a9822eb3ed3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a6a244aa676dbd6b1e7e15902e5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dfb937b37c530c70ab4100ed2e181703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada86b645adbcd1003e919ee63e0aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87acfb66364719e9b73f7bc67b4211705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc12fac5ef5be6200b95ddf1722d66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9151777a7c4efa0c593f7713d172e12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee06d42b835e31087b181a4759d82b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a9674cadd0f4f0f80353f007f7dc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a6f2db6122d11cf237b6808c20b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b901847f0ceb27739867b2f8719266f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8871cd5c8107f79fd95d6e44414ada712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17a7a2699de2445084e5095b2340d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d8812fcb6824fe228df9f2de4466714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88c4c969d100aa7695044368192ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b17f19348026d528f306064c0d41c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921540531ddae584307fbe880af1d842717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d4deb5f51d5a8f5893d4046cb736718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0ea60ff64f1c596920a270c7980cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf12e8f2fda89123bd480478e88ef8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0175d94f52a2e915d2747a7c0054df9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222a3575a4aa0e73549039e45d9146722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff42c58b9194162b163e0c04b354014723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693795604bde15457d5a98e45b0ec2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2fc0d3e8786be564911b7b292a43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8998840e72b89fadeec33fa5ec8f9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8372242b1494d50e3ebc438878a7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a3baafa6759c55f5d8cfd360bf68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9b6d91b34bf366d20413d64494641729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa325ae19ed019de0bfaa6e0ef015b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc94a820656946a0c1b2538c5a38b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cb8a0d1aea89e9914c9b964e7a799732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187b1fe4bc475c2e680b1a4d6bf007b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa8444f715f6833455c74339aa4e40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f43b6f8bcbe22a31ca182b564fdcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d061fd63a41131d35bb812634817736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5804f70b11e268e6411f91d973800737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77834aa60610621c1779f0fd518eb653738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973033e255c7b9215bcbcd51c57869d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233479f9f8dab235ec684644201a9ef4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec05da9b95fe5d8c5f45f0d5688bda6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c60852a559d693b2d667836d37f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b619d2c2db1bba10810da5d265460743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da90a0f7b9d2abe4d4a3b08f8c819744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb74a245958d7c3ecb33e03384ec77745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2393de9227ccace4320d66e2a372d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f07843142b578c5b272ebfa387b485747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b733e774f293341226c4a82569a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9d3b829a3875b5fdc37fbb47ac869749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feeb46f54079dbc63bcf4ef15eef99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b812c64b91abb298a0d4451da5067f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e085f16e615e36eff89f173c3e609752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd63fff4d3c02613a423fe47c55ec4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048e0ca4942fa08a32da4fc0a7d1d15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7ad0e7a32c122f5b653bf83ffa5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172582a3f48072153fd148a59ba0e368756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fcbc18049b060ef5afd45ce1dab36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dcb9b1d9d170fa34b6d18d93553bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafd7bda318d125fd8fee8734117ba6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f13c0952578858dc12b37892dd2c44760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee34d0ccae58b60e946c665b18624761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f39725bab9a562e9586ed3d034610f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a21ad24158f6119a12272c1bbabe9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bcdc4bc721bce9c709684d8d2aba4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359fd067d445cff9d04fd481cb2f252765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5a41c03f40091aba19f936cf7fae8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7987ae7cdf9126905fe1f4ea847620767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a219c44d4bbb208721af292114c3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a9d3a95888de9f12f2bdec7b598a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126c2908b1a83368496e7719fd64d1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d525e3c2472812f5c0466402b77e32771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141837b865d13abe5785745224dd746772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54618c3cdcbaa2c86d90213ef6241b2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb46466b2fb7186350d06fa0f8a8b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca80c6ca3663fa43eebd4a8c016d8eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e829666eda4d3ed1c2fde2292ac429776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81fca08d0f58151308cb59e0358a62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a71c691cc32d7528e87e9cd6668715778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709ebb534ac8cdce995d0a8218f3ce4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54132f87a35dbf86d9178cedff5ea70780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfe64e647fae10f226bea9fde682d2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea8ea709a59cd589cdfeb25f0a3316782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e35fddf1145d8ce696c437a6aac20783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3bb813c1f88c2cc2ffb3f7a443c49784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd026d96f16352db575de51f6a16e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4501d2cba2b2b337746ecdb266b3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b78a467b8830e78de4b1d264e39e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff8edd5c24384edba431c988c31f1c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f5813ae11e64324ecc7300aac3172789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb7652f9995e939f282a969bad6ea790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4111a56916fd82994199f21ce3f94d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795bdc9d23b8de8b62426b090b5d1bc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c9e5a2d9b3d87650f44bc16d619ca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afe384059db6b3c5e7cbd8f26dbb6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d92c195d8f613295f850a308d8ef5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904cf280776205f77b07322407a1560796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d47a9e3474be8682b87914ce0994797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8fd77face4ed6ea537283fe804a61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3acafd004458087b34247b702b867799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503bc0202426aa47be8051ca9b2cc4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963a8c183c4d8750ff4bfa0ee9970cc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a287797c44d56b389da30294453c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae499abb66965d289f377445cd60e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385b5048ff3df4bbfbc0550bd33d8d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e54a6d50cea650115c44813db79986805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8efa80d62300b658ae313f2aed039806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233b069bc327bd9d0f30b9aa06d172807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5c5ab12a7f4ce91997c7421fb16b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23352c51240f07cbfbd91d940bf8ea5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19da1cb769ae836271752532d3e2c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd77c7326538b681c55ada2cfa7806f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f7d356b8991c5999fb95a7eff06e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d64af78e93ec6929ee4708b4083a5a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c58f5c36cecf849971132674caa2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867e7281bb211c731f1989eebef6680815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a660388a2ab58da2ef6eaf9a1fc9f4b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529489abff99495c14d5e852536d3f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582aee5c5bdbfc5ec15e8a169fcb43f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1aee0583e0cbdf55c4180a71b8f4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9435d80ffba2cc23a049438c875ad2a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd9af9e77de531eb48c8dabfd0f2e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a5cce105d1a134fa37764b5e78fd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38339f57df3dabbecc394fbe83ef9d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bed0e593b8fdc6eb88a0b3b12d4773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082eeda67cacd7682bd7819a5623eda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c648a65b7a691868a8b6af679e60fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd714ea424e98c0f295503f39eb32676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dcff9bb0f6bcbd7c7db87f9cae3257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986ba7d0ff6b217b28e320d56a5f8878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a69e97670217f18fde478a517f6e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8978b839a47ad775cdcda1c2c64a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc75c7cdbf4230c72b06feddc9bd7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512a930ec456a6f7aab29c0a355ba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef1d4eadfb745385bf11045e327e3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8299b2f122c7dea78ce82082d171d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef368e5d1e2b2d918029b50d31fafd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735927b094525982584751148ba56b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44745d187473bcbd53db207cd2f7db117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e09b669036b356eeed29eec9cd2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630cd08ed258b2f1362f9439b8ad79b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c7821a5a975cf76ac7cb585c38fb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab22f6ae41e6b1edbce65322dfbc2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bed0b04ef243d3162da0f1d5882ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01a3121ac072d5703203b12273c35223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0b4fee3346e2e7725d56ee8507f1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43b6f09a0f922b0d984891b31de6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5517215786f06817ffeba2a9fba06b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc5426132163ca97e4aff676c0eb8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33219b8feb6713acb07945d5c7525d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e79d0de4b6e01bb3993c7e5091b0c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcf7ad10a6f933d77c61bc5b3bea1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a9f0e05b6c47684b48c7f133fc7ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe47d27e7adf25ff87b6a917d536aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf949195b0e82d6e5aa21d20650847233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa4c0d36230803d16d3b16e0c1e96a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a4b7912093f1e40b05c73363eea335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8524bdb37ed0b9acad9d7fb48e812036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f3ca337bd984f65a58983c23c02037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47743d337bff864ca2b6abd47f703238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab081df60160d58ef576b5290cf6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef034a89587c8c84ee9912877084ce4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2e2e69bb58b26ee90af1fa83f33ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff90f3eb6776577461f5e4ecb4deb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08db6b020838c3625d12f42b53b07243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c806a8cd4b23aefa6c025f3b47de5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd1fed9a191f5188ec072f3277319145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214414b884f29619c16df7f092874fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4031ecca36bb965e22e5d74ad4ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039c2a9d419adb7833ba0bb1a38d26648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655e6d85a949b66c12f7e3678b5041749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39951190b57a6fe518a945cebf3ae3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae6c63bb798846576a8393d27e9db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166077413ad9f20b2e8d78293d270eb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332a691ea61a1e1bcb7f2173bc191f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982312a639528a113c1742408e62962c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2665b4231ca7a2e9f755de42954f0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd90755f3be6e8484316dcc8d0ba7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c60e5700a5926e85a0450aafbf3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9f132316c56a7d593c6e6f7155c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d0bb12337099db20d81d42ac9622a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcef004832b9bd29eb9317e16b4d73f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd103e17d4d7fe7c2b01e7908eb1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f871fc7119e61f65c8afb33223b1cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0db15495119c5651aa25a136fe8ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447def7215a1849bc57157bcd97f73b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc259ffba4e01ceace60a7e5b384c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd55e2ba09aa3bac0d779025c168fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b305612ee0eddab70c13a89a6b6f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aefbf6a333d7f5510c764df3686b8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f126882ef87e06c0d79390a7ae1ba769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4761c2afbc79f2d92ddde07e94a98870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a7441e947380e06eddf3aed2d6fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7ff7708de16a43fe3f8a6591e16a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ce164658e3aa71801a8ae47344f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22433c79ef72a128598322d0d507ca5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34c1b84ced8b7af5979fd0306a067675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b568a0157fbcc1433a15318134583e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38961d379c29f5486b81c6caf879ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89576a4e0a251d54272ee15da3d597ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f6692fb296439f3dc2e81ff8dca1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba3328c5b0aaa1acd6e62aa35f83580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef78ca6cef637860dd4079c0544c8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f3c9bda4a216148439cbae02551c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd4a5c4784215457f868d31219558c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e1fc148dc32f2d368f7a9ae3d31f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe65a93b80318f6a9309f2d04b0327485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5b05620c5e311a9d3c0bfd598bc5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f869b8dbe0f1143a12c02306f0d3e0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e02435e13b47376bfa71f3c1e168988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186171e48f6184b44263a68ed422de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d3dbd488d150f8dbc92d623591b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a950bc45c4546afcb8abcff5618791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84be40962444cee4ae2ad7af7d4a5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4c87ac18d92437e319c717cb5b49993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b229bacf658b0573d7f52dd588ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e07bfdd05a15f67d61ca1e84798c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8a20a5eaea8cc5189f7162f70ffb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b12b927309a4868ab936d7de644eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25e58177d585cda2cd07f74ccfe4e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791223fa8602b3c30b96f68ce28b7e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca89cf45e895e358d61ef98c0354d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c116ce3fe703a2b068233cc381ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc35d498a02c1ec523c53de52a7a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184000a9b333641381f5f51aa83cccab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c15a11140476e47cb01a5a978dd2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afe260ed3e12df4ca810944d2d8437105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884df7564819f6ec087f714ef9f58ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9ac70b73fdd1d074211eda47e1763107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828e6402280d0a18f10ccda257c0b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175fddacf93911da6f748dd374868f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07758f553012334a0f0a253db2796f41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae02e8322f7d745fbaaf2534c8bdd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f038b2e6ad7bc22eb9aacbc9c16bd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26892f03ded5025cea29d88ac454be45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b801ada43d66f4758e4f120bd032393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82655a1bf0bad6e65468cdad4c4fb7bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907bb1fd6faf3eda72000f8db890df0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b74acddb9f5ccd2ceea35cfcaa874117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc232cd7b0e459827d45201a5fdd6b9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061afa39ed6cc4dda34dc792a6e6eb34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0fe59127fad1f7de1b6827c2e8242120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46927ac8d1178649442d6e5bf623a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c10b9367b2fa8f7ee27ac7cf89b1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5453dd1a1e3e35b1196e886c1d1e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc472399310b7e5fb7fcaeb5940f060d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfa844ce0395a9beb68598bef247c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53234fe3dbd4250cc9a2a9bd9f2725126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fb6489858ff3a454e2b60e8789291127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff4664ee9359eabd2f30e43e7cb687128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5597b4cb5e98eb0bcb0f5c9daa23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedf057002e950da9f82a1a29b4208a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe68aa9c08b4b4c75d7a7f3ea67b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941202598d8d1d5fe7609311fde1d07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75d6f7ba7aa224f95f0be419115507133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84610ba5fd3021553831de4eb868b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c8926e7a323b74d4f951023426ffa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f14541d6f48d5f76263b6cb8ecbe1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1065d3810394ebe6c8f484348293137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2d529ee39a85e1120b74f9c40ba5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c4add7fb2810854dc11c996e37df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693613b912db04d85ecc467db9f0df89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f350c2fa7ee89544e4a04f03b6b72b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16502655e21db1650ed42626e5da71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba68092d4a23c0c985e1987c800fd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2472f7fa23a4adb6f620afcc4c542144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf30e321f776b7dccab63b1fbbe923145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fba53265df519a177d7efecf19d81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b2369a277567853cbf07d72d19fa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0926d462c1cc0ed408ce258c5cac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099589c28a924df588fdfa3be59a5452149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eba9991bda16625b8371895f7a465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f96ef00000f139e1eac526bf6d386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfac9a42a476aaebbc3e83d8b6744152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ac3c939ac3cfa64b91a7b1602b41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614018e79de66fc82a20f534f550ab2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34a5c200b351c982abfc2efb15f88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf26738d9111254c62e117ed0950000156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77e8284db76f3e1f74e5647f66394157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3f9e30052b440b9c69ec4c651da1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff17951e40fc531a9e045c46905c379159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfe46ab3fc4b5a3fdce735e981ae6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f3143672f438fe9d4e842e7076f90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff4cb06fda1b753886641f647020f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc32a5c32cc28b3de71632c4e297db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aa6a438db5e4d13ad8255723a07f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21719078a2d681ae8571263c29c69b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c616ba36b7a35ec74adc39f492dbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e98202ba41f0159cb70e1a2a6ff86b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762d8d95a266c74a332d5bf227c13e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e47218755edaeb613f1fd1de712a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67344b9a87a1677d0177f4c87cd1bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb87bd699f91678b35fd44a6360200171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b07c4e98f4148208de0f4291a457172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c839b27eb96d8451330323b5c47a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c07ce8e8fa173bfb0cdaefffbcd30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d7d065b9117fe790578483a55857175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19ae86b942daef1bf1c42abafb2d2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f966d165740da60662b04ce773a0c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820abbcef0727739afa5b03689d38d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec607cccb61bb3df2e698964889381179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb10023fa29bd7c62224b4e39355a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f74736705d65eea84a9efd158bf61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb92ea70c370ef632c830a33e9c85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908b1160417d6b615cc6110191773c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bbb22946a4ab39988ab381dafff06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c76b7ebf871d9bd6feeebd2658cd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31873d76c987e4a10e547fba99b03a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f57c7c22d3c75ee1d76a224b8ee9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44ee3c941c772118de36d8e8b4523188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acae205be688b3c5aea27acf6684f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baf3f0f31534fc7ec9e06dc651dcd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d932195a081bf3ad59aff53c3dce949191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14226ab88564f82b139c4cfe15ccfa83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0235cc5208dab980a5b1dffdfede4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208511b7791ec67d6029543274c42ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be4519e17d093490b5d8fc855b40c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3439ed0bd8c1e1f5223d11bd17479196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad62202baba8367baa9924d2c1ea1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496a606fbf5304742b0fb18868cd1cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326316fb0c4e27bdf30335845f9803c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87aced364ceea662ae8d93c9ca5b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e26d6f9dcbfcc12b4b2009df75e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658084a843ec15a444f5cc2ccaad6f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492abbb6686f312ca3bd804255fe921203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3da1d44dc660c5239dd4b65951ab0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc801359e287809806367f2277af15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6801711ac0cc9d5b9fadcb0ffb2c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb0b4aa3637b094f29ddd67b58bd2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8764329b6392ec7c7163f66f66e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72464951c44385ea538b20b57cbb0f13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f981fc5e4f19056af5547ab7388c8ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2f53bb982da8f7d9c582d492ceb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f130cdcbec52f19700f11306b247a52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd6245d29ac56c66afdcc35d64fde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753712d889269c6b8069e091416cf92a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1749a6e0cce27eb0e8aba7bccbca6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffa8fc49534a3b67ee6080014e6682216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292de22cb89e74489f32ddbf36bfd18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e2d7feb52641d92a65bc9c53e802b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ec74638a46de72e895fae80428530219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aaf8e1fcc285680e739d7b5855047220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c653706fcbe1337a902e4d9175ae0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca92a10d3f8e232c549dd026456517222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8298e2a5a1b26507321cc4eb3515d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd4d036e5833b35f3e9b585a733f45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d637513663b7baa536e5eee2efa1f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabf790f0543bdfe603f13a8274a12e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb57c8bcb56d9357e5857410b4d9a0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfaa40f757947427b6a6adc703b80f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bbd55dcf0c5c14638dcfda2cb3cdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc538c1ff1bed8906d7b5e4cf10f901230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd5b55bb2762c6daaa015de434d247231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae2820bfa48c63ae67ae49316137d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54c5b045e5f548dae10485332dcea2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca9dc4cc2163dd11bdb813c55c2fd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88190483b0e0157d2b402cb1fd110e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80190d739433c2a2250894d96d5ac3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd707dc7b9e3e12d70c8868e431d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd2b8f6c6a584af90094857a044d1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee020d01ae3d86514356e2dd260fb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b9ffb5573a5a3e5b66acd6761ee68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870d11c9eb4b66f3cd7a7276ef39450241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583eb93798e36b969fc28bdcbaa69e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708401835c1e6ed212761bc5a6298578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b3579f2e099e465b850cbd285c8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb6095d063868c307b8b5f63f4d239245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355809d628d26cb1ae7204644520b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44734b1f4888c412251f1e8a1ef6b24e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c05ee777b4f45b38a5fdf1b32e5a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f0cfab007441d130d3305683d933249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2436660a543425df0beaef099dc92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc26a9f0de456a51a41c332d802e48b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972f549b85d5cf79c37706dd72aeb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e42bcf20c14baf80fe8289221e47a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847755ab232a5aef967a3dd7a3279106254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6adf626c32c837fb48b3cac48c400255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6ac08e84f7a9ba57cb607f7b55da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232d7a8311546fd8c3935be0be65253257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033adbf691e0d8ef1bd63743c0822b7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74dce2dc75c52be8edd99517ba37b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af7abee414c5898297e7ae5f1fba4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4cb76e45dd9369c7d1a42c2541735261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e35d762d17bc9ac18100955452244e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f538fa01ba0bac05e4f8b11941b66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa4b8403cb321241668c93065feeac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc4b6be5318f4b74489bf27f337745265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e858dc308a34a9db10903a0593eb4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e14613bad2f23123ec11981c709e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612a895788c76ad3c74434bd8f22f2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1a656a1c7ee905cd9cfdbf91ccd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef0e01cbbad9981f550e59447e0cd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403762cd8e267b908b2c8441bde5a131271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0217b7eed9af8b48add1e4c5271806e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fab1cdd5b3d3bb2814ec83de8929e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66588678542fd2b6f8121280e4672f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982e395303d317e9440140b0181ccd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a1e5ac9a5d4d3ef0951cf532caa4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b600060e5f87cc079c1c5476eb8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053f0b327988a37d0f1ac38981c03f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6057812419b057964f9a7feba8f2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6237d84b83aedc2c4f91d43bf05dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce377199e7c8e3213f2ae1559a074d34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c98b8dea22fc35c13f7568a8c2f8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b960742908442a2f67d38b0a3d80367283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109794062ef88654b993153201cc925284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0a91e370abb5a9435b4e364b2d7ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6e434034bc35a4c48d9ded710ba78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2854108e384ada18dc4e16664992c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd91508e672bbec90256d9aa94e10d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22dc1921f530b158f2054750622f32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc9b0335f88a700a6ade52e479fd4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8d4435938edc7e1ea4a2b0590f385291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136632c73fcab6a199908cbc23e15ca5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6477c451161ecdd7b0b728eb6bad851293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2954f5e18c140458ce070fa0c286294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03fea558a94449228a25184134a42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d6f2196d8c20541356953b2e94d29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814b67971572ea2d0ebf2d38e31ee0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6326ee0a0f54a8eae66592c0df3ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ff7ced3f899f5acfaeeded9450eaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1f8be10a8d168eb3c922fb995c002300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91c44b5dfdc4fd4beebc4b6a93575301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af253ad799ccba978227380042e2e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca887583b991ad0ad330fa42eb6e5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ecc9408b9a0384ec4872beb8db76c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad202b1bf85c4369e54f1d845f2fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873b41045db2e4c2ecd9c0386f2c2fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a83e4b49e204f7895ff39e5f19db69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ddf7909a59218658b8f8e80dc2e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e59d0a58a2efa5adb067704342e7e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587af40700756cd6fbe356e6877bb3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e911db65e790d8817ff2144a720e53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6339565e5d5b148a6e2ca3d0da38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db85959d80122b42456b265b364a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219697d9d92656f06ba6b61a088cb168314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5744bf6164839d0b051c9f83f4587315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5943a2a39ddb2547f00150a22501b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0adf4cc41dcb5e39217088c6d9668317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a9dbfc47f04adbf13a00cb71c54d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed519a470cfdfb03ee4cbb6c9ed9a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950f9ca25cdab7625f7103f6fff4444320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7106abb4b41b1b4b0eb8845f36568d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ab33a887e4585cad56982ad231d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f7c4585da35a5fba7a87eb20ab06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38227da0b47fb9f5143731910a9c889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724751a73afc269e3b59a8f138abcca6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f52fec62b633ad81ccbd56fc288a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05799fd2cba117446b88672d6943a492327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9220584ab09440903d3d914f57f9e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0e32f91e3f0dfcab6099197e6a2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a3cb97da9f00bab62d7beafdcab2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9b8626bf07451b4b5525c96d7467331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675dfc0301645bd43640a1e25bedef9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735e275754d5306835e4a103bc2db0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f453f843e60d16f336f729cb435fc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f595fd178a5725a6abd8387792c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803587c9b017de453a01ac075eea6c54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7719f792f94b02791401ffc8f67e48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbfe0d2118bf6c5d6330991433f9b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac818475c3b698753bc510021ac6278339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd4ae1ff6d3ca53c854204204a3ed1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5ecb4b3321e1a37e6c23da56bbc5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a563c520e8a3bfc83879ff52e8f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa967ba359136d0d534d15210b51a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0baf5f94fd49a57e1af9424471c705344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0dc6755121f08a6ca9180d9e5fed8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b7c8f531563b186295bcadca4d8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a7a66feaefcc3df99a403fd17f0a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da50d98b27de1bb2eb2663b780444f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc751be970dc44c4e3b339ff9c6ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc67a912e5eeb382aa18fc2fc4f289350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23999795f81edf980de0fca6d6cc8333351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2844a295484fe99b46c694e8442b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f0304f73453c41df9e99aa8d4c50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2438c7ee936d36823cf6090d8f85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326f71c4123463b0db2f4b6b54ee780355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f071406ca5353334d4e56d38fe55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2aa9ada1632fc635feb2a88b9841e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0447146eab3dc44fd8fdff626bb21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0903ed35917fcd80110b3f8108dbf54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60c995807bb6696e9ba9ff3a14c66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff9a4fdd84240ecc3f21b63c5c8b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f2df292c57cddb3cc1e246abf45f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4147086c581543ee93f86aff1646e7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8fa7209873c2dd0bbe5c056696c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebc1c9d8589d33ea4f540786f3d36d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10efc828674d077ffede61b87cd2734366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca52bf227f5d3353f4c2c42ccb2f07d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dc6a3b9e93717c2c69c94d1deed23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3cd4e7e86c7cff22b35d41ea855b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb40ee40401b82eb1355f992a757df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cc8bfac3ac5dae4a1fe97ec89e597371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd43d8942d2d438d5a0adc60aa5320372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd077528a35a6a238ed8cd840ba2b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db2e0160c00034d48b3c6aa6b13dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da72034ce008362d1a360fffce090a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba648583871c1a8e1e9b9926378257376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2a35ca9f6dedb30a956540f453da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333773d2da1bcf162fc29c566df841ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fa800cb5b914944d95aa476d80333379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd85d2b3a9bc2831484b8798a4a6ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f01ba7e2a705ec1ee17077c3466e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd16c587f4ae7eeefddd6c62248be7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386bb73cdef204e74107685158332ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774adeb5e82f1d574ad94b0a0372fd24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88951bac75f31ce3e4fd45d6cbb2ac0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac6c15caa1b9c56c047386059623c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea3a7fa9612db63b9c5700aca10609387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41dd8b4c5f1cc06041ac049fefca7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8947c4d23341609dd60ad1db746dfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acabac3b558f6759db5f79b9e6fb98e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d39eaa5cef0469d7f0a70bde0dbb1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8b3c4d66d4c1595b6b15afa9f5930392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ffbb17859201a6832a74a6e8132e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c6dfa4b7fb8d6e802f20e3e5b947394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb17bdb3a07e201160ffd54cc249c7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389788148951635448ca8f86841c7873396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c243b11ae4e997528920bea2bcc1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab60510f4ffae054c3d15133c0b376398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad46fcb9c713de58bd0d4ef2eb88f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c150db04180ad95aad414a3228eda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b82482630fafcc83365f3251ae36c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a83296627e0a943fead20867e77b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dc5f4a10a9d60686322a5b1b9380f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073869665d4b2389fdb8219bc7b3ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f8063eb9c187335b496497b9c2325405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d9741f143d2872fa6e0747509c95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6c6c0a6dce4c3a6db266e44e79078407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9255be878533a52bbb851861fe3fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a64761cd343c8f01a56d7a4bdeea4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d10d599a49f9180a1b820eb689945410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871485b5c2191c232626f199b60b633411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b5176d15f3fbab0f5525ff1603f0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36fafc62061bdfed30216138cb199a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17141c7ce98ccbcfded9818405edb25c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351eb6896ad7a4268a6c5c1933084f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384418995f32297fe831346e32add6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f65c0642c4d9639e2652c78034c5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170e90aaab40228f018870a2dfea5a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d13c07283a08181bda3698aa2c04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b40221b7326f68ff1641558b08b89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a215df7ecf37709e57a3777722120421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73f497457540b321191ac6f392aadb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdde2543c6214f2bfc93669ab68341423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761233b1744899c4abc62b007e84cfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a84d14017ac4be79e080bf45e320a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921eb7e39dc36558feb1e821c131d73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2aa9cf8fc5a6f190f5f9f6d79bd3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a373a2f1bb67a1a85c6ccf2a3ee114a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c4c4e75e708c10bb36bffb3df38b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c02d45261389140121b2447046546430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24cb564f2fdfc7d6699ea4ef2229e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d015a0159b81e3371143f6c149e09d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096713e1a086629c12e1855e016302c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb021df01f404ebf4f9eb6fc2d1ba1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10544ae3f6f22d3c4d4f2bc5d7a5635f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e524c5a2e6b64525b3477cfd59f1e44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253057f588457a53242fcab3603656a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e842a1340b83612cd015a721471c37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e93ffb204f13ac694a415d5aaa14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9125a23ccce1bf53487d3c62984db86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4125d00775106184ad0e65240075b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb222ac131eeb250c33ca2a5a279d7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a377d9315cbd4dba62de44081a37dad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb175cc4ac75bee0104c9664714e2fe9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12166e1bc4b287f4df6cf7e637980fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe2e25aa33afa3d04be2a9753e5d60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94fd11d0226db9e4706cc82f75cb6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec80d05030fdd704ec530c1f7d3d15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1206e831fcc71a3323de260dcfb982449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e5cbb332c55b4845eedb6efa5911450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74353cc846180075c18587bbb96eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ab9f1659f3e6c531978520ee95193452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee2dd7036bfc5f612688587eae9bc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24871a3a356a02eaaa8efc241815f15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7625642f9ce8a6440cd6b94b84e8384455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116536a90c7478897db4988a063babf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f543a399966756baa488bfcb7116d29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f755ac87cab6b439ae3408cc49c46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4086e3fa66bcca08fe7089284a2ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843edb532a97f5839ee02b1b65f9f738460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670e65692e9c31749cdd0972eccb8fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689989defa9d43d6621bf732c043702462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0f64b2845871d5f86a8b7eed57d5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a6071f1d3e06f4c0ff23ca94d1dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed070f36a581415b4ce5577daeaa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac29e9a764d45b2d8029b62b9fed4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367704020bab1752945f9b52e24054a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64097297b7a9dbf1f8a22abd53485da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b9f2030f251ab4133cde06ef41080469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95e6fbb4f9bdca6046d6c844e758de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0dcb7c03161571420e0ada53ec7ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb022a9f6b2f44e0da733fb52d894472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985323e91484c8cc73293de5a27bf54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741bc106b0c307781b80a0705cf3d60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e39bb135db93c0a6c5437f62b6e8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a387332d254cdd20957f725733d4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb2bbf1c0c8bda9c97697ad2675497477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd006d66ee8beaa975f04e3991aa89a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86ba19de87f0af4e2605d45e7ea30d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf1e3abdc91e6189a5abb27342d59c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fadcecf8c816fe8f524da57adc3cd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7751e6e2040efbfff2dc4cc4c6ffa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50002bef9e24e38b7741867a63300e86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9304922941b05460b11d3df84ee9a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e36ab17e4a825d51ede95aa434c84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80ac3f8bbf94b457ec05c2dd91f4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d511ea7dfac99fea3eea01f1a250b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216973880be6d814dc7a9295fd2954b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdea6f042cfb71e6fe343e077f1e62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d55fafb65dd5429989b5688078af1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d6a6e3a380136148cbb4b04fa19d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096875569210c5559a3596c5bca5ab2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5cfa59bc168d7bd714ec38c373d31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8694407bfcf460ab7377d04bd050494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a13f59019521285348a425b105d6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f32dd676e5ccfac6c6f6c7839afd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8802971b0c8d553b81e8ad0ad48a97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bdd57531604b5af253115ff966c29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475855edfc3987e03f39167d596b0a51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b588cf9f480aa2f938a6a96bd2470500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e017c5d5a006ac7c290c93c0e286501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713af6a0f7ea0646328bb588615c9bdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f464bcd1d76e3fd88527b29dd232a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743c2e680f87657e7cc8fcd0c8f7fdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42442b4cb95b998fa2a00ead9648e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9b4835cd754af3bea78d75e1cf521506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3521bab0bdc2ad9e78e59e002f86311507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337120bf79797c51fe3914471ff1cec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6c3643521953db2ffdb5800eb1bbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd4ca0c4a12c428c76b4649ac6b98c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ea16d1d03374d930c03595e59b6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d203e468626a4d2205f1f8134e1eb55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dbaf8563fcabbfe4c5bc24de327e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72437d1229fa5052e7fd55428520ba0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641d11dc9c20a20555d8d248be294ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead24cd75cba84b1c8ecb016866c2b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccabdefec328bf2a233c4773b4ea5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488a2be3a68c4238061030b7166a46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d83fd824b6d6297982e2c5b12328519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eec8bdef3910fb9efb3c8f04f6679a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ff9ff7be2e764504b1d3ac4998e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590bf26958d8cb9dfd53b32b3cd1d3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef524b6b27a62e52b6d3854b5e530d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd6ed7646ea027531faf4eb6d0f3a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e68daf8f6a328228156017353fd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ebdebbaec2c2b34839f26201b99d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739fff70bfa1356b7f14411c6dcb642527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1fc45eec2c72b2b557ea086be1ca7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb5996c4034ab0fbbf5e5b6545f81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6158df9180800e6011a69b1ab9cb21b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b675bd9d9ea72725140675d430a4ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad61f3e253a801777dc74b264018cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d569f3741fd2d38887d0a8fcaa4146533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fba9883e4b4893d7b69397e7183902534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8cb4d814686f22962ddf33900681535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45be9917e01f86655c635af11a2a56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730c3c6de2a2c1856f2d5bb9192fb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e0bd68baac673055102df96268325538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6078fc2f9e21d23503236307ebd21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4285bf1f4e9a53320f26b57f6a8f8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff755a43faefb5d4021e5757f2c0f180541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31de46541e891665f8a466d93be536542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3968adfccb2d77e52eb43ca6d812df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb63f8a2e7d883111fe10e2a418c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0437127cb4bbc5627750f91bb10d9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022917047a2ffd63493467d9b7dd81c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c178b206df33c6f27deedb63267e1e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae1406f317c4729fdbe014737d31a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97a8e3b01e70b1a50b14ef46a19397549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36833085406d0ba83024ade4613f53f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15637b9f9acbdd1d94e7858245c9ecc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22ee01794d590cb25985b9f1efbcdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fef9d5608f082ed2660bafd14eda3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278c8d9fb538cc8b00285b1338d6ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409081b7690d45666a72c50f80c8a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63be585a95299fad59df6ba81739d6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a06784f56dfc43633073bba70064557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0bebb911602bcd8f1e7d2e9e4ca0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9db481ace968e92483a2d50fec211559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8199f379de18c64e763e9ec01a9ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed75669b8669a3ec89d4dfc9996a3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3654575ba5b347204a5d642a5b4c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381275309a0f168851fba09cc0c653ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d06472fffd887468ae5fe9379c100564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cfe6ac07e561f1f0363ba091750b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a3ec04ba9aa07c0309e308655d1af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ddb89098c196e0a3c4b0579147fd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89af753e07bf4e0789952b78f16c609568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35177f58fb1ed03f728d89cac62f9c63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad89d8c891c82c8bdfa9bdd025f2942570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3841f307eb5c7182fd454b28cd29d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fbf332cdeb6aca10bd50e24845aa8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5a91b9187504b95db1cf2ad2b41ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e025184ffb0512873a0e51ccd82ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52122a6e6448c421f0081d6d08532653575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7e30c3f49f867a278769e192a3ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd7ce60c3c21adc46a82099910886577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e77c56bdfd9e18753022c15190890578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488573aa54197f615dcf8b4dd6e45f1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131a67380887d88df6ff7c90bcd9620580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f7f8835f0fd13e8d8dce7e38e32c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388861bfefa4ae1c6404ad42c89319582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9aff4f3e4ef82df3045d15351dbdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd1a80dd14aaf691c62295a9a6455584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad1e1d1b83d9e71d16842a8e31b3f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970891b139e59abecf1c1e22d621604586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dd70b4ecf4c42b68ee22a0c8aab1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa47405ab0a71fcf71b74cadaa8ad4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df881ddd4d466351f474b3fe2ae98194589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15940dcfe54b6e037ce3fa3f7ea6196d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46342d1360f5834ebc4694036f0231b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c94b82f53dbb7462d8c3e24ab639ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79c00c74448465190e141ee3aed3ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b58408e6d4eb53a9f5fa8dab9eaf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93036a87155a7d90e2feca2bbd0fd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3190d8e3e86332f0244d0f8deacd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420cc7cc3d249fc9fd9c96a47fe4435597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8af6bae3c4394fadb82885d8b1434598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eca4026b87c32b80cc665c8f161a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481e1be16beb1f9e2026a69ab93a218600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263aacd7e37f2d9c6324f0bbc93372601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce619fcaebc565502063eae7ea6342602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63920334fc479c82ec00693df75a80fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db977658ea262ff3e3bb8bf1b3389185604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18104febaf1e971a4c7f6ad8c509116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa7f273261dfa0b5a39d4249349e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b11c7a4e480aa25cb62102b5449ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2323e26b1af043e334daf8377b64f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3f86bd9d3ae71d84e6f297b3aa862609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9082da88f08cb3ae964e30740392e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353f3229887c013119c2caa0c48aaaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35d6d005698c5a9238664f64e26364612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad54216269515a249fe31c1736bfb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737dfa6f17ce8aaf56e280643498fc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32415899e0a2701af0177eaf401db2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1bd25edc22101420fc2298da9d81e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c3fb20a32e1f070c42dcadaedb4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b961b6f47c1c2ef38231cc5d1b7e06f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7382188ca2446d54d547ef9e90bcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32505f83da4612c93d3e5a2107078f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec037d98d00ebab596f27c963bac6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abded0e2d7baa16857501ccec524e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd51b9d4df3488fb02aceb925f650a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e646bd51284ecf1232a80bb3a5899624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb47b1f92ab05b5a14c3b11b169e2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6ff85521973531b927376baca54e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122d64aed33fdbf4eb5b6f1e270ed3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd026feedc0bfbe7752fbc6b7c569aa3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2794bc14c0501711f9fea060ec4729629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c07e590ef795bc54f4c06a5a0ecc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c2cf5b694e9280ea4660969bf5045631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dc04db38d3d4f0e89b344b0e2f7e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33359bb0f6c2c54e69587d04d0436fbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed6e7108d3150d7cd660d3a7fad101634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f512ce73850846ca56096a4c7d34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b1a21720213141a5cfa74b3121a2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88752e402b18282e0f936dcf2656ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844beedd822bb26f2d3b74423b8c21c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028177349c4e9f9dc38bd6d173ea228e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd6aabaaa3003665c52623968c7a45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332960fff2233bacfe2808aa4cf888fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6abc25ca5c43106d77251d10daf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bf96f49baca1b4a1ce56f9004f242643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641734a0b22e469f11084ff9df8bb33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59129fc38adce8cb0c4cf2715dc347ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7872d132f748ca88579fb39e29973646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bac8bc9c6fbdaeb19ae6fc1440233647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e33da8ed6304ac55befce5af1cc8f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923317552b3ec6f1862e7460db70b19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcf5025ca28d78b629f54b87859074650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784ed120274979c41ff8afbb0f5811c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189533220a582698b096382e30152b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692d91705d5cdb466b6f1e2a60b7046653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5080ddd8a19a794895fefbc5fcf3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f68de9fabc188ffa558f458547d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b8db66e903dad981fbeb79d73d33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5863394bbb4e7542ce1c2e47776b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9c95aa4cc2d55c922dce2b776137658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a425b1839157f9a76ec5be3e6f382659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659f719732aed01c820bd15d0f02d4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af88d8037fa11dda8f506e1dbbcbe5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2010f075f45f0be4847ff68068671f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b64df8bd81539418410636385cf3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11057e005bc281b6acb3f58cb2f2233664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897544c82a389510e9acf4c3d054f17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff57c54b15b9911a18479bd2be3a8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c569aa9c9399e205bf8cda333fe41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d082a2e5f416566b5884121cd6956668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998dcb8fb7223c95afe1e9dd2a799fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451daffcbc97dadf896ea9184b4e17c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed988173d64fe9f166f3502207f70646671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63663ee3f5bb2868b6c2aa5c4907c857672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb46119b5a188b24da3ded2142a7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b4d6b204cd0777925d31be4ea4ae1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363f0fa52c56da6a73094bde03cd825675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d1153fbb65b8cb396cab6fdcff220676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d6c99dce58d769cab7123fd04815d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7f96d1b4506a4c57af3ba2f63e22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356bbb1e5eb5703a0df547c006faa0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f40d57c70579d744bf129bd2e43a96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc103666afe121b4e8a5560251307c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19f2f1d64420439349adc33e40d3fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53839f379b4c01bd6a4d873a53c645b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235828e00a0c3db8db06521ba4393e9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268526e5bb232fd4f944e2649d9066d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00cb81aa9e50710c15303c1dca1b9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138808e2175dd2716b366df3e72d99db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e33ce7c375d09e774cdb0ab980d6c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f6b5d7d7e50a6902b3bce45c49d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff3a7c0903dedb02923e267d5af29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3290c5903b18a1fc13518250c33b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f0676a8fc361966bf643dc2d73e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5faf73a611d1b4025cf20dee517f19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed098867780d3236d51e5e5e5ed8c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcab6ff82b5975dda7d578a045eaa9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a2628bfc2f5a508024346bcd5598696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927f0ab49339777bdf724095d67a7f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd33f2be104cfe59f1d6afd42bc39d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba4f7e8a6d046797b5fc6154c0b57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4730778fe081697f78dcc3c4bdcc21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09640cf7912b73b0cb3298a8b9d6937701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668567238a835c6f3a04c9d4b6f82a73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b1dabec65dcd3f48ddc7979088260703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7b7f4c4d9619d5e92ff80a315602704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f132d14281827980ab66940f6fe4692705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1600669267e6f02f9ca123e76381d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97aed16f944f1657af0276d5eea027707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a25f8a3a98f1140d8e8b25350efe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac44a4daa15f2b5730b23471ff29ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94825960209bd021461079330609213710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a615265bc6db480b822a6a8eae17e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfda6e93da048a5aef4f20007172a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02f0e125c34e8fd1d52d613628d16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec8f4f2484137fc2793b1f047ab0dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9de4cfec6789b14d3fb6dcf82ec27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfcde8a0ac17edfabc79de26fc916e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09522dc65682bfac55eb060144582d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208bab43917cd0564e59e2b979f560b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17310ebd26864c1df42141c0056014719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41588d5d93469592069f8271a78bd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba21070f8fe46038f3e81d83b7fffd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4842f162a641773483b32925d31a9e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fc9c70c06e39d60d84ac64c712478723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094438d101d7051ab6105c91a77af42f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571832e831981abdfdd1238deef6c4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf3c7749a0adc568e2777b2315f26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd2e6ab5fa33d13a0901a7c0a2db83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae0ba2dc8e0c87eb5e4609bf85413f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5928ed48f09718d7e2631dc5b4f3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626964a418c47f362bbdfab1e6e5f5d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbfc531dc6c1dc477cb2c31961f8eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e11530d921fe6f1621887134b2f26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e6f36ac368848ed43986a1ecdf06a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa5ebf46707899236f73e3c84da98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d77c667595733169f38e95aba62c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef565e6dc94fbbb83abbc19ba8c699736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eb641bec8c544d052038635057257737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9b8bb154139c6a79203823bfcf0d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112133eb799186625f09417317a0154f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0177113e64aa3651007458fdd32070740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6f7a80457ea67db8e68e1ba888cf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44058715caf08e499cc45079adc7606b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15a0ccc83cba89f52e040a937c530743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1eb30571a00a2ff768c63b533ba9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1300ff474adf7bc9fc8bcd7cde946745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc34001b5064dc84a0110763fe228746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09fdfdca1790bdc4053650667e9ac8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273c4f9cde1d70a8b4295f7f5b879d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb7e68dee91942733c03f5e439a49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff93a8572e2e17d386a7399519f468e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53e70afcc80914d8d1acf5fb600046751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011f6c137ef47ac48c4531a8aca3a4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d82667004ac2cd5dd573dadc7f94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c67e949a888d417a8616934a57567754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbbfe347119946739e7cf4b8aad358755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e69e9eaa23e7a58d934e6139f2170756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b2260b1dd97b72309d889297f468757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1188be23c63277ff141bd7328fddc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b611bfb96cefff777d9ab9d0fe5b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c77f941a62fc12bf6283c80c5075760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce1c2f44ebbe85f11a9e6b3efd77d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87ffb8b843bc88dd34bedad376b831762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f25f94bcfa7ae91abbedf0143d162763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69898ea423c809d9d8799706a9d3c3dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035c7fe2aada3ae34142949ffb136b0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb1dc36899caf1037501c248aeed0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea82bb8e24399eab66f9bba37a1f719767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>