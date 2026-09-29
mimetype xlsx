--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d114cbb714dd5f540c08f521646791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25555634f09bf3f7a69ffc9f66e7ce642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e37a747bad1f0e0d321de92929423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a7261696f6da11d2ec0457cbbc22c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fc779217eba40166b00cad12f59795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd204f4d770755584538f6df0fc046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ff36141c778719dd2753caabcf417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691aae64cc565980486544e6d691ecf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fbcc6cc853c2bea886c7d0e9cd7499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03e7a8bfa65b283f46270ab05fa4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ddda790c42e24d80e466959b3fc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2f866ad2cc42b8cc84061e9493cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18b690426d4736e8498826fcc851b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab634e64bfc08dbda295784694ffc73b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb04eefb3e48727a0a648446b9606515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe205a5847e83533d45da0fe0a279a6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44198a98ed0922190ba47ce9969d3d5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3883013e9904b74bac615fc761f239318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea08aabb2a2aec2ea12b25b09823ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4204df141791328582bb5749d6110c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d06608e96c5b54d0d01f2c1d581121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163ca0a793078c6bfd4a465ed10ff322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f51c8966dbe112ee0fb4edafc169a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c0fe886dde2f02caddc706912acac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f5ccbb1b1d1fa5d4119bfedba3f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2dbec8d4c275c48f6430c6940af3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f5d8eb41effa58e35c60204f23a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e095639915d6e216d6dfe0d4dde51d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38803d1ce550bf095890d866bb992ba029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8fc4eef470c79f08556293cde79fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea2eb3bb93a73943a32f5c0188720631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd0234efaa90d053f7fb8ef4a629332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de469797d2895f7104d106c54f8c0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14c1c4463c7884b9f8e69c343f89234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0a355a42e1c41ffd1e1eecb0209a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40b0e6af7fea4425b57319f66908a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927adbb75d68d7a351e1d7c7e9bbda9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8e2161b922b66abe13f0a5d0277e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c46e8849456d2d1a9ece8a95d6384039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740323bc8d21fe24334c20347421c2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b9e0bf562e5c19a8337db18fd688a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7987f8a184a3754ef5a6e5f360f27242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf760dfdd8da999a8759a70a05a4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965be90ef98a435a71c478953f4059944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9f115ed64f73d0db58e1a505b4b7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f25614ecf033f9395b99c8bd02abd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd0554614edf2fb755c3554849d45d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234677b6b1286c779198890003ac39148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f75d95952893bb7235594a99070fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e063cb3126abdb356cb804e5fc6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec4601e6df276a61f8ae9fdf6909051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe68cae7d7078cb8d67ab32dfbc7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af72a6e611280642fc92096b50598153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b4198d984908549dfc67fe326c32c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691404c0f65db629b7885044b7dec0e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26245deddd2278941a3f3b89f47a35b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943290456b82a2794805a9509ab6b6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d7df5978af453f6a150cfa26a9ef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5cfd177cb58b2aebd6597723493ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395cf445757032c1d17795be8a6afd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8a62b57b8e67067d3cad29d24914d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f998d0733496fa265c62b7f425e54762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61709504466fc44f368dd0f3373f9be163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276af8c05c8b4facb7779eedb3c72164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e925096f1aca595727a242277cdcd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4eb35692faf153f04eb2f618945d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed858bf3e8bd44f5bd5535c32c70e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd26cf8fccd34b98051e3baa3cbc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb67566d3c750141ce9a49774eb52a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e4f8e11dad5b3f7d36cf612d5fbfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4780d28b054ac54113cf2bfc29b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0761c4d3b1cc18c63236bf0987569d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f839c2c04c985c5281895d5affdd4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a1336b372988bd68dee5c4906ee5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d94332e463cf2b8aa560af2476a4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121336ee6838983b57d157cc719933fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f1838f9057b462cf73f7e4257fabe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cf7a537b0e13de15fa8e6ed06e6bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2ef47e2f323bba7a5309f536fb53379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2c12558eeb9356443d5e0c8e21e0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc54e3b999a3b431b74359700b49681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584ea49c8b6f2d46c7ead53a9351e3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5924d0544efe1184f34234a8918383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73ba2e5d8424a8d9abf2b75ab88bee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1368f4e7b08f434c99a30fdb90862c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce68cc74018895b1c6f05d09cec19d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a097517a5cc427792a9836b3f8f41287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86d3718b9a07cf34f47f159deb01e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a799ff0ea5adf91b2696721e1b5507d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1133192716f0d0517775969f1676ebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e36f2f75fe77582096afc6e87ba6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bea08c8fc666760b87d1c3ef2130b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf92d2e05d6cc8c839ae0deb28370193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d11eee32192432fc224c3b7782d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7599a6e6abdd861866ad001e0c41395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e9b4fe9c5481d640f213ed2bb23de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771eba535349a1986ec9fae68138f7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14bf762db2076b35a0d2d27039298a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a44e24cecbd4cd7f49bf217031b83e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbd3302e008d614cd4b350e3da65a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbcad725df435db5fc3d211543f85f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c5bf39e155426905dbd08578140b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8194303c4a8aa8698f7eb0b9c4ea1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998f61f0ea3201c0a1cfba22e851b53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a52446ee2a4fda4f2a9de5a9b5ec64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae89e340029054c2ff5d1535f59d88d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da78d0a92ef836aeef8efaf44480965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df46623b1f2559e2db70cfa55ea95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374cad06fdbc66b605dd250691d1b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c57aad822d02e9a42d1b54e40d729b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85b07aa459b5c840e4ed88bfa805b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bbc84006cc0d684492fd1fecd86ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631a91cf0f03dfea20d3756e83228a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545737e5ff79492d0bbc4e386deab05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a680a23a09c75bcea0ad39703b0d77b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d4460703fd7d78d23df353c17971116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d6d0bcbe9a80bad74ad0d683e68b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817323d359c0e444fc9fb9d4af735ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14530e74d16b5ce041a3367dc4d5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1adc9277fd191f43b758c419548e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b167efce94590d85c840eeca51073121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadea0c1631a0115749a6163144c5d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0002358e9fc5c65b67bb6f08c58656123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b445d798bda9b8f2de0cc6c6d82c805124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9cd14504b4b4570d3a4c77f9025c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7344ecad07aaaa6436da0448a2958126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f16ce09767a964060f2529ac5554127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d22fbea4667d3268396a721ba0d10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea84e54e4db25625e846a47c5bdc8ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad01f6e8364942b16449c9760748422130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683149321f069a40ff28b47b59e2ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f74f73c75616e673aea9ecf16ae19d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf6417ba0a8000263f48fe3fe9b3cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad0fcef64b973866f528060403a209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f9fdf72efb9f4a24c3b3ddd890beb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4a665db437d12df2accd2975982e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a2582a26bf0da6d71e43fc361c16a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e0579876362d0b815aaece8027d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd1596de373dee0e8354c2fc77287b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77188738ff7ed8a1c5a3d4c8cd4c8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aedb546cc75e63424a05ffaa89508141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4876864c48928bb7a749c09e45f3d79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c80b614f00bd4861703e91a62b043d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182d6f5251bd40151ef7aa2a261bc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ed706c09c6ab7fc975a1afef1726145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbd6de457c1bfbcad7ec48f74c88b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14b02a6259afd61526c5a5d4423707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc533fc5ece302731f056784a39d3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238395ab160aa4dee99fdba128a3f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13395d812ba464345e5ef4b50c6a691f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d582b096b342788ef0912c375379d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061231e700048c1244685d7769efb534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191e811619e5b42ff4284258ada5a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee28d2a3af04eb2250d1b0f77f004a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7d73e870a8be6904b3f12125898a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac63723e3da5dd304fb60688eb22f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5dd2addcc1901666e4050c38bc406157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea3b95009f4d0b5220126bedc831fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73070bef0ad716aa6ffeaf6c6fcc21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70550153ccfd2765daeb87442a29d919160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4353867c8adf75919501829bdc22a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92f25d9912205bbb84373fb4c5cb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa87bd1dbecfd1d40d316048146c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40a831dbca6d49cd9fa33ec93c916164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979050e8734ba1c65c0c335f5a996687165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de21b422f243f447e9dbb905c0b98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712885b9ccf7c60f507a34465aec87f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124e152ad18429818c94c820db5ff68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a6133d4f5a580036bc520c9a6b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e25236a890f7061a11ced3632d239170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a18121caa475d39dd6f932118914171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb7a3c996d120372e35266d8d052c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a29646f3df4cd30ceba7be19f85afa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed3bc5f75ffdef28c183815408986174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af298edbb276ba92b3fec0adc9514e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3362aac6e92433ffc6341122fd5b21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adac81b753cfa97f11b879a2552a563177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183f2340698b587075cb80cd27ce5c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bab68e397c4c16c983c1632273c156179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64c3692dcf114b4342f28e2751443e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b109bfd03c78a09b36da60d869a896c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3c347ef640f75411a1edfa03146d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51df1eeef57f2264754ec9ec42dd004183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0dd2fdfc8e0e8b601d1a922626c83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb75aecfecf8933460b8928b029ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9140f2e70af81b7d5fb54753d94b4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33edc0681be04674e504ee48aca8a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703770b887fea89df4c267a095d3994e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583af13ba39bd04cf1f7d0e306c6476189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9470ce3f2134fc7f6d3f08504fad4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ef0220cd9a067945585b8c225c6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15108a1e09693b92c6fdd97eafe89b4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f9940937dd09c78349da4868d53d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87d571d649a9dc2063ac8b1d6b7701194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22a6dd5e0baf18edba6ac20ef3ef8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff0df4773eb173b1b0683827658e69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b64bdc3611d80e61a3a8f0cc08cdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e19fd9c9696cb9e8ebd5f5db80402198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7448c5d626dc9a6d8cbd647ee00d3e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905f165525afb334fb9e349b03a5242200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec087fc85089743dd3771c16b5b25cc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935f5e0b7ca7193b65dd185b95da57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2ba25e7cf043b06ef8ac445b3491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b313906792bcc24d701432460d9ea0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89f4380c7eaa2b435992a5d7adb6e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d18f8bb4ec347ec07e02c5043557206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83a38095d958b36450abcd8bc0823207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb1847921bc13c4dee5a396c68597208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3debe5a1dec29b94efa24e4b8a21ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9acfa0a3ea377bf3f446d01df5f796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8acb6781a52f3bc4eebfa4fb3b8304211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137c2e23beb40b700580e4f47dc676212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a96cc0a17ce53033786221de4c64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd406f65876dc837bf115e7fdb9ce34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5006b70142be9e0aa8f3785abcb1470215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783f123b39223f3ed061a5bebb5d20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6836aeda1574c5763c55d8e2c516217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8528c817a3618c10f00e70b4608d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a39049bc1a5c81b6a39414be238055219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e4df3cc6525905852c84b386d306220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796927ab3a0e02c0519c0dd5060cf25c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7f8d5762ced65934fc4d281dceb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f256652a10ea9869985fd0c757e5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893d5e2d0e9fee246e0223c2048ca8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcddf63ddede082ccea971d7c5f9f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac7571dc3a9e3adc7a573548748f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec453cefe74a580dcb7271907dd95f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47c515bae23ca27028f4160f4aafc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a7613bd5df1d9fdd3b25a2606e4b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0a0890c4488cbd880f6f52e29994230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68affb9009ef8f6b931046ef3b3e1de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c0ca0470eda445ef7447867d2e5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb82d3b7ef4faaaabbecc4626ea6be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62e540978ad273eed6d55a322cb388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef88ad244cf04eb0a7080c717214c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bb498977d43f78e42226dd5ae9e9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01869ab230f581e2f26dc3077eb5974237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86486f2076aaa1e9d289c3b4f392a04f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818338f7e205b6b0840f14a638fac814239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17444f0b6881dda45fc217076b508240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9413162f1867eab2e2069ef510d8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcdf4e43492108b090f0819720a3f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2885ca9d9135ac4a7552fd47bb9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e78bac72aa6f7c84aad56b781ed1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093123489cce4f6fd78a9c4893eaf4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e0679f351441be3b74c8c6f6f9ffd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320cb68c612efc07755140a057eea66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5ff448eb13307c1237120f8f7f15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a988552f73bd270dd6f5ee16ee10e8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c3d985bb78d37907637ec94ca2ec1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cbe62f6eeb09343d6b84fb609ac32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb1a8e2de5851121ddefce7afb8686252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22f02b6aec87b70e081898b0530d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb5db43379bf2132572062810e3a72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bcc83e736e54209b7210eebb06661255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db0375e0859f93c5ef470beee0fd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43806362d26716decec1d7fb7b3f33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9683be351900b7537902137204952b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08055e077397be5726420d12a341c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a432a358e42b153a664efed51207cc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6aaf933138b6159401b0e1b33763f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12431011e692c8623bb190cbdbd2e18d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33708d67cec643be2afb136bf621e95e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec45431ac61a681e26ee0520a53683264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865a400da4850ed37f754c5603eeff0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16638dc71758fb1de49b5d2df6875266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1de7f8751a85209cbbaed891a5d910267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef09ddee4c1a2e7de3a97290d2304d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c173cb212b3ef06b9bddf210bb640269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef14dcdf137948ff11af77bda4823270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a04ac066efd6f4710ebe5b850ee32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b2da9ccf40a457aab3d8a13ac684272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd8002e3bd5d233a1633167d90b17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50126eb9f5728d0d7c406c3e99088c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e04e54fb095c284bf40ada599df0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31108e76543c277b6b63e8468c296a63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709c04b15e955e91eeb93b4ee223d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ceea72b780e19281f41ccae5e41ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a62a41f9ac6a0d0bd2802d3ee033fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900126af1a217e4a22cc59afc7509597280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228d24dce58172d6f02473f14f9964281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bbaf4ddd031883eb28ed88104d2c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de52cd3625ad629cd1480021ef4a31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09819e5d8917e7f679a6ba9f229d24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380836a9c39175c3ee4b0a6f063eb64e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca50071fe06c6732abe8c60cbb716f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c5ff28d3d21a4477b989f8bb73aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782170153e55e8a7e179cb1326a3b77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16fa8a2a3a969d98a0bb17325d7df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb8bf54384a717e948d3dd6103c5fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146982a3132143ed0b429882f3ccbd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20091e837e70e058d42467a9ee96317292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e71690a1513f03d1cd8611bedbd89f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9501196495a5b5ae69ce34ac395acf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c2a57a3b870342e284aad7ecbe8fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b77e155c9085ca8a95f0d70c56966c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec43ccba8d499d2e29d45b2477856a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53341d2cd72fb7e86411af59e01035bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e35fb6469fca970b8b87cf207e88d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acebdfa23399aefb5925c67634073300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8279391cbaf1c8c7f567c993ed9ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e278ebe6a17334fce456c0ddf5c3ce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca038b1d5fdd642a223a260c5405ed2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3018ac1e6e6c72a613e21a96287b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1ecb4093c8399decd870c5558949305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2ba4afc451974815d66253d5d0933306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c3d3900f879be04de568313d14a87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abd0b3e95808a61d25126d4203169f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b87bb20de7658b9f6ce2c837eb67b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb136ff7a8589a60665b320214393310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509261c2dc086221b2da45cb5df1ef61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd97537c161614b0267f653aa174d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe3a1e4a3b5e95a2ca9df8fb0b0074313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eed5dde0e8839b7a33107e23ded05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d707d19974c42cbcb49de9f08f1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e8d1c29e7e9528ac947b6b275bae6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfca2a46c789494a95690d01ffceae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d6819fe639f787f063d6dae4d8c9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f4f2b562563e198e8ba66ac2a7acf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7af69a3be9def77c691a4b69d1394320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679152cd1dba08117431d504d408a36b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a46dabb0504512fd3b48a81fa7cee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42770f90bc76cd58bdcf615fb73733323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86fd65c937e4427d8f6dccd688ddd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a154b98dffb495691521d6d1a14c7d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc89ac8d6e3a6acd8b4926483cb9d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0f03d518b9aaf83026d9344fd67a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76460a1d246db585f465a3390472ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dff197d2a553247574c866c63c674329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e93db14d8d0288171262f70b22872330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a549de9d1837d975f91db8e498a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c71733d6e91a5e471265bf402368332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935dc475cccb26755026584daeb751b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb909b744e0ac35a5d5074fc790064334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e23b20443b23eb45cd0f1979b020a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d11a0c85b94b97d6ae2c30b4ae3a41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d3f966213958f7b2cfb66b219f447337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf15a2824a7916571b2adcf0b8cd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb99306bf47854fcd5ab1d6d71e5842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca64ad30159a46ee032bedee1a8fc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633091cbd225013587f2e5a330ff51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9baae197a03b9030c48ef06a8bc5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791fcd34e154b873f3ab9f56f1aee5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cad3de2e996b4dff2cf54a9353358c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9c30ea4fdac73144b3257be306106345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dff34a1ef2166114ad690860ffd79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116a734469c765a408a2d26b683446347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b91f8baec06fc69e278a8ba9f623348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a4eac38601c60d466d8db223e5463349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f13cbb66f8d31134d47aae78ea699350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2947ac59a767ccc4930d18dce52ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15662b71782fa7496a6028927e4b7500352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b09180b781432a37d900b9f93961353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce289ca33f7e1055966f50af245e5df1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537065fca10fbf0bed7b9c8b5642c48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912df8d4748f4c2a56d2391f39edc11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d498d3678011b0896d49df9348ffaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff65335cd02f3b7f17317afcdcef9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9a26e816e7e3a28f1749ecf7348e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15897afedf427d78ad31c59f493799f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6003b5d405c4adf585df207a9a9594361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dd5f3329cfe783f56d3dd802f30c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415381b11f11078739d5bde5b034fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea36e8ff6edfb86cb82b015fc361c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a9d6e49c223b3d993cafa37edbf9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc4b7443eb6b5010170d72310788f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3179007997e0429d0116a14675d1c97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecaef60977e5b0ddbc894bb74e1cc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad94f8f94c6e46a2987d3248e3fd33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe90ccc263e6a934ce352b260626333370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aabd6185344314d7b6a0cede115bc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aabd23819e3c64ecd311747a859a93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15141d1aa340bacc9b03af08af15b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c73e412c2d1f15afcf10bf9657c77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0edc786545b07e3deb1abace718b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde576ad28338cd31b506c0f9d2230376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cbf823e1eea2d4831c79fd46cbe28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9548180d90f910142eb2bb0113b17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcc3c7758f5a9aebbbba0bd81cd1e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589fc8996cb96cb5ff93436e97ab91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f597c8b7a6f077bc6712faa91a85c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bea8e7a15bc99d59df218577038e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898965db4c82063d7d8c2919c5037210383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587bf5091ef7bb734da835e033c2505384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3158f9c2699d598d9fdf8b784f69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a20a13b1bb9c90003898f699b4e01b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c4bdd97073ed08f4549e4f21b65d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04566762183080f3254632745378a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdd117a54bebc86699cf8446b16e9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1aeb6f5a9767fac98383c92c170e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca67f4109d26f762f8ea3969fc814391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcad750866d5e04a936dc40f5df6e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ba1ed51619b3aaa2ddcc663cb0c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f04a199c2c223c048053b0118d48ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c82a66191012a67087b4dee8e37a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deaaaf9cce34c8fb697e370064325b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc2de383b907297ba3657199b55d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b8ff3308ea4b2c218a421cbb3d104398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a2f3c8e15fd1f18d95f7b2010aee5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9180baffe502b918784f900ea2bfc6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb247596d1459b9f430018711443b00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc0b5ebe947793c44c024ede07ab79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8716e4eeb65d5c14795c2801590edd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3412ce68506afcc5c6d7ed5473783a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3443d0ea63ac6347a1fb8e97bb6217405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa962ac59bed8fd1fba212d80a8db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6f0a1f7547061c6af21a026a73598407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5489f8b09da7a374274eaa0edb724408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60770802c162e1d83b44f380b3e01ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f60b435301676ce4a363532dd78ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0c2012a087bc7b1b6d0b9577c31e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40db4492d3f498039394515e6c26b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abbae2af15f77fbd6b37e9e051ec81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6da735d18d006d0ee43ebf2fac297414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b7c4f7cb2613731358ea64762529c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e47368290f36a4dd34ce6e3554e4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547546d5bf919cafd2bd0f0ecc1b53c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a29835c97b85c072c93c3d06f0e2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7beb7705c8e2f89e87dcf4d588ce02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd06d613fe341a164348868a5aa744420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113ffd3a9e8bb7a94b609c6033decff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b896f7d443be115623e8b6bf188c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd045f87c0aa3cd35538620ec3cfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe6f3b973aa2135c56303cecb9f3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261e861bca6d4335905f8881f9108e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a0fff113f3b5573575769724fb5f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f52e899456b713fd950c58023f2b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8584d349f10db97b9a10ec7ea013428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a327f843ea176ede00a2dafc728cb80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f70a9f5d319b3b2fefd8546c355576430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e57694e3be41d587c8e7ea7962608431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f968386073c2bb01b2aa94121413432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1731edc037c7998437697cd78e3d43d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749859109cd13e268874ebd4c8f7ae7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecbe11a5767e7dd35659121e8a39d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b0e54cdfdfbb88b50f9105f04335d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d63a8b4ae714106c261658ab29894437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce446d4e3df6a649f8f9e6452a7902c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ee40d2f0a2213d931a855250ac39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4933ce5cc71b4df935048a1ec32f73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef2dccceffd4d7832f5bc92008eb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec3b24ab140e9633ed724bf36a16da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908af03d23a5137aa0f0a5f93b4ceef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a6e0c43c51a1414f779582161f00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8e2fd10e5803107d7c2ee9976e7be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087369c0e946af67de6e791fc108aaff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a00ec8cf561540bf6e4a41da714f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0283876f98c5d54f09b9a8882c571448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f822ce69292268173b8ed4df0ce5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306bf1614dcb73e2afe4ce297311ce1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62eecb5b598496361f2eae569dc01f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256fa7c51b3372cdadfd371717d7168452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac4b7545eacf444b5e06b9b2469e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a23db09f4f85914e05065e4836d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbaf141e81e2f6bcbf667f8a6b1d6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b50fe2b1e317113375fd5d9eb57782456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796f3e64c2e494423dafe028cba358a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c85fdf131422050f675c07d333415458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b154f55dc8dc9056b056d1a8b2c11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d5946720b95feb515e82577e1c2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f070392f8efc3ab3efda666fa01e8f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcef67f28810a2147cfc16759bd1cc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d6f6b6fbb1219d3b54c508fbd6473463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803be3b238ae579a80f463bfa845b58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde4303b5b399afa477ee30d404fed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a040312d6c48acbcdd2fbd07028371466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf0be5822b53fde09dc7e9f8199b7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f82a27cac537b991249a9f390310468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c50fac453e23a3d864a4239fb1da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b3ad1da9b2b64b7393429e7c30b31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04da7d34d96a2b8b310aa6000822c49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069da40ee065682ff44a5cf0e98280a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9169bd0d9baf857005a51a5eda0903473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e1c3d82d37ca5ec4975d3b9aeaddc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce886530eeffe64943b56af8c15ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785817f699caa54dd99105976321f6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de1578566f4dbad9c2c3b85eedd3da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916345ad91ecb794626afbe340d734478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9ccf3ca50e7ac2d30f0494bec77c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199d7b20292a219fb6316a22cd055d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb582bd2bf0e426c7a735c46449844481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea656daa666cd927ba11bc1253f1ed2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b186906af5889103aa6b7e37e9dbce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff64626d65a3ee5a12f249a5640c78b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca33937907db80e28061846f1d22609485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1707d06b075baba63ad6330986f2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b90ccb59d6bb05de7ae2b0f3ecf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c4d570b57c976d45d47287f8f228a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47d26d250e220c21578d00217901fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be6b89d56c71a63b0d7b7434cae87d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb18917bdfd714f910343965753c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf323dabe48a87c91dc45e1048bf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce9dbc0f52f2e1e6064efc679f284493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bb01b560868d972d9a8da1b0ef26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf205ef976cbcc105a606d296990372495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ad9c51e98afb74a43a8759d10f907496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b637368b2adb45f3ca775ed1e34c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe16901f969b9822f6f64fb519d16e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087adf5c1cda88297cacbc153309b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed923e2497c06355f94a3c8f0289266c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec8d1f6a291cfc74443c750aa7c98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea6a0647dd5db43a76c16ca64fa417502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aedad5a7b4a02aeda25b7c5b3736a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac590674fcdac3801620cfed4f171a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26ee5fdfdecb1e017ff356eae42cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124100ef7a00c813aaedf02f766ca81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed3dd271eb8516bc60e84541d5a3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca676bc7339605bf27cbaa2a1e5a9e53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c03c261a15dcec6facd592fb1f511509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4e502a4dd67d3a33a4674bbab3ace510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac9d0e3753a655739cdc947f2096e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb2b6a6d96545a7895be8776178457512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df18a20f80e3e6cee7eabc48e9a7fb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba47751f0a48532d8aebc13d5eef591514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0f7f4c551e062ef01a97af1a5dbf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3328f6e2de91cbdc8cb2a353308d68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eae4ade214d349c0f207274f4d858517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa1d5da9d3693e77c445fcc1d0a8c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6534791c9d4f66055fbfa79d63b036519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3340867b1a4f65147a7ab78f97cb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2706cc9ec8f8dd18110e19b8160cc40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c93a3a14ea93382f2e8a50c1a4d59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692452670135d672816908b8272406fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a45f225cb1f80149ba77739610602b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85a309f2545e18b8552edcf936a351525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2044a2eb04225d3da12369f075ba5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b938eefb81e195bbce4ddd1617470527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82c1a533a3826e492e7a8c0c1da406528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc0ba0e088e0d8a358f3f1875d2027529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91b9bc25b351f7e9dfa119e161dcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30431bea7d4975e4a448bd62723a0cc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c157b083cbfe8dce78456648ac3ce3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf5ee2c1e3dfad5d9da92c569486ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc03418068ffc112f0301fec5266d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d191bd62e93f01b5725389bb8f99c84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c3763175a5758baa54c827213a39a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0adbe848272cea7bdae22ca0ca4b9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa075c5a11338e3421aaff82bd6edbb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c2a6d8fe64e88b5e683349a2a3ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00cf5a5b48e14e4b1ce8f3be551a0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bad4d1d925aad804f4386bf316a8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd366ba76c766930d9a912e6ca398fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64996b51bf05ac80e9ab199a117e4a26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde983b1eea7fd9863c122e99a9cfbbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7e056d24398ee55854fad8842aa74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a16dfc456fd3b75b3655339621694546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc984f76f12d879f2a761bb824a19d0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d11f649c034cb90959257f8529a5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e447402dcefd6af3e06fd81053bd9fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96f8705a64acf851e241ba2db1e819550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031906fc90e9c347d07a82ffd3c6c4cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba064b94f395bc5f90683481555d5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297100eb1bebbfffc91df3da4bec226553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252aa8f73be6426f2e9851201a5032554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde28489fabe66885de38740d9d903a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c97d370d996e7457fc74738cfb6fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea01994d9034dce0308ba698fd085e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4a8a9325ef9aec82617ecc84802f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467461e936e35e99e06ecbbc1a7144559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820af6fb277e87ed506a3a44a3d2887560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba92ed645945488d95f7baea6624a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da4648202ce12efd198f04fa9680f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734ce850c97d1fae1101d0d13816460563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a0576f59cad89d39f1575e172a26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a091d293e86caed1d26fc3e00ccfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda0682489889fbd49c6457b32e790566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b76c69dd8c0a34f62dec96ae535a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ac6ae8fdaca9fb95b65ee5bce658568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a09b9f15d02e5c96bf3c74970b826569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1d98dd32a0a5b9141f54aaa314828570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2afdd5ff613e79b6e330a8386d54a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533e95553f3e62884c85aded309333572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3412403fa3cdf3d244a5c0f3971de4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73adcac021006a221429e1a12a8eb0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420d6b84e17f3b29f057af954ad32b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd5ba19f9da96add486b1deebf14c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7997d87ed6990262b30f01261c44e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95275285372c051bca85d64e1b4ca658578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de796a251fdc6aefb08e44638fdb7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f90ff61ce54511aee7baf67d2ac3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d143baa7cea4619b35a48acb26c04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14adb4fdbe76ae978938816abd4ae55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22b02fef048fc93bb9e65975aa895583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafaabab08a89566c490a0aa786ca6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d1cb65b9c1e22969f8491faaa1bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beace3afc8e93aebf22a85ea71c718586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c996d2c00fa2ea2ba9eb36372132cfb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c21227689993b34b4ed8be9ee556d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190f03eb54d456c2b9042360632578589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a8bff920bc7408bb09bcfb7ab1292590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fac4fb1683cfa2b710f119e9f7f3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a28b9d6a1a0dd07eda868a7c50b3f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7cb8f7698c652591f074f8b9c2d34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907778eec4fc641d183bc1e2c09b33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4090899493f10a808bb804b4bd6ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34860c27cdaf65dec7697333def62144596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bbcd6d639f3002539af5eee096c83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4230b498c6639be8fe5b2e314aee7ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6966287822dea6c0fd207ce19e3bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562120a45f93f27fa187d37e7aac2402600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed4ad3290004cd11e8ef0d4390c3c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194acf03f0b81ae9d94a7e37157f87dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ba3219e2fa804deeebdb145b3f86d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad67dbf1e2d36b1a6c9634ba60a4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9bf458a2b163680d67e60446c3836605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf711fc7aaf533c54a8427ffc02686606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baf1f0e3a4dfeeb2bfe0e78fe7c482607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c417af6e81901cf87ad8af97985ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b7f123afcf6b4fdf67fa54c7bf38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b113cfebd8dc0daef1250a255c45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956beab254dcfde625644e6dc68b771611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fcecf122f712bd63d640dc417285b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a83fbf373c5b839ead8ce91750b6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad923422975f1c638c42a681452375614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c153673cfa78f9712da38fd7c6e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a13a26eef5163ab95a9d0549a4e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda230b1bfaa466687b4177da385674617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbeb3966aebd56626dc20b90ea1255618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e255e31b08040b193c34cbf737d87c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77017ea458799b569870c26bebf2d35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d25b0dbd1dda2b12f69c63805f91ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ffaa6dea0ee11f61790eca5d74fe1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588055cbfbcb0db7d481cee2f84b55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9d21d6155774bda8a93fd50a2879624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60144dc8b52767abcd561deff67dda69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63586f5d15ef1d90cd326711007a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a6bbde708e001c1cc69c53a26e70d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbcda9bffcb1b94c7bc3c4aaba2646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b2a6d1214a7a0b1e4622acf45cc4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee76588651dc7e322ea13493c9972630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246a6ccd44a87201b99eb58d6f835ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c0d8d667e6aafb95c5884c523118a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fdd147740d0a5c581eae855911488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aebd02c8575ced3e7dd5299d65228d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8069918253e7c7cfddbd7208ecb295635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080810e94ca75d1d95fe94ddcfe824d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dde4416bed5fbef5feb152d2c6bc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d3a7d525a4460af63a6e5de814348638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83eb205b8e595bb9c77c95e904587a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74848437cf9c0d3cfda8a1ca58c656ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13b17064df2499466d7da83a2b06d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e882806ad17ee775e035e3d472162642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ecba2beed934979272b0224df2d9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6a01f82adebb3659b6fe1f12406d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc889791190ebcace9224d142d1e028645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40111dcc1f6a8d3dcfc6cac1c07eba67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020d05a7a234755e45b407f060b50d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690cb99d7701a218c29cdb5b5461b6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59e03c2bbdf06974d351104c1dd62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb8c0a77e38afa74ee846cd3485dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbec31c4181bc9e9816062e7d8fd4e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2e93cc1c485d8d77fb41f9732f40d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb75591899228ef3f0a3ebff7c442ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb8f2bc72fab1dd1c2a2de08ab244d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7ecff027e2fe4df4722cc65c0aba3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c0cf2491759736967d2832adbb9af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba434c74ab3a2828093964047d2a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a769319d6f95df6486e9260e76756fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd38c37053ea6f8857a470bccab1f93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c256f11574a88ec5e866f23d1b17b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b2c69a42eac8cedac77bef9a81d6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316463ec1262e01db9b4b449b656270a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16074e8ec6bcb3c72b4fa4172cc563e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd31cd3453fd279737738ed3882e39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa110f863ae4d1ed1a1a486beadeac6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c30928c0556895d904d35a3fc1c015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394a61fed54070ccdebbf0c6b5167d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5ef35df544eefdb93ee1eef72d714668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce325291680a80a9e4b9113bffbfe225669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6a2b41e67414da7184706d63e3c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1083a10dd54a042c461feb5cdeb469671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7701043faf5ee03bef78b1680ef9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd88b3c8d4920f10b50410b3354adf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aec03abab5dea17b9aaef7e09dae2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19e8e4d21d3318edcfde1f12b3d87c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512098d19a89e8b036809b5e282ce5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f09690d19ab32c9293ff2522882bc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546dc6d33526c85926f207409dc3caf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dab183dc0f8b4deb79b3bbfe33874679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5950b44ee13413d5a0ed913fc2dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd59ab7d7865c873b7093b259b5ef73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40b6ccfc8cc5cc15fac972631997c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e726bb0ea3b14b2d657952173567683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb39592c6e252877e05da57ea8bc310684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d38280481802f0a73ef1faf5ef50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b984b208b84bc2f98c71ccb630eaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812794435d98793853e94e09abd0dd97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02251215bb561d8ffd07088f70e5f8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4942190b382432f645b13fa79d5c33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9a49ef4f9726f5af2aa5c6ac965b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7256aaa30e49df39c6960ad8a18571691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04392dc761e7eb7a11a6f794bc9671692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818bcd0d6e19ec4072f08af6257cfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855207bf63c4c24bf8d82f7cd6a87fd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911d0692a391c223d3d94a31109a610695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c70d693b95e891034c71dc4005d96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dc654e553f45d29c70d19d20b0750697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961252244a75cdd1fce5b82457ded5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054fcc1a34f503d35d261470943b015699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c347e618cc9ed0b205adecfecf61b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ab27f81006355ee79128ce280e49f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3e26b242cd6aa87e45c9ec32df2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeafb5208c0908210217199cf1ad5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab3cd59892e4261b5883ac4237200a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296a296174e846e47d01ec1801ea2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b51c1eee9aa38f7fac67c4e89cb276706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c8baa93553a4cecee851a4c1cc8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6030fe7ce5109fe3d50ad66964141708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d0c1f558d27109fbc3d45d4593321709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fb66a9bf81192d8a56791b8b8601f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696140326fec754c34eb39effc1e993e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e1747feb0ecc6d67d821452083dc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3204812ce88a37a60989ba50b7d81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ec38c62c13c3a90c224c4dcbb371d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b26934e39585e1d822ccefa1ac323a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d407ce5f4464f1a8700daca771ee0d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6dd8f64e3e3ef02bd6a437555fcca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eba50ba16549edb480f5aff862a90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157ab41af8c4ecf2902aaebb3dd6898719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf749a6cfcb3a00df52e1e2c68167720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5c51799406bf516a2ad4b6a35b48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f168d04df85008859ccb24b05611718722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424bcc6f646de6be486073f7e594ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f6c6697e977ad17795180deceede724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326eb1790d6f5031977f9d09d5b66c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5774731b21ea7184ef0eb05f7c7acd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b0cf9bafa456fb228ddf5268a193b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da003862fa2ae21163da8f44808b01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1781cda562392cf08aeb44f6de2837729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa9553667c594999acce069a9ccd05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a58a8a428b01026fd2ccd1b24c7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8d860990fda0747d3a2f48994ff0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ade15467654e8fadb9ed3594b91a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a7cc326122ec7b7f6dc75cefe9266734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed51e8137c1be2df2d1c904fe15f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e251cd8cee0418b61a0c3c17c2375cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e908443306ea5dea7509467119efc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6786b214aa4be93cd5908cb02cdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579eec317b6163f8f2810e25a2f369f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4400c19af0cd51ae8cd30469e1a3b2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961b1dd0b74926291bf8df4321980e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572cb22476bb40bdf9be175d19dbdc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f1f99edeb9e3e5d889faf0c645c09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b515e7d206949fd0b3bf0373accd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5565ba0b612c4fefe9fd455ad724fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1a8fde9be268e389429cc1084c483746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ef5012cc993ab03ee1e91452b82a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e8fcc477faf5266c2306775d40e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6c6f701c6663717f19ecdc8c431a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225ccbee02debd53cb597e3d8757ff2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f38566589433c08a08563a3647f1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d207548ebb3b77a63e0ce35a9dbe5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250285ef0dbf9e1e3a2734ff7b522b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9020e1023bbc8ace3d01f6574dfdc62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a332888645d77d75b1f63a37d7677755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1c30e4b78091d0d392d7fa3989d9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f95556a33d9a9905af7edb0ef7f87d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280dba713056003365babfd7254287758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f233cbc7338ed739bfb42143863efe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad216530e01bfa2dd05960dc7d238b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2058922d0b0e96fe26676d7bfd885f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbd4075eebce671da19f93b825ead8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d800fa86d1d9357d350a1f4a05f22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b6e1dd7777a01145cd8d93e80570764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b043482f34d9c19ddb6bb7a706e7d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384120e4f1ca53042ec1bc0f7ad1aa5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d9dc90053641eca0f2bbbb1ae0efb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aae4cc15a8dc8347ce71ae9d8d3dc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67853191ae3aa2301960a507129c841769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852d800b294d5f9c6d9381b7fc9483770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4532c091a00375589cfdb6ae8ea1952771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec3a4e5540a8ea0c99f1c745b79b27772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc51868f3377352f32f2e2ecc082d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef24233cef166cbe0d29d28b5c077774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85bfdfd1556f3c77f1287b257ed210775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba796a08363c807ece8d178545351d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aedf577c4bdc27a70517d38ca245b8777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d3775145b3cd6e1203ffe6fc39a051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c2ed156092756006f3d28f663a1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261f22a2303b420d492d703ed7b3763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e6bfbe2fa795feb020a2298528604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92090731136932c3deee391de8469f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7e0b52d2eb25c06a4b16ba40aa876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f983ae0790052f6753b43d4bb7267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13256ddd48a0db8e3581cd8929b72c4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9742e4c894dd9d670e65e091fa27e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39552690e3ca55af1334db3e398c040410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b69624679d2480edeb42b742313c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534246a7faa19f8e73251fbf2a63a3dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3735c983ac72d24cb913c40fecb0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e204a574df389572e0578cdff021bb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ac3b396ab16784a60a39287d116d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f5f79d395299a52b31f3d56acf5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c684dd85224d3390a7ead91c5ca0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fadb4793673d6a5d1d6aadd211bfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe2ef4273c64352f45573ef8b22f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6708213585ce7fcabf1024cd05add20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98140e10671d244ee1c60445b37e742f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee63d00bf8dcd6ed1af7fc2fa467d8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de9573bff484e8433d42bab2bc02523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f6dbfea4c4d01311930e4e932342d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ae5dc952a0cf870227976071e79a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7a2fda01a674332d96fa0e78b3b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e919958914a6f4498954b76998ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda64fb18322a63d8d247f063155c2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fa87a0a7b78c12545d47fa67a349529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffea7e4dcce4afe66142d7fc4cff0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afece250fbadefba9dc64a329acacad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b80b72226b9c68788e0e1d45d686732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652a0d7ca81969d0f3ba429139525d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7afa66cef552a7f8bd673504d874134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e14729d89f679504ffb82e9fb61cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12662db322dd375db8093281c5ca4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d324f7980b569ab605534224dafc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b90be466a0fb0c4be7891f9d132f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c026c7e11d62889beb8bba2e51c6bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7b6be89dd2e4cc7f70e98f222da6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92eab445f8963a3f47685cf8beb72941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e5e704adceeba3341d7542fb1372e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c51eed07146ede880cad741bdaba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b5e0a5e361360e1784842e064fa8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2b810cbe1e5996a8c709551cae05345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15c6b06312895928ec0de498b830e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83384317ca33195bdbac8e574754083d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d331965b2ee00c8708e707181311248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54629b490d2e7e0f66a7808b74efbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a7548c672b3f03c7828b6e70cf58c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96439dc5a0a32c6574dbabc3760903151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf824c084fd27d363d28133caf1d3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86449a852c24c5093286c175999bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000519a662a16e964db7131482647da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4b5f6de1cf72ca30394ddcdf65ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee2ae865722f06937f2cad2efdb54c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e34f1e7a032789d7aef16ed08f6acb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f525c941d6e567d60bbab6f4a34f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dc70bc19cec5b71bebd83c475b11a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c80a5402830077319c755b0924cb3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe839be1aa6929bdec608994fba6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2346c6cfef2c9205aa8d405c5ad395362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400883be6631fbbba918a62a0146eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bb058f47687be6084dbf9ff645c9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8fa6a44da9f8d12459ca473ba9c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e625f9d4ae9a273f15ca6375763a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb4ae5c1209d1362a055c5fe830bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d917696c138aed2fc3140dddcd87168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b74ef863cb9c6e24bd1aeb34b7ee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0fc6b00800608e1da5d9494ee4b1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8acd2c94c411629c67abaa8e2580571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ffcd6b79312e76d6c21948247a0b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd56139441aff920553ca638fa253c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b716224aa4c0465458044743c9696374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb0306e74e9b34d78f472a4a36600675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254467f661c2269e11286cb624a29576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c977f7467449cc780ced791af912d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60631fcd0e680631f6947d3f25633678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f7cf5e714386b5dad6fdb1ff1539479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ecc9dc80f38bde9e995907d19904880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc9eda18907d658dfa8fff8ee717281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4985db5a4d65d7653eca3055bacde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693cda7493b9300e6c5758fb1e125f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17c375a0c8ea32c7ae20784ca70b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44240269588078e32bd53b61bf3bc28a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7ce1c3c069a08e945b73626bd83d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea8c49bcd1595beb41045c829f8e2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777760651f2c7f2c47610222064029288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3820ac530039f31ce17d82ee3976f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e30c2d858e89f26c67ee57eb648490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b500b172153d0b927fdad4fb7dff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a8608019ecb6198383352f789012a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357f5a67c46c1dc453c68fb3707033193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e0c8812f9ecbc3acd3f7cb60d8dcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f010b01d6bc9c0991f69147a9d4e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f2593250fe9f12b43a24e5ec59f0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d576b427cf1b196b6bdf93e1d22c9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4cf6a972e818d9fc54c37ddc6de3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5b4bd63011e01337e9e44873e4db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb054c71f93e3edfd234bf7f54159e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bf11bc94f01afa34c62d9f85eff1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd42058a8eac555330ec656ea7be7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73910c34941130aeb24c5eb83fa10d17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3ca792ab97a3a4acba7855a34c96c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf632110c360ed6f95464ef6361b3c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c18404abab5865196139899b2e052106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0535459c63c693b81d6bb341ee5f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c44519ed43c6c1b2cc08ac9913939108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f27044972339728f8e083ddb1168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58ae8207df56ab44f33711ea2b0fb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9136c96b4a51f185b4d72da89036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9805ab56a939ec06ac482d3fc5599112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9225e5dc8c47b39bf0899e2d4c4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a37be1827a9d27be30c388c07b57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b4c0612a7abe902dac6b0f981b12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00224094ec456f056409a56914f26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d7cf61045187a871c508d231e1df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1b9d6984ebf412196f484e61994c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4fe44884930af42b6912dd68e56f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575dab7fed74f335050f7595f9a2123120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f6d4d7c14b9381b5cc5b942901bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ebda3f953fa543e6d9a8c7ec3b3e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300172ea0b47c166ce71db829ff61ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe088c054dda767cae2657d40880d91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f0a1895a749807040b1cf7bc276b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4306d889c27c87b69bbc6765a02c1b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a22317436657af8bcd7b7fd5f403c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4bf89c82f6cb00ef22f277245df79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101818c370bb9bb3e89742acbf40275a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802a44a66b3a63f46c6544df93d7aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f483bd91f2b0bef9a9b99e2dc7786131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6ed30055b165d65a262ac69e41738132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403673ccf66e7ea3a7f4bd1f9640de0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3a39edc2dda81084a14ec82d608ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96356651154d919d151abd893106c87c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab717dfdbbac0b576dec24ff320c90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013e156fc2e80e16ad2e94c0f8939c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d234c46b4dadddf44485db8b92e34d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5af5fc26575418a618c6e452e0a0ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b0a44432eaca4a92a5e83352b951b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1ac0457ab78750a2114869add145d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1b915c123655f6f22baa3bfc07ef4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563038eaa8e9c7ae1dd2addea512ead7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9274a218ce27f8f9dabde4dd942b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c851dafcd7801e06cf641c86786e74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb9ed0f1394e6fe4cb79240ac048b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f59a462fe846a2572ac03be10e5f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c605f3fa743646993965e84a020c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5e4b353dcdc65bc3c20b43e21c521149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afdafa00dbba4b40908617caff7754150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a61effd6679f6cfc89870dc906132151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953432ab2480e8a299b0b8962da03ebf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f23d262fccfcb65c5f774f7fb1ed7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30072ef8d5181581f7d2f02aa2b92e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab0eccdffba4cc8bc815412b817e25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d96c7593a1b3f4a428485b96362c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4842b03a855ecd3ccff07e57cacbc8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366b90571b433479d5397d1543d6fdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbf8ac02ff8a6f9893a8922dcbe8f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608963d3433a0f02629068536f3d63b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae5e078aff4c478f3f0a7b810deea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb10edd4273e45e02bfea41c7ebfd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36cab62eaf6158dff864cb4a267ae7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadd070663d88e8c607dd7829c35af1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b72a6c22c7ba6f5bddce88b3d1c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97e4803e0d2c46648f078a2a57a9e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b9525d3449d9d13e8103de621976167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a3d7464649bdc843cccd04b16ddd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f10b2c584865750f152ae43f3c0b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc9945cfad0242162f8fe23fbe4474170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49534e48008e2940d333cdfa2ba3ad2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed8dbe388f020fbed0e50bbfb4eff4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e59a8a774c2aaf7772a2f7cbd6cf50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268832e65b28cebd39eb1f7c334e9711174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf0bb907b4e431f508f4e038d90e98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e92ca493cd6c8c10b8b38d00016c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d188b299a2470b30e2d23fa1c9bf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a634e6f67f56fa390f154448beed4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d47721fbaee190269554a3fbb5dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51f58550f4889f9547824760ebd50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e9682c240d0786b4df2ddf32d8735181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3ef7adc9aa473c7cced1406bd0c79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd649a2b8d67c6e71a7a06ab912b4a35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6b8fdf6222ab6a9a11f0aec2443d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11dfe25be3e0eff0d0fe66e5a2df39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded30b2d56f665a7661514ee2f10384186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ae52c1ac1e45009ee437dfa6d0d57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302962f404510b77b36c965e9a40b169188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c3bbde6eac7acfa5d2151ecd73c5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0630d8eca28a86863488f43c18c7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbbe1c0fec9ba6d6de16eef58448bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead8203fbf6ee3d7629c2fda28f3d07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749c49b8c231838119d3ee52114e9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d302cc0daf239866550b5771e33145194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0919176780c42b467a10c93aa9d92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662faf8b25c24eb90565703329e11d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898489275a749f50042fde9783f5ebf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c079c9c4e94955e775e8ca5a8bdad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d8a794f70231812384aea0650882199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e4034b9228eaf2711d3e41fb4ad80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d066d10ff0330b8b5db4d2e4f9f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454594577b5d2610451e9829f893a27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d302217d6775616a73ea8a3e3c2ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfdd62338a3d794aa8e32b7f29d747204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb73f50f0a1b67c37ccc1b3cf0f8ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a434dcd65e0bcf9d0182c0bfd94bc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ad6e81b4f40aa794b7da01118678207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c15cb7ba095f8aecdf54908edaa6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f85142dd77a881ff82bb9b58b2e9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075a3183511bd7df82eab0974e64c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596febf07ec108afe9c0f13a7f6a62f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0dc065a743df2801c993c9cbf218c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc45c0cdaadd0fdbefa727087e8e3cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a023e313870e7a3c97c60475873124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62e6e0f4c2249f28a2df5d4b7e2e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380589ebb727eaa053548fc15c06158e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4308b8e6c385bcf4a35e6f6bec7a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507a3c03f4fba06c361385c70a0a481218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9c1815ffaf9aae56e804b525870e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b3c818d2fde5d198c0f81ee3159a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c5a4fe6c74f8c757791eb80fde1cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8eba68105e2cc05edf2044dda6fec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb78a8d8455f4a1af218ce9c441781223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da030c328be5fbcf4078324806dfb7d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c66e67424af60098db3d4b090b656225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86234baf2ea3c33b29c2edfe96067f5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e798f9eae5e723a4a4f44e8b0646a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267e8a31495d50e8aac26255795c2b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d133a03a70e7eeb6143f28ff4f501c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e47fca41b6be8c3aea6adb1c751dfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84d3f3da3ae87bd6b5a5791efd3adc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457c6ebe3c4d87578e1717c26d6fccb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ccb6c32de9c3e3ac49f09c6e5ca60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0ab365a5d4fc8efbf679f93d74d8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61670b7e78b856603b7d1932357a36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74c18ec19ed27b959358325e98d81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be156f35746dd195fb2397c922500a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4fa7eba4da3a1176ca68cf07756ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0ca7567cb0ba8f215e201c8e9adec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71d6f74da3ef708335eeb403c3a67a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4adcd26405cdc820413478d0b868b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b41492fb658facb16a701b39de11c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe1545041876cf3c9ff88e7735f6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9924276502d06a2119aeed2cfd94af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f56cec301aef751316587bfa91e38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f68a4d5fe8e0d98dcae854a018cf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2fbed684782623c0986e3bbe7f5c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f6bef4dfc149dbb89eb48c8c77152248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce92d6bd53a8cf91283f61f6535516249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18249d8847263c239156e6a6a92ed5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f40ad0fb4f2dd90b676c00077377251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681934c1333e1ba36a2333a21c1ded252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319da80c114408dd4aaa27d509d21c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56e584ff67b1e3dafde13e7619a90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f84e56fb3d3118e1dc9ee11e643267255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e91906580b7f6262fa1e0df52fad1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bad3eb184ad5d1ef5d6b2870d8b6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bc6c7e65db849e4cec02eb76cc028258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6c16c75d9a17a1a9242431c65aeab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e099ce424bebc3c733761e99dbf9769260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da687c01d2425150761ca0b625e789b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d286806d82ba8723b973e7a7dc31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc79186b1f2609c00b9f8dccac3e256263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807703c3b244c5f6e9dd7943f2d60bbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33111806feb53d66f951d7ad6b9c8893265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cedc0f35bec8d38580af62cb0af8bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4cc4406d9089f88cc5487057e8160267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb107b37239d0a756dca42a8fda650268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e1f62f21a07299dbc2e47b1b00131269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa2c1c6f766204e9264f899c57e335270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a1fe9ff74d9b462fd2c25ebfb8f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4a8ca1c0491a38355f5e019f7489272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f625dd9ce8611c207f1b6073a137352273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25637a5d621480da43614d8921031911274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff537742755372b6dccb63e7fe349b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f279556a8dcf7ccbae4aa756e9dcf95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e674c81626c3da9169ec9d44024567277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a8a683c9b1a032b2ce84cf0ed76a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63b5f0cc273176e9d6bf117dadf2a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c5060316e08aed7f6506503b98c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70632f0089b90284b201ef767a5c8c64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a7044e132398f78f26e7a83d76308282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399aae97d1159ae260ebb5cb3b00380283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ed0b034b046d35a0a5b8716fc6208284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6cb9d67d000ceb1f9023be178a24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dae6ebd4cb0d8544bde89c41b1cc34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae66d64837c847be893ec3786e53ec9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a828b3d065658e8759bef3c285e8e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326796c668ede04dbb1183fd65cc221289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc912e2b469de71931b7027df339e93f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd64aae4e496cc9f631f321c85bdcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea3a949b864dadb3527c357b263eea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf92757365ee7c7b961530e061bcee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2cc94c484b7a11ee4eb3f3b848a58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaf8fbd684615e45bbd4b97cde4ccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e20925ff2631fc8e126791b2f52aa8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a4f52ca219b64774f254b7a01da6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f6d5a545e5fb5612334a97f48826298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e540878f1f0373018cb659e1749cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e5d3465482e1819af3c86c7f68e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715678e4a644acad6c9989a9fecb752301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb7d0160633c28cc14771c67067f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32077de038bd549fd31e6be5ef115c96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348266eb2f4e91310533fb8e385b3b10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09299c9f08df1c047a581834e0ede68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ddbc206fe0337455aaeb39f188de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15113baa3b4c8ba360f15f503a4b12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37f36e9f0dd828f14a578bf0f5156308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee62a0636037ecdfc36e4d61a16a52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc68ba035e9a6f9bcfea59a67b4d934310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b15e958fb72c57e9d2b137eb1d081a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f910ec1337cdb495f649305171f8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcea821b14137b0cd1f8b8d8abe564313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d444c30eeef21b8ea0bef65c693ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d843cce47b9c03634aab013066f34b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65858378a6d9f0ecfad7e3683a367b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f213607ca84dc417663703ac72409317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76e41a32a4dd970ce5e47b4a7622f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd18540903a0490a565c817dd4ec768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674889f16249331d64e5a4ea24f8ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181beb04a53c92b40e07787222c7b0a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47f0aa3f42efa5abdbbd5a9fb6d7c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd4e0f49afd758bbba100ab37bcb27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f50544e3ff960a6ac5983a71a3eeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a803af01f27a05794b26177ecb1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25d8488408d3cbd92a76fea3aae945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b5389c6a24aed76027fbcf85070f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fce0f6033c5c1e6988414a7741904328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb30b8611e88ca3e3e75368945fa17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80898ba38ab12c782d38376fd2a60beb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85958d35e79907fdb7e749283ae9ffb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf5efb477060e83fa6d9c19fa764c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6aee417c6113c440848141d3ca5fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a88d9aeaea265a30dbf348fd4445f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575373ca28fd4e48bb4d88cc59b9891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536080fa0e4836103ac4e1a7ddd27050336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26820455a25cce93335da7f74ef4f7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c67403383e3354cc765bfb02e2c7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb75e65954b795b9743dc5967222495339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835db43a46dc194de0fad9ef024068340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f66f155bbca97dc6eb022c551ec5da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3504f3356a329a5f6a6d5283ecaea5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f71cae8ba22984c689cfc962fd8b0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb084ff1c48f79d0640b0c451dcabda3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d786f07db46ac7b23b4a2357f91c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd31f107e3feb1cd70660f48d7e6916346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab096e22a9db3a10f027bb6d3fbfe057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b971d460bd1578e18ae8ec5230f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08536a8430fda769738cf02fd1c160349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03e9690dbf4ec11ce4101f12b210dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e52e58be6238f396f4e3831a17570351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f13e66441678966311d6f89788cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160b0f9d15d9a0f93f9a0ba428451f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45d47949aff769eee5d1b6ca31179354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735cb25c3d0c5a72a514e352b4f88bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb92ed4aba936e3ecdb43e40b31ad05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25f535062ef051bf16fe38648bdd0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a42f83ff5802364b114f83ef48d12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a203068eb40f0287e9737e4743326d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a1a5a15922b7e4cde173ed96a487f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c0de3a110b2079ce82b2ec66c9e3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5ab997018f03032498c18abc9e4bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ff24f3c3905b7a342047da701ec3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26214d663c41ca360c46f6e1bcc213f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69619569bf0eff161da0fd7dfa776365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee04d84b776c833e7b42c0f7aae05f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163b106f04437db6c8bc9a5f2c3ca7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc0ead366d4dff3758984d8d32b155368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780772bcf1639b8540c18d8cc5f48f95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4298f99f786c98229272093d427d224370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c40c1f1316fb8746f14f5bd45eff40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce3e1fbf502f956269dccab7ecd289372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8143cc9ee4433ea8680d7470ad4ae33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddcb8fcde5e7c941535c33efb92b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01333fd286e5e86d7d3d62e6d27ebc73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7858d34e882e64675adcefa696181c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d89a2318c534a2ca650506e3596cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085dfa96b5aab65d9251357e1c0b60e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aece30fb5d60a36f7bde63141eb55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987266dda7443eaa465dd08c789f0f8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b961be94ab95a9846a7dcc0880a30ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecfe09910bcbb7e03304911e7e21c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a1cbb314090cb9d027c153e22370383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922937e0f4a1bedc5dcf35bc32ae166384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515b820fe9f9e01494fecd57830ffa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c1ae3dd0076370688b77abb5d974386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8454c4c56b9cb206bac9c64dc7af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54da46859a425d0935069acdb90c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b9a261a6a83bec30d237235e6f711389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffd0d18091cf8138934dc7edc17edb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409b3322602b9ff0959b9edd58a2595391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4293ea6ee0a10cb5c5a9bc43aa805392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b4a2955459ae2e11a60379027587393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea0c5f64d5a616f3e27e85733f5a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf087cfdae8aff88a06676c5c02ee41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa67e9081a3c99c2207f3dfac61080396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d018e3bdce6f7bff21abf696856ba4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bff41b39901168727498f704e94c28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8393916c3c9fd44d97859eed5b30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62d2c3832e5238b4ca502029a83d65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab7c7e53bdef09f489d29621ddbb62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74124a6d86837e6a81631dc264c58a25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee937815f05a86951d39f4c2e4eca52e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfde498794ed32df17930c0cf3af58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b85c2e94ab9fe98f40ec8e4a67aa58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f381600fc9a2bb9a63ecabbda94cdb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf132911ac77877f4edc8c2b9432e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247b9bf4b9f2e8adbb71a4f75cc208408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b5d67ae5c51554e1996dffa757f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673aea03caa014538e503e5c826e7a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b9bfd1e70258c891e0d2e4f58291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee85a708595a76935e32347e69d10fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c7df4700ef392fd575ff51f8816eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a154c266c99cd136ba6abfc10542087414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8cb4e6cc961e8f80e5d2338e9f098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b35e3fae75dbc8b157c439bc523a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbaf34cebaf3bcb3dcface852fba05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6a8297c6913ee19849d1e6a51516418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942b581cd341bcb97c389ec87095eb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e76dcd292d01f7f3d4cdee2075dc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a56c7de63e2ae6ed804a6d18807cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f692f11213153d2476010b92e4919422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a692e127718cae1591710efcfd51b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576656250d78c488ebe4061db306798424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208e58e2655bd845bc1d48f67c18aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed7ef6d365402513d2110ed3a0a18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56238569feed19849a9ebfff729075427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6775aac4c44d7cc6a78be15affd7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa421fb777d61a33b0f76ed8afd712429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cbb560580852352c2e23b40047fb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73592b969702f7f1b24b9131961877431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec93fe06f338f01a97dc0a806c39a47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef40ccc3e8710d0a3b8b754509b439433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4336cb4f193ff7f37f0a7e63f724c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b4ee01065c977d03b2f5900d5063f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e8dd2265130d4667d0948c498ab7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd61c8263c896f93c492d71c7fdc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7db131d86a2bcad5c5a230013c12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2667646e3096c633ff05a7fa5710ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b956897accb2247ba47803132d9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23c38499df879810e54855903c1a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212b8a510b728e89aa917458094227442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637abebbbbdd96db4f7a94144721b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445d13c9cb9a53d57259b8777e364d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ccdc34dd348ec9d85a7d982eeb77e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98228ddcf772dea296d89cef1fa34256446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1d1837d458bda20a92c04d6ee3531447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fada2805573740fac06efb94155a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff06883a19c4b9057e2ef787130425e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc94e57021d5613d4949e4e0d72721b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7a882f243566114f619aae7d19f73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168677588c1e7d4b9094753d98c7273f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b469760c5d23663d06a1eef406e015453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0a7362dbd74a4dcef7e5340b38084454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26cb7b9ec35b6ca5b561fefc1c789455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531908ca74ff5db1c986b6cc63a6f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9eca02bb536bb32e8f9731609993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b3eff9bdeb1111420a3eb9a1456b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709a7921f5621f6094b93689795bde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913b01a3e12666e684ac05433b0ece4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c607ddfb482ca4d7fb79aa3f3880f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b663fb19daa2439cda17ee8018044462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5272e5aab3150d50983704cc5564463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4236460451044941815e8b3aee16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3feb57cc06c0f6ed4154ffaf4caa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354440bbba5ccef36863ec22c1f3940d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520bcd53d1b596ad7ce96611a174390467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b64f5604481f1a88dc26b6fcd49fbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0bd3d040005971ddbf182c0b77636469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11221387aa85ba36521878728a3ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ca2356b2bb0864b4dab41d5d8217471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bbad11b174bd36c8002c0c1a2886b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afb7637dc29aaf9e0e9ea6a5fa37be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fad570d01c240403b4214cb669fa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade96509fd97985a2bdd384124223bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d029d4db2a657e032ad22433e03e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f8735b2fa99c367be145023b1da98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994145f31a509cf4367ae083506b2ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f72da911eb5719535243d6e799262479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf330a91c7d044ecffa554d128e3304e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c8b5bb7c2e68a13d63ba4c2316e7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c58d65fd97855b9cd345f4e8d49b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aab82254ed17067739dc518429303f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0863606bf0ec41ca3b201a0b967af2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe462f1801b416e634a469b9ac06a45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4fe20a7d7618b9b99b457f3db48af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f6fe9ceabaa2136236648d07ddbd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33af14f80780df307c337020c8a545488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08c9ba6f2d68b79cd2013998bd91b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5741f1cc75d1b9b1b36202a6cc9db6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ee1a852f4cffc96d17dc7b2af8eb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abce9f3ad8404f8fefdb1e40c360495492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491002ee4341ba95eb89a89990f111c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99639dc95735ea12cfc27e9f3884c86e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4836b440ef825e7820b1c8bd01056495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05a9459f056b50f17203ab728d86b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3c2de8b100786402466bd0b161f6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad245fd7e9e13f5c50969d703abf089498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f6c98bd35a1bfe465e31f2006dad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05497c045896759a32adad225ac874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081dc01248ba4d0e192c5622f8bdaa9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e9a66f27909e07014af691f218514502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98644a37dc171081f848cc5f42b552503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903c33448ab4de86e28dca3594b5f4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef861035ba3d6408d071acbdbd85c847505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e1ee1f978446358b39a41ce23fa0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f2756d7354f51ad334dce16c2cf2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d687b9318e6ea29e2b6bcc94f0ead508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95288c97e5b4926731f3e6bc1e0507b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4a7676404df501761489124e5ee0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef316ba6871af8ca5840f9471ca81f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e265b9374b18952076f69ed12a8c1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c5102f91f3daca063646f6fca6e9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b812001c7c45cc4dee0237fb34be55b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67682dc279ddfadc5f578c6837f2e2bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1190a2034d01ac4772875b742440516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aacf41d9011021fa8031e4c29b993517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca46a00476d18e970745bba39884dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bb0daf4cb3bb92ad38c35f5d70cc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9414e3e80c463cbdeeed910d43c15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82df0fa4573735aeb0c927f406b76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8979a2dd868eb33bdb623dc6a089d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7595f5cddceef1e59b2033e9e26ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389b07562171ed99e4b360e1e03b85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93652a0950bd445373949cd18a77e190525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd417975ae74087f6bd3140e19d0ea2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77e2f897f8bf240844ddda9545bdb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b59443a98e2bf105c8d48a4b86f74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522c1067cda70ee001ebc72dd812366529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727e397ce1d4e4887c40bbf12f48ead530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c281dac954ecf35678103fd9dedff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1e72698d575b914af4c2ed327a91c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26308301a8d0ec3e48828bf4d00432f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005c6b2279ef98e8d69decdb5ad1c2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18028878ba20ca62445e4712c5fec43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f860faa6920a54f4aa68a68c753a46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f61cc7167d7ee5dd0ad225cc9d3ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43403bbee23acced6673ee478babbb03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b9b6f8f4168f76134c200f09d0175539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336b2d82123a13e0257d4593fd90bf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1530031b3c5d9f3846f84cbe4c86df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc00e9c4ab47d13a090e3f2cd31c964542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a64e5e81ed1d7c42d692cbefb6095543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcefa6d198591c84ba0f0b11e483ff6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f6706f3b3b2c75ab4d3d4c976a08a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525444b02eb9af7f77c1be377c6c6cd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbbe8a0c2bf516119fb765a8b5539547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576d4fea125e0123d38db01c524b23f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f582229ac389f0a402b9ffbb29dabc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b440c5553c183026f92ae19205c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7df5fd812f53be9992d096e2c78a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca850bcd041da87e41db186ce7dc26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6162de66331b1e008ce423f8bc8204553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a010c2d2bdc2ab5cdf8bcdba1200012554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a65a0289077212fa58c45472e2d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b8bfd7392d4f3c7cbb82286bf1a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781aa0fc9e5a3b6b29ed738f8717abc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37c61d54e0d9569bb17ab457261ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39417b2cf448375b2c73ec39301504af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df988c502c1dfab794a8c541ae1aa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338acbfe162937ca544b09f29e222e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc976635059f30425b3004e6c8073562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d0a87697911480dd81fd254dd8de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ef023cbcf40b87cc132f9a464553b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109d95a659ae5238a34046ff40148a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fece52e4b41d2276ed1f9afa07facbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271fe1deb8075a9859b7583cc6da5af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112cf53a00325df41114881046dc185568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93eb253b2dc97db6dc1bd0be22cb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34a3aeb234ee1fe13b156d7fd2d82c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb52948b774ca6bb973a26f9f046232571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0188439ffeab11117de85557ceb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c129eb1ca5aa5ff4605b8dac6fe8db5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f945bfdf4ea7cdf2aaaae7ec882a09f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65edcad561ed42294a74ad1b02b0a9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627527940e910a3a8348f5c32028970576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf426312eb0c4bdbcda9f60b8d31282e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa2f5a93661eef0e32818d3dded25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20877cfa0b027f2d463ae46e358a5e7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80011b6e93a9141a58d21bfc1b94aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b29225aafdc69187f9d8e7759e2f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1441fd7a7f3b0ffed93f70c2df2b297582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5456102a1e8b34c8106a8e732a3fa8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27cfe5b278d59d246abaddd9ad0c63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62611eea9d402253942e3746cef7978585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b40aba98dccd8b45fa3624d83772b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29634b07045f8108484da7573102b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697ba72fb389de55494276ac475927588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868ee08149eceef7d42ed227888d160589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035c75142715645b574787c0ba11efc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4306e03803e42b89ed8be0011da10f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17683f85bb7f78bbfc6b8817f33efe97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814668377d9e84f7567cbdd0c45dba1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f418fde1d4155410cda0366b9e9b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968feb2e08310603e9dea0141ba70dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324e338c10c49d751784fc2b681ca7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e5b4f336e814896e6058232c37168597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900947785108d4e327c92cf91b6d86d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd14a108cec6460b98fb0f3ed352c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b88bd66fb0e160cba1a78221b2a0dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef7ebeb4299364e90eb439f87df03b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959b7355718dbc156ed9f14b837e43f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6074fb4cb28b69b80cd93ca7f213e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc112ed8d256a31eee47a7632c917ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccb48e93b779e6aa49773fe55dc267605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e0f0f1f2d87dd834023cfc1d7d2ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c766700c21a1553d3251312fbbb4676607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba817b44272e2815dc46e832287485608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25c15a4e65bbd65662769341c270eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ebdfc26ae054dfc8b81919d8713b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c70c8ee6265bfe3e7f3ccfc2113a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f0a94b93b20e0141cb23d78e204e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736d4d29ee20f52ee58f3ab7fb0572f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fb57e8da0391c654720259bac1582614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce689fe753bf9e4fd4aaca9f06332615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d21e999c4653b1114ff7e055312dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4afcc21aec52d06ea4d57c2eb1b343617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b958a0402235111c0a1d896e408160618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13609849da17371f285c6f72c8ff1b79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1390921f9001ae254481a99cdb83b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4994f9845c67f47ba6a7f9a77a1b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085e23714f463ac60a8a5a428ee0582622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376a112e25a4283739f5bcb10b16061623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a33ab6716cbeaa16d0f9cc606b95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4b0e1aac3547bf2e1af4ce96de8df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b4d1666268def649333c39d1803ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8c6480b04a274102fd06957a61986627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342238d5b959ffd71ff3b5ed9b1beaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a564298043a37e48fd5b61777b6314629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04a489335edc585069949511e31ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a0de7a35f0906b58d85bcfc18d2f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0b714a726f6451ff912d2720b4df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4b26c908d3dd2b9e9b685e7eb519d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a550bab9f546093a7b07ac8356852634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f74c494f37b1b09e8dc68d256a08f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc461b18ccb8f474e18a17aaa9491477636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff7a2836888c2b283b15a5fbcf40dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a19392fc1ffba9861d53fdf18df7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176d00e5c18947452fe5e21c2ac3472639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3b376643f87d3d930f97475889d7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0ced988e9dd192fed6b1165d6c136641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea61abf3e63804ea6186abdfc64887d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c357f46cc8c03b857129d8c18b3c2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69594db234b4e68a015e45f7aad87b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e4d6ee1ac07c6473d97c8b02cb38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3f30f49f96518dd6a9a5376e6ed6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21d3ceba78f20d08172ea2853e7ac9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c70e793cf0e93c0e132febd683638c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc8aecba6fe7e5b4b3da9c2844100649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5662fde2f9d8b4dd596748c22c50d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1cc70cdc273813f70c08b347ef8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3441a2e8ce388e3d782ab421493878652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4445e8dc031d717f686af2fbeccf07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0c46af836e9d55502b6503220e537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f33973181e281368e3cc14304203655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc471e1075a4b2fdc90047fbbbb747b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410e43892a473db3a701fee053a9f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580178f0608a892ddb2265fd17b68f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6721c1ce45e2780b20cec059916641e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bea429acc98ca055abb2c021fc526660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2117e2619fc079626f81d1c5fcce9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c97043a3b417b1dafc762f637a953662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448c5dd7899941f9aa743981e21fed6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077492bf1393ef81f957c7db9e6a865664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5616e5e11f9d4dbd8ee11461d546ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d520707baedd19d54f6ddeadb89bb14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696467dfe5e7562493a33bb55b84c6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a069a6812e2ca9914eba904a83dcec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec01c44f44c03ba7c955751de4c3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864613db15d3e80a58280d099d1137670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a3a6077772c0c893a3997dd8cab50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d684bec1b520300762455fd9365d9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d621ebdfb4881bb5b6c233acbf18e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfe9a4ac60b0572f6d5aa7e636221b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751de52f953462c4762ef920c17a6a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022fb031eb250328f7958dfde7494e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a517138aca9310bce9422ccda089c61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322df864b284e238f82d1d6e62deb7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b0df3aaab585d8955af7be87ce492679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab028b945bf8dfda48c28608e4d90d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6a84c8008bfc7dad058e281da385681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280709bbc3caa4969be53e6e7fd5fde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d98e180de3812009dcc8454e82955683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45f9b8342375c6277dad5881ad5a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f524dd8818e62e4c0faf427c6666c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d779af395d67bb518efa04b7b375c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605f87db5c7b44648505c27b3c8548687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722723aa51e3452d18ab72004dc042e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe87238f33d8b7e5e7bf2aac7c3201689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae46bba2cf87a61bd31a8e7493b98b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd98ee5c4d692e1d80ce7a3e78a16a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f64d88df32fd876f975b878a547c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e58b0ae3c01cbc3995625cc91e2a5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4215e3a257217eb01a0b6f8388ecdff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce4e43b26b2870abcb80a599e860c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552ed9b5f81ce16027004dd1541dc94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27ce202495bdcc46d2c410068073b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37a4e02b0af3bf9eab9d0ba175d3fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a20c08cdce5f8b17864f669dcaf8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3faf6536770d2deebabb9a660a12df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32464f184bcb702a4bff7857fc530b57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45450b69ea19a01ee3d126aee3b77e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab43f0042ab2013c1c781bd94fbd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47b358bd62bcfdd0c50616aed49b08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b450c8a683048e0a27c67455c8d55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0627858b5e903975044749a17a27cbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba5924f94021db14538a6a1470aa81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434cb737a71deb2f12cb73450f51ea6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf50aed6b1729dc83353315ddbf8f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf935c4593d41a38d8f045e057065e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa324213259bfd541627f53f40163b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a78e05292175f8267114eb98f1d2e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b68e66bbe1e962606b6df059678a97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da134603742757b56722147dc5c26168714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7fa6d8c3270af81f99a0d151b4a5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36551f96208efafa9751c1b378453c54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2caa8e2f526aee6d3d7416a09ff7e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d197f1a22c7dcf113e17f8dd2bcdaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4c2b00269cc36361c3eb69c2b3ea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685cbffc55260cfbce1d4d2d265f496720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4030691850e3f1639fc622e89ada70d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0ed1f65091370c75bed3b2ced9c30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8395c50b1ab729d98c17250d5e7a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f652bdbd998be71509591ea2c4c81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca9d212411c3b8c486bcbf7806ef89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cf9431982ea1f2fc8d7ad8b06a60c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca692bc76ed115fbf61acfc4ebe0f33b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1eb1c7046e3ed9393f37a4fc46b01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547771052d94aa84e5c7c6d255d037729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d8f897e279f4236375512de6ced3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34f0e5f464e653ab24c1d2af515d10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06645e8a797c36d44516163a6e1881bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406657d177c3696a11b83d9a176bf9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b3962c653565916053e96587ace39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2135e9facd3b215c611736b33c45cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0e46b959de6da8b55865c40362970736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b99e34e7a954d94a00a056219e8c2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63af31fb9cae0776a911d49473eb1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d1efc218f1e8b91f88132a773ba6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90794d44f107ed3c50b312eaebecdc3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93cf233a2628f912c65ae19866b00741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d57e4a301dde94825c592bb5a99c45742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4e35f8c676d87d3dbbcfcfae28cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf2c883169ad19132833347fbc84c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d142ae2da7bbff9c87d2ae09c82d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493f3fc2f33a73653745b8a20209842746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057be8e32dc53d4f28c7f9775539da9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3686f694e1bb73ec051b0c06f6029d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397b25d5a4c1a9f321befaa7d489dfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cb400ffea9da0301622be8c261f4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf948c4dad87ace55edacae64280c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ac650f15db41bdb40e37e26b5198752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e5efc45461449acb552d86ab6e8bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e863a6c878216ab4e51ad9363052e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd33f1fb6b0d62d2209d6743b8c0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed299afb5ed278e49325cf8dc08ea7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732dbc7acdc854bdc6a3d8363768ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721efc385be35a0f031b0e0d9d7ca69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727224e6bfe7231eb1002dfb17f62883759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ca2aa31b69e0537702873658fad21760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d54f37c65f014353b1355b434c51bb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1978a0f73cfdd23955207316d4d71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c0cbfd2a2659999bde07c7cdc1cd8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577104a962964079195ba38ccbbbe7f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc604b5d37b887dad90c10d9e1d66765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cada4d3fb673e1ce72105db113127e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f137c5e431c7db30156b42c1eaa001767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbefbf182fd0289b32aa39b3ee63e2f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8a01a3e2aa088a24484ce3bd9110769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef23b37dfb4c654f42591cbb1db722770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9155bfaa0173201176ec23b2b935803771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7fd0af046a43c406aaa11359fd8f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db018dbc270a9bce3f621a7160181e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54608d55a12a13a12b48d876d17b1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094a5043f41f7c3a973a9feaeb29a57775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>