--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734cd47dbb1f4b66d6dd6f5cbb6c5771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2321fb01aa54b5e7f34adb961e41902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75552827f435a7b1ae0bee23bc688783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a1d4abe52b8c2b9225632b983a7a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8877fabbd9c6f252669f25ca32595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53f0cf855c0c325ae2338ec9e24966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d6bb0932d55b45c8f9ea1d0bfc7f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ec058c9a7d0ee29ee211d3473c358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8cd72642ee6d747e7c7f6177cce409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f22ac72d2010641cfb203789697b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d771f22997dac5f65eac9ef7d2f59211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fce1c3174e9e025a0cc9aaa7132bd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d4957d1ed1dd8ea597a5dd0949ccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e37de45efffa133af9f5b902690b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f088b0f886d9bc6388d39e95f2838fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7bd042556e9405f52abab2b411c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fb6bb38b9d935da938058f9e3941617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0471342dc511f89032ac051b09dcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1adee76ace1a4fa1ddf20f54a666319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac162f04d9813d9dab211a1e8f8a68220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2908a4d528ff9323aedd1e9371651821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4813e14650b230b346889fa46c1183b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5f1da5dce10719acf7510c708522023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936065ddcebe2dc2186af40861cbf1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b19ec08ea970a70b21d749af0a80dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a7e6d6deb7482b576ca7c3ca7f22826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba480e111f19b3cace35fc566c08c11327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460f8f6716a1aadedbda2d5f26db8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e494596f882ded6d592b6ec6091bd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b9f19908d3ce3288a9e3edb90c7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f8555ce92f1119441d65d36c088d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465460fdbef52fb4bd263fce57f46a4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63aa637dc3514528e7190f000a7c7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16020e8f13cff8420630e8d2d2b8fe5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749effb003c073fa2d62cc8051fbb1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fce1676e6f6baf43880bc3bedafe736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd290ac85cc4205ade24ff8cd181c15b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a2a458561e265093cc062cb40ef738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594823a43885afac6e003033f2c95539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c74b725b3de82c50c0141f049a8c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463ba49e82e79b44eed394b639ccb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387c2c804b97cab835b49dd0326d4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b150943d9d974b9f5968c8bdd000443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1497a04d3531c8500333e2e748ab244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7d14fe0aae080f47876a64e4a1e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975dac16c772a548c05e4af297eb29a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7496c7159424f7846ee4437806da78c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8a0cc130e5db32a3d6220587fafb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e1bab7304c31727f2a83a49ba5d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02cc05e12ecfa280543d0c393db5d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf45b6d6e43b32542540154f44c8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c18412c183d16f938148da1bfd21b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d51465f5f17aa4f93da5e2feb377ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c8dee86bd062c02e081182070013354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f971c6a498c2bb94d46ee23a80cc29455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04057b774d2f66fab894db4dc3b67cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec267257e8b9db0c34f592705bf098b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970aba973366a184334cd023986027458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb94d36c44223b415fa2cb07a06ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f6400e3b9c3fd4b66bc47622499c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15397d13adb6bca8e62292c05a303861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7178d010f0ff4b1a0a34b39a4f40ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6870103617bcb57425e26c4395cd8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7759cd0c6292dff79696da0588698264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1818b33b82f7d3672be71e55ad5aa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f05cd43fa7e9932195d303c6f8a92e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4132ce4067f2e6d1c13d359b2f0b4bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35010bccff0ff355a28ad1454f699de768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46680d43d4a35c64e25745483b483aa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886830105ee8ce6d87cbc1e13f3a03870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df07f0a51d33c2ad4a914f09575cce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e225fb1bd3bff32ad9c667bad7be2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39289bf341f34a9b56cf7c480e76032173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b02c905826a19fffd37e495fcdb9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20027767fd9ce73e975f26ee97e08e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06e4bad7d695d441e3caf580ea62176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e96289e2079a33a680f676bf4fddb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a17cb04767ae3b4b181d50acba1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0f47b31ecf06dcf692d19c52141c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196590f56723e520b7fcdcd76d8f44f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09de6e0512e3085500d4d44472f25b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba9798d1dcdcd03d645246c8a1e5ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a95854af032dcb5e78ddbe424b29183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037cab4886891f4e70787b3b449d8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94c7c94c01c63dae5d77b9a83e97b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f13e921c9bfa2de6821e3dd004ddf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab51d75ef99f3af6f3feb0952391587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc5a5fa6010bc2c9293ca48433549288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8f51f9c080c8883780cb63c3276d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25dcf65320c2c65999550311f0fdb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443413df8396b8a9959c8b7d433658591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ccbb54143cbc81d9c0e46865c059392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40dbffde643d2912460db481e5d1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef477d45d564443492cf22680ec63b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b9298b702325b28631657f6ca09495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7665aa483924468f3fbde440ba7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974be92fd9bac0d0d1320c53feb7729a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a373872d7a10983aa11c17199e2755398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05699abbdb1a62a3df7bc3f67f8fec299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f813ffe0a0cadb8549fbb37a84e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc0129b991830b6604b8e4c862c914101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5885d280c02cacca1da0ebcbbda780d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077baf300b4b731a6a029ade9135519103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73fa5fa0147be2eff59e6797af616a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ca28745ac0f1fe801a01b5c6d2c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f2ad8dbac7511d880fc43bb2f82de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4450e3691092aa5e89ade563038e55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c116978951ba19d305b73cadf09421108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f338e06289b021a199acbc403c794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed58d1e117e79bf1c29d87d45fd321110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4410a646be9435efcc76589d521e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a9c0fef39aef12150b344c6687059112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8824c869f45361775c6dbc80e99d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca8a55a3d40b8a10a6a3870f817ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb714245dfa1513921dad71686ae54b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536dd9e361de04dcfa40873a868f822116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd48c6fa8c6e29818952e257496fe2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a919ef19f8d2007339304bbefea9a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8927e6dc8919fc131bf63d8b656fec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8ae2abc606b5c0cbca2434218a464120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d07015ccfd7cde090cda41be7fa382121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab62ea99f282939f5d8a2d035bd93e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4301c12324ffaec3e30d408d85b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a001054cd65a8c32d1cb007f7b5491124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43474d1eefcc758654c35ec2328c94d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77aeb865fb5fe0177f074f3f37a43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88cef3511b1e75615b03724ec97991127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c9778e2fb660b78331ec767125e01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f4236a06d12aa6638ff44cb0dd5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7876fa5d777780fa58c485ce5c54a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f68205339351ac58d953780f4757c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308a17bc24ddaf66f215317ec823629132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd58fafb1943523c2b6addaa4bf9a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa25bb970e89ac4c8b14b6a627096134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440355de509429389e7fe5013c505a18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03259318a0d8e865bd77705024fba0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcae83df0b90c86fe9248404ab33f01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382bb0c1ec5a71ab262700f2addad19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb63ee0caf6f07e14789ffe58c7031139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4e792533cf537a15143ca9b0ca7ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e18ed91961fd4489c648154cf02e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4276e0ae0f3f89851688e410380c9e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10769dab5a471bd5551ac75ddbb10b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb0586247687f7496e4c946f9936f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d754fc3b19897a6bbd5025f3fa50f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392432af706bc92fd28b4ee05c2c858a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a40bfbf7b535f50751f8d842d83e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eb04d05309ad9172def222ae103dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f69b7f7288644d69514c5434c24b35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdf5dceecd3669db8fd57c5ee86041150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ecd0b78ef22d148a63eb4320e788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77425a9acd99153452b45a2873ccfe0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0a9c5ffe027408f767f2bc55bbf45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5497a989ba9c6a0339b11f28a054f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5914804de5a47ce78e5006121ed9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a93dd35304887de873c9e6052d39ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434395afa2a6a4e49061fcf8d9cef1de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a20c3ee6ffa2b8a0022f8ee1875de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22537b35892ee4738fe1e7c5b084c364159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ddbbfac310d366747ee45ddeea740160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ac1938c329fd0b376f0c19d1e2751161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0db88f895f4951257745f28594ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e711398b0d68cc7d921121815cf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de064c0dc54b47202e6b462d546763b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68850676aa6d24d8f94b7a31086b1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05779bbc6eb157116f106c330279b41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabe45d33a43ffa7336ddda0f40d7e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e94546627a06d6744e4b89a20108f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064394f0973ae5e76d7e82a29178fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0124871a8c691874eb8653c5bf87f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dc4722ca40edde2547f0e84fc2701171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf9431c66e520da902e64fc352ec82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9f49965199a46a09ad471d8724b15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e8c13cfd3f449a3c4a3e62d48e8ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f25fb534e539d5962f95df81a5b7ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8de1faebf8c1a502d2e4eee806a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f48871ac47800fbb72049295a5fea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f90b1f6b1e680e583d5b5a3292053178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30cd76775bb3a538227f2591bb747a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a1c1d43f1e7e96696b1a5c3ddf9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2ce0bbee347abbb39b2a84344768181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec977cb9773a079aa3972dd1275c554182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e5a9e0146da1d2d6c841e03fa3536183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d232d3f1b751f20fee3c8bc81e6b25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd265dfa474a10b82761f3ba1776404185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d6affde2cf6d1d6d5855bde7502e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4d1dd2be9eafa54e6764cebb42cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55092c04d9488382b99657899e39e46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e0f62d935fd448cf33516a35482a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f579cdccd44572c5151b59a59e6712190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811313701d812dbfb866241749623f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a028d5933030efec4445fa69ea424a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de408e62e5aba334e5961854247ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221a8710501dda5ae8732c5d38b6d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae41ea8369dc93ff89492032c81885195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57999fc8d479059224bc2a4263b03cac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffa1be7d8729c605db1766ea94fa99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbcb5871d3e6c923b40b62b08a001c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a4d19f639c25c609c00749f40effa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c04177714a77d7905f75da364e2a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b76cf7bee8cfafbdbe0b2490bc64ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f1a39b617b38ead7450e06ed2290202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a8f93dd4f229a8359c0f5f65963f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bae914e226f1eb5125940dbcf8c52c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcfc6bfe6efadd00adbff9268c55e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bff9c6887a733a008fcde14ba1025206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406afade442ae53364a5bf6034f2f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24771b14195db043e36cac1fcf213c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869832d20e50e0fb8826774c9433857b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852360cc8ef8a7620ef57f053949f97b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac605ec2f4fb7b36ec4d1d667130dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725eb2b2620a48db5a5c89268fd4c5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59b6d8975eebedb3420962fc1d50da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600e9da4028bda0ae5efe6ec6abeea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5f2f28469ac68479cc702bbe2a33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bd430a1767d0d1830ee8349e39307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f6844e2c513d7e4cb022916a5e8aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace44800a9216a04cd238c7f8dc4b005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab354f56b159f1a3577de5f4d485c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcdbf5054c51d18de9e17d5acae0af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012383fad5a93ceeba460607383a7549221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d3207787dd60028286abdbc4e136222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024506eb6861110a2fbbbd6d8a91a1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f2f957293f4064d2573b461a5c58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653929182c7492b9f05a95e987fceb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff258abcfedba9468137646bee8a4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5395a3d90ddc9e4c637fb2f2ef4e93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4204d598a71ad51abd87b4a281b910d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc52cd4328379c699692f17ef7edd6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3047eb9564c507961116e5ff598a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e74965c4a3e5d65d3ddb2836a3db03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58564908e44e27ef4569e6e53cf3bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659219f0694c2cdf0dc9c43e215b1312233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fc11c32392355100485b18d06f42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d39f8c00804b861415f203414d7c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd7912bfaa87312df89f9ec0bd8f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991879ed6343b02168551dd0601108d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ec3defd4db7a6ad42dfcf05b7caa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463956f389d1661d1123a425a0e47a42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b5df222053feae178262e1119eeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f5e4a67c966cb2dde80991f9920e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a136d1668e74dc04c2a6f890270eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b44bf352ea1ae2190a99dcfe7a86b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4b19ee64ea80e71378c8c69190e73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf6a62f84fb3d9568b471e19cfbc22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c8903134a79ffc59a1112f62fad9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94bff9f9d4157da336265cb34ce055247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a9faceda120b668a099e990967e22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76efa1c08b69aaeebd87a171d8168249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadbdb6b274195e7f6374a993c5f1f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e73ed2e02867efbb2a885c502ba1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f8996879e321d8135949e04a748b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314084c411cdfee7e00f612eb0e08dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac5eb4b39d3584755b115ce63fc28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb5dad88d4c414550f226023a5905255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae9fa590800e46f3343832ea701512256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d4009887a0b9de62bd70d91bf8f70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab86be0683d179a0a0b314a7615c562258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9491709833494769e8efa9ff21ea9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba015326f1fa8586484b98e837f61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4724bedb9f28594e99679861d67711261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c516650d5c5464df8b02e6cb6c23b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dee61577b93cd602e6864bc56101b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c063aee5426710061481fcc46150ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736eea6177911e0c8f2cf6b7c32618a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f572309859fe58124cac82264024834266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c9fd2de858e9d84566d480d0900b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6d9d061463f9fb023e07df104226b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31190490d9826465559a49e98ac590269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f68f19a0ad6c6316724bfa6f14690270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef8263cf00b06d44e1cde0f253cd51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b8b35d8eaf492006762aba9978b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c3e452252756af817196c10f16553273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b09fa710f61a07ef8969c088f0e98a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5f53d90fd8b3b69706aa3d9a46b3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cf52a81e07bb3c59cea3ba6913eec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcf68de3b67758256202519fac849c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6b4bc1558100c6e333b851796764278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406de23aa4262394e2d2215a5ab2b255279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf6a148deb5f2c47b658ef24eeb76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00f450c4e8783d208ca85f3a8d9ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640661ab6aec69bf77a03a24213eb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6d341d39a032a3e3f8554a728cef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ffe6af2df579a6ef601aebcf8b9bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb67a86d7309784e905c195438340c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca707593a7b2b3c934b81a3eb95e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145639ba8e19d677579bf72e1825145287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f17b845e2c065d295731d2bbfd024288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5790f940f6eee15becce568290e917289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187c77ca197876dcc0cedbf1212283290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e269e514b1695bd1a1e609ae491c07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b07162244c931cc5ae2f2772040e2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28cbcb9fa72a60d121a939943c1542293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c3e5d541e063f10d05ff469482b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de645382ce4fb9d056fcb4707836578c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e967df0edba6fcbcf068aec937b16e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf77e2b3e1cbb9035ff5553a1586cd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45eddc12fb87fb474c41ab25d4867c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7a47cccbc10d791e9c58a4fe03b24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44671c602b43311f0cf57015c0a8effd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924d21e032265c974e2d1899dcf9a3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed6e491efa7f76ea4d4bf1313f4761302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94a69b75164efe4ba125f6999437f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b969d9cc97013397b7675fcfb47cec2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36732f705e8c747b75f545775b78bd91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6138475f2683543bb13a43295bb3e6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b3c95a702ef77f2f26e6f2bd1b5ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afe236eadafa24e589a12fc04d9bbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689396795b06034a66a041d6c5439048309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a32d95293ee19a5664381c09fdb9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e742cd499e2e91a17bda5eac60a4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76a40e1b925455e5a09fa18e9f4d68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fff4e4957be3b6c6cfb733e118ca7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443f33e29efc1236f1deb81f3579bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6a8f97de6ba73b623f3d4021bb91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ca993ea656fd6f4c70e14d7a4a0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6e0194d68c23c7b6b420e2179e122317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14b4fcce311de1bbfefd5f90b5173318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d58fccd85f32b76fc184236d5f4c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de0d6a299e55ad422989912465a938320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab234ed0bc2a61992a8171d2a282d06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608714e2bcdb2cf80759078dd93724e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e74367b879229641284835915ab7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732679c2152ba457bcebf6aec4275a8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9146fb5d6299443d2d2bf0cf58499cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70931d9da7db464a23c9d401c8ab93f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa1a44c0913ee035b20b23dc4e090327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06617e27babe760f0e1125c825c9f1c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d30f2dbfd9928de4b506937f5c7dcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75cf38d1aab085829babffea8c68cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05207fdbc797372aec14c123d9af7646331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec36388fd79a1736527f27d82a3b64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998a80e897b664aea415cd055f7283a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a45fc550186547c272d7dfa75d4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c391373bc18e23cb20c3b716d7072335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153579f5160713c359dcce0cea50fee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b07299a0e3f8a9464b4519e5a94b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9f4b7da004205b93d858e304f99c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cde405a0c083272f63fd06332981a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d195647cf02e6509c2234e18b9cd8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ead08da0cdf21570fb02db955212341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8558e1b5529eccaa638375232ea42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb7d15a98c6622f6798aadc4782ca2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb23374a9018a3aeb45c5b502bff0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c425c4d3c3c02375d9632c87050e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212a0d9e1f019abf964339cc195fbc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72faf71cf12f34f2ec820bfec4925347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6effd97c90229cfe8e82dad7b8a0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876178338a677f31272d69c2a393f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3b122b2569e318f7d20fa25bc4552350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21e9e483aaada51bf0ef46c4d0408a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802175a6930db573c465c4bb75b3da0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e7b5db0e663422bfaa717545b036353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a3d6b24c6dcf34c3d4eee2e6a3f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3712fed3de4e43cf2db729ee4dda0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9785f4cc482c7a1fe5498b6f475bd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e1ecb0d1e798380eb0dad310624e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c24ce3b2aed1bafcf3a08af3fc2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b43b5dfb9c7a3d3a780210ee56a06f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38950b09ad138a5aede9db6f4a695fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6282848fcaf5e540b7e2b171222da1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6abe19c91f4d8e900b41f3815c41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc6ba403090b73ae06abca9a4ca03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d94c88a451e2a63efca74ab7cde2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492309bec29334a1fbf1d2d4beb5d31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d14a8a0cea8739925ce3f5e7a1501366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2a532456caa057d5d24d22f751187367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6b230c137a4332993f00f6011d9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824ebe1d6dc0e6da28d14c5a0e289aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3d7623c9ca9fb720c08cab8b34d6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5651dacda57de5c36e040bbf5b4e1a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358918d3cb7a0db558d27bafb8f0a828372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e19fae809d9ba2b286b74b882937d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf54077208e5a6791455ada35e851f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e10bb84128b211a6f9b4163bd3ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fa4d0d5c592934c60ca58430d60fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539196095d49dbe64c8b41015c756fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee1176abf51a321ff4e88d416a13a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95cf3a2ea4840ab556b11bc3964572379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc357e23d82bc4f05eef8ba33d50fe6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137c4152899bd4d7919dfe547422044381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce50d82ab83eb9293662163442030a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75a00471b6a60db8a98fd7b4b3dfb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831a5629e01253827889ec0654a5495384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7124188e784b021a9d03b16ccff8969385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe89061b62bd99900fcbf0eca81d0ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f198393f4f71d00aa8d211a0339df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ed963711fa61c97366c3c78acf62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007d58bf48920f6e9905d0b42116efb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030bfbdc62587b050855ae4ec34e7d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110748d62cbf1382c6469f24b6564c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07651f095a3ba7cb964060b1323891ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dedb7284be737dcfbf2046028c668a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7af074cbde47226477c690edce245394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198ab00c413311fdd332348dacea71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e962d0858db2c0b50dc46effc8e3f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b541de1a6f92f7608963b307a8689397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073297ac00082eebf0db0d67c8e6a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef099d0b54753eb9417786f3d473c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eb8df1cfa87e98529ac3b323bd73e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363d38a23bca84cf950cb138a801e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40987834e6b07a15c9d1b22c7c77b742402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b894d3a71549a6601a1513cdf917b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e81eb2aa83fe8a9036105fce2dd79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0b706f2ef009972b152882b5600f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf08aa9df3d71689d3e17c66faa33c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572a52cd62347536902f6e3469fd4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b3e4b83072c4ec121d12496ccb811408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef78d8da66420633249f98e16b4d11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46dfc8f5506b9641fdedb9426f8946410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d4b4609597819bfcdd426b803f40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dac1ac353206346a33f7eb7a61f293412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd584e57339a7399c42208723e67f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c163657ba9fb5ba1fffe73887a1e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaadda892feaffd1e004e2452dbb70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d74103c630d94c008d218366c6c644416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41625dfb696fe0f7951fa97a7fdd98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9430de9e4e645af467554631f6050418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d53159a8c57dd5d8e59ca25f2908419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b66e5fc2d60bac9a2cf46f3246ddd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7b3ae489f288d70ba94d4c7eb53b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4118046b0e086b4854c885de060be3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805e6a66db4f289549d444dcfa805ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5cd1c09da880b8aac88d37b9826cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0dad5346442c3ebc82011b0a0b76f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cd1a6823714150aefccb5909e9bf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a945e3caa6e3c27f94d6928f9ae733427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63eca3eaeccf74297daa9f86a55eff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4babeaaf1eca8dc30b587422124b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c974c1cc6ca159d3297788aed9eb3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16e7ec3b4a3cb61c4c213c061f382431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c24d29f17915bbc31f09d0ebf27759432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a6c971783017f468592278e27836433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd31708e72ba5424c5f42e7312b306434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb3ef45c24fe3f7a470dde8dfae105435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54209e410d29877e85f86424e118bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a49917e3a0279e3ff5d82ef3251a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891125843d72f57948e02fa660adc85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae280a0f6c69a52c32cb259337f2d43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc4fb7d9a1d1f2affef5bad804b457440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee082c55c0c7713fe96a5ae05e85fe82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ada0baf61ff2d3f32031f4c1de86bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c617eb8fcdefefbc8ddc769f7b508443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e204e0d2cac1d88a2d3cc6c76497a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d665d3cf6db68091fe3e2456d6557445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16d97ad64a05063f6b2a6c23070957446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659b9e9ce61c4ac7f7f511875453e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497234950b28494ecdd5d77a59030f70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f890225983724e7a9e673b13bd7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ab3fc0d128a17f695db9cd3c1709f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302eafb5791f30cef1a889e170d98c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab3f279fddd21ba414e224e6a091f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be847e2153cb7211bcb5fb2e2ae64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0a66b7eb913686ab1c27c0ed91f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaee7160e0561aca7362349883ced5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03685b79600b4e65d40b98795188f6a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77415aae766bc45c8f7b6a025a31fc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdc47e1ba0cb3bab1c1eea070143c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60200e159bdcbfe1ee3fa51138315298459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c9a7e7441d1d5faeb5047afc1d69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1a7d7a3ffcc5ed4c37c79d60b0e5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032b290c162fb9edd8ded93b583d834462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671938b9dd903ea9884ee42338d134aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c23b523512e8e6da85a4a82791842464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc1241dea64de3bef4ddf14f84bd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac440c77d8ed53cdaadda3b0e69725466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209788ce1bda7c06b9a27a26478b4435467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfa752c641200d5e85d0127d52053a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb96291dd0e5a99dbd56f70e5f75d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc084f5245bfde7cf1d5d30f4a723188470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5a969abac4e1d22f9d5e00738274471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97221ef424fbb1aa6a3ca968bc584c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ff4ae328d1391e903bbd52f4c13e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab604e0d8c74e5ba12ab5fd16fe5d7e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fe4adcb7548f54499575028daecce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a6263c9bf4413ec270ff01aaac19f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07c01133e3f6af142ecf3fae71b4de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eef6720c74909523ee3ccfed5513a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c8e4f32fc505a3d6903cb50dbf20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06128eea433a9b50aab1e02e0de69ef4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446b980d8318b7109917fbcc417d8af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7cacde177390ea886f5bcbc6a95cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa17e5b12000b8f6d0363df89e8446a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166059cdfe6a7bc48028af2d6207241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12e71db31c5b5c512376b97ca8276485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9790ca95c5995b05d27aad1d9ef19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0bdc9f71bdbfe1f68b02cc7c738b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedbdea3ecdf7ae8e0f182fbda13edf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecdc67ca33e64fdb8a533cf03edc13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade725ae34e4a69fc10f36ad0844167490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5108610662abbf183eb46499f1543491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ad6611f9572b8f73a8416ed61bbc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26be0a04191a930551d6f6ce2b935a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc361c505637b4259299e214ef40ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c85cc50cc464a34500b4c00763d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3925ce7ac627e3ecce86800c8e129496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643385b4d9649cd9b858f1409c8bba5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b14ad2f4f27a2f80683406c91a42f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2dc81d1f91e10283ff6a9db0bd8e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e19886004c360d82dcb6026c96d3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd12121425a4942dda3e6454a8012501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d56fec555e5cd24f20c71cceda05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c3474dfac9dcab482a9e2c47cfa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763eb887484311a4a46cb71651e9c54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7262b699b7fcb21cce0adff6a90b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73340626b24cd5697b941eba48d9c5d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada01be5234636f2852d0a38d816d33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a386322e1149b16889c39c754dd53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d698c48203925418c23314370f3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1bc07ce47d52dbe34177a3638b7de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31fb3c0f06ae9d655524303966813b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6c8f3b79e18419113e183096f0119512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0f56ee4d70d58fae001a9d2f7689513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b6b27d0ef86f433af8e42d1fc5da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fbe1a9475f7470b8dea46abd557d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3a0bd675490a7d28236491da5484516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8c7adc3a63fdf31f9d773442431a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420d89949273071f83b8c38e223e95a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421722e71fd2cc43c0e1e00d8c32323519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9b6a69629aa71e8d47730f0ba25db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d870715f706002c8f332244a90ec50d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f918b1789aac89ab096057281f7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeda30c8890a69347f0a599aaac4fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85418370bd6f8a8fe3292c0c231efc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f33907211b3d7ea309a4b624b906f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf44111af129de8d007752f429a7362526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748c96f6e824974446123b5f834eada527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095f00798910674b64b6438d3e42b24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcd9d24747f17893f1c06ee7ababcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eebbd125bfa7e14383f1e663e9208530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f231fb83fae25f0701c3d9e75f6318531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfcbf6477de8d3c331b4e729b38f39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fe1174c9bc61237d7bb7e4573266d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e83c3cdd0558f91f199181fceea6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20eb9e9f8e94e5e6868cf25a3a636535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19add4b5f558d6b7286f8403562e73cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157139855fb8dd17177fea984982a43e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac438ce7a119bd2f421f815a1c34abb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7ef8b36dbec33f4f0b3344991538539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3903aa388fb43eeac94e3d4987205540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c509b1945bb5f9f2eeaf7b98ff7dab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50422d2a1d083d3904b15a832b294cf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a3b63f53dcb56c1bebd0c3e2fe097543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c99dcdeeaf2b843b355bf8c0f95a76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea04c35b92bd0a1dc02879681052f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93eb54ccd07dc4e472fdba27f296a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31a4e50b552e88af86551fd9809165547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74968c908e1803c71daadac64ad287548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07181c95f616b4b679cbdac19d73a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5865cf9e74f1f6397ad401e3d8401550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e92b09be0240fa8afc54ee89fac3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b531b29d4063ae35aa7349281b0ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f12492ced1570487d36c124d553c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4231cbb1b4790de2b4340bb196485554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be1f09a443fdc0e117a529527adaa0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0efd639e6a26f29ef89c7655f20b90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a220ab0356e35717712793fe0e89184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44b5bc542e3034e53672d220dc689558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c3fabca847aea5deb9e440de0eed6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822361a9c33fc7773d27cafc921599a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76491d33e83fd7a40afa0abedf5ed8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9536eac3cc189af9c120dc654cb508f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d0a851e3e1db70f5306e956480967563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7da5f61159b473cc93a20c4236139564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddf73f322f9df9e22ab691ebc9a55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced6eca8f9cae992fd40e8ca9c349c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f100be7277786d10d1bac273d44ed4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ef4d985a6b2f64a41e00c8609b3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ac3dac96ca7740b7299abf138d17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bea77049d934d8c7d8eb6971e4749570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d763ac654b75a30edc67b12b982332571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d3679004e89b884493486f08a02fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5faae3afe894e32915d1f35dcdc8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b507742efc5d42f9951fec7abbd6b84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedd0024b6a2701a12d43ff15741227575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105594135245ca07656a2f95961c45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c58c82b75f746ca36dfc4978593f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11773cb0ed665d473f7ecb0b98ee5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3620d8e6b2f5c37dfc50b8b57a7d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de40622fba3dac1e7bd10e62ca4039580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e374ade2fae000baaea27bf38ba0d1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585488ce01563f5e2d3e4d10a90a79a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281e290fc92d1a02c556c9c6471711583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d84f31634c941d7cc86731b4455a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69267d7f222406841d2279336518cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeba11e8c15791174ec5e9cbb23593586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f2af78a9037301609be2b90f03976587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6681a55a2fba78d0752e612134296588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62bca93f1dea1b52ee29901aa09c69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbee716da57508bcbf2534e6924acbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d032c86fb7e0e407c5d4cca8ea6a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87193f98962f014c49dde41d5aa9953592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4487e8e3af6cb25dc83f3912628f12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8c87d49c952272cc8ecb97a6a3967594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c14da10fc72467e6576f8bba067e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f13ddf42c6df4cdfa52127d721d69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627808842c579eb62e4831970ad8a32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f122cdc5c90c0594cf0ead12693b3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f489d92e4271c14b551efbe1843de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a4e50a299d6d9e6cfbe2d6039665600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ff68fea0f23d754e40b8292f6ddf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394eb9dc5215e5d93667c1c1434e291602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754139e2aaaa787dea599d00e7be4c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824da20c9e21951679934452f9b9929604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818571ae2e25bf49cfc55e1013401e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9feba39b82e5b660eadd19658473606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e082d217838adfb463fedc52ad609607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d6b80ce8a40509beb9ffdb914b83d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bbf4126df63329f1efc6341f2681f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ff41b970ae8bd0f3323896908958610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f82baabb21cb6a11c78ed0be9aa4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50127c828a03f5344234c9d22e5e40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09855b5738f47aef40fa68173c12dd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a93de6e6fca27a6b369f902d0fa604614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042dd9fe13b4013661108e2900cb0ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5acb853340d46b9aba05bf89c25d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f436e17492baa981622c7acada6de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca6f512908be6f26c261f50866401618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581cddfed805618b03c6513973e80be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b6aa8aeb05f108296ddad8117082f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa64a336a96cba27dc96ed49bd0f85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29b72a7e71ae1944abb30d440ecce8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316c9c3f827883ad125cfa3c09fa182623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b433b68f69b20344be4be43a46d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c851df6873f1bbbbf086352b213c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d341782718a0be2986f44d4be4255626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aed8ccf89baac3bb5515b48bc1abcf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182601526817122593297d223eeafc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b6ce284b246d49f96bc72ae87768c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402c3d6cf61ecc7525e6a154343042630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4804ac0a4ce13a28823ec9fb50d647631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199fa438c1c7aa262cf899fecbbef51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba956b9a62a5757fc686c1dba1e476633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936c114652823a8318c91194718c086634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9cceed66b24cd5a019f65cd6b352635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804093df99bf44ea81faf2c79d06659636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff63d5b2c0f279af251e8374c3a5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8036cca2bee5e152db1d40e87e5d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac5e032ed05ea04fa178346986e459639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b8786ba1761ba90d5200fef5eb40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73206b01dafbcb427bc1dfe81290b9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326660b8ae9dcb84f1c26bb688c21f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168a179e3922206c58966c52ad95766643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79fcd75c736bc6a0a3c88fac2d778644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1e15b0b18383b2df3a1ef897dba83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4211559f7d5935a1831e2a4d80c17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754ddd969b28a3007c04886db3b0e0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119be8f25cf8d795591438f5527eb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb049de455f4c592413208cc4081e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e04fd0e1ac62cb1e69c42b64ec6ae7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fce84f5d5bff631b7e684e55daebe5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061d8579711d5f9020096975bec7633652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1229479bcd84b30d932560cf96063653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f37caae6194bc59610ca6b306efe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432a5cb6a5dae2acab0539434a17bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1008f14c5b5912f8aadcd35a89805656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebec3e69c2ca1138ee0c506fbf1199657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37f776c20baaf30e04c7c7cc9d3c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40039a7cf7d60afcdc0cc3d87d0e7e88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4da227e3068d2bdb7463e421d65f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b51ed3f1d8099ba0581faa25bf3a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e012a4029995df1a6e62e4ca60b9cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2b074e15c7ab40f42f92af32efd29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185542a6e585ef4f72d3934e922e660664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d8ff9ba96a9b06c4a68980242047665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b49be669f102db390da4018fd2fcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23fbcf2709ab7aa7e44597640798d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc99a18397be0c4fefa326d2a75dc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f806e6f762475d847748c47564d3c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716f6ddb3dc81194eb4795f9f2dff3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f7d76664f9b720d55fe3ec384513f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da591176055c455038c793339c415371672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32270eb5193935944af06e6a35c30535673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2bd94196b8392cc3ad1c94d755dc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38452e2ac05761f1bd8d4bb326d7d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f150560f6c4b7be765bbe30c8538676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e8d5cebc5f1b2a61bd54bf2108d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4de7a9db81b87fedb1fbf7a5bb65b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c668c1f483f4a277e95cfc90e7ab52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcba89567306be129e5bf5af5eb8b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce747130ec09347e55bd00ccd070094681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0de647e097526376b4fa7f61a5eff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606240244eb082ee3125dff4bcbef78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab010d44ba528b49e94024743bd38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c65b602720f3c6a267bb184c176bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979505638c1db1840476268e7993c04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8859899fc57a923702c974a4e302e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103b579e94779c232316bb3b22c71b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f4653200f4b1373eb97a0b3ca1bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c963b161b680066fa31163aeb67b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c3cbb9ae116847c3debd30e24fad6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335881e756f3f0659c5a2bcad7a0b6d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac9bc4c713cccbf1b0d82e540cfd21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d9b2630e465631e64ef1871e2bc83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988cea771bc0d94a4c2fad4b3e6bc35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba95c568074a09b9e473fe36388584696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3935bb751865343acda7a6dcbd2d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e5f8bd969192f3e2f01d4c9ecd64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41119bfc11295cc98962d725fd491d08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b998dac69d61ff0bc847f0a1ba2382700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d677c948d662b40c65509015899f24a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22986b3bde8a4a932d45cdcf048cd64c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a1aa7c46aebfe15772a4452001fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b065aaf409e472defc14cf288c5bd23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801f3b77839dbe30f7a58be332b39aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0def74d32a436f8d5e352dcab0cd3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a00bd348024109b1f86499292801d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4273d91f01385f44696689c73628708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e28f1a19d7ec98c4e7e83925ddedc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f7370aa241ec76080bdc6ea4d634710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c504ca405a72a1be5f4bdec6378b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515f51107b01ce3ca3f49b5b07651fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0338e2bc5cf2f758c77cae725a4b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb836e77e734257c708bf102976ef8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8c9a53d3433e316e8e4d75467a16a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fba5db4d45d1a65c9d50b50c03733a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af895f68a8d67f2ca9dec7930a06b8e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3871eda915518d1c97d600f6899202718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85370e28668dc5930a7113ea4f40e22e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fcda991451fd823f0c4bf7154696e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a93cf95c61044a155a45ff2144f66e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedacec7200d1e6ae647991ad530ab06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f180669113a83a93809b7b9e01bc78e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30445000cea045a2fafdfcc7756c394b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafcabae12f139ead6d943e81b675b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70135cbeeeba9e3e100f072747ce37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1a22f894a3d65b2bf097a791fc241727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc704f169eef957761183d670c1c4388728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c475de1546bf92073c20b34156277729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732c27083bb3294be89aefb68ca4a23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41525776da3061da82332f9dd22b17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeaa1ae0075ddd5eba957d97bf298f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691115ab21c74572b9c24026a08d99d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854609d12e21b845651234f0676ec10c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac4d05b90b53c3ae287dd4e142956c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e2f8eca4745e71dabde77e9b97163736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f0e5c1f514c376f58dfb22be8e158737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18417c8b50810f71d88d8a98a920e73f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be0da47ebd4203ff0c10572c132f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a8eb0431677af986cbc58813a31cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890773b5aec14247171966ce493936a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae826d66e6b24cd7c4df01e8a09f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a069b0469ef552db22fb9e63d8777743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04271cecb1f10d67cc92ea139ab7e28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680744b589c79fd8f1a1c2ba01fe9579745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd0b65e3fa76875fb35baf0314eb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230de17d074454b75fe35e736bb4935747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07bb1eaf21363e95a0733e4cc23e5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c832a5a5c434f8f7c9348ba8f6b71e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae24c785a3f67e68f596ce96c5ec8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91ed535dcae7196bc4a965623782a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b667eb798f2bf12c868ff12c9cdb57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f74309069ee59e8cad15c29d636f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff248dd044517aaf055351fad5612c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f370236120d15df0a86b82dea9ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a47046b80ec8cddd4b481f99431c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2a8f55150d0f569d81718aff66c63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369aa2900f348b12514a7b94fc89a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ba0f5ec071ab86d05b73fe0dc874759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e34e7c7e9cba19cb2dce61d1dd535760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e122ea0432073632cf043e2cea5baae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625a1b61db353b9989f8c3e44931eb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c845d47bdcb964bc3cba1bc67f4e6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53fdb31039c81c6e17b0a77443098764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8710bee15e29754239ff1a5e5b5bc5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089598cf3a685f438dd55ec226e23a6c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac5382d1f3f86b747688e276c7567f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60475ecd0202b8283aad194594b010ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f9188cec927b9dc9c8f335089fdc2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05de75b17314ae42d86d2d97d144edf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c1ae484c64f7bd3de6b5578d500e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b4ef092b3e9b66b61630e5a35eb5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa40bf7726c16e6ff25b64b11c3483773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc980a854ba6557a1fe9a02868bcb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cff774cf298eb1150b906d24585c3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab69dde2ec9ba05cb208d67c78f6d95776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87ba6bdf5d4058087f66d0b27fdca4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b24e5adf8a941b5f7ea9863340986778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4979e6a483fcaed0b3648a6bd2b7a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2ad95cb0b5d302e66e81623f4b1b2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e3f9bad814ec07481db43379fb834781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dfca59bf94a264a9a94a9b899d093782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87239f6023334aac8fba60288e5658e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735ea3c1db8f5a578dc7a745835c6d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ab5ac6a1f7e5a1f412c907357995f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaafa0858216bd8828382e6e3ba7cd9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc664411aaa5c8dff1962981dc94fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c472a551b7c626ff832e361ff2ebd43788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352087ea08a64b16afb607b6587e55d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421bcd14c785dec8f8b1445a820242790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d88f4f198964a594a262372f742ac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb17e492f8b9e7434d6639828b427d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f698f1ff3d41a4b7d6daa6df3ddbb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e041c1a4b0498dcce9a1f3f8af8e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1ada08bbf62d466cd687a2c3d565795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6a257a7fddc058958362d567046d2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23647b28ba337c834a1c7b6d6568b4f4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286ccaabeb9c38a2c3e821584fa598798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aa626e2508f28687bfa8aa6fe4b88799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2646e1fe62b39f6936b3e08fb627b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d657c7fb73032232de98e48e1e49d4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9815a1ee87c6732e5c1d3c0a5801e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec727636369a6a504670b90d0aa0a0c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d740eceb1c70b129bef48b211fc71c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c33893994544123089aa38eda2be2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf6e4093be7617b3e182c367449bb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a77b9df037061a85bf91459f15d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f004c646b9e40061f6691ca4da834808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ded727cd559481353616c914eb705809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67095fe0ac7b31bb0c2224345d91d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0ae7d19771fd12546a40b9b4b5dd2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dde6bc57f1e8f2713e41a099ab3f3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e55e48555603a049bcd87b5288eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf83623dd804847eebb1c8d688e2e8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46279cede6df7ef650bff5615aee46815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef41de50dad7b420008bad53a480f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054537a9f9c83e241d77cadd198aa380817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03b7080eac368ad380066f9cc0c435818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc8dcc91b58265d7c88529efc9a25819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37e07841129c5089d93bea35091297820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548f4a1f3970bf292b43a7e180d8e9e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f5138cd036d5369a73699539463ca822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271f6c0f0ce02d5ff66885422e646f823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3edf1bff13136f3a023cb8b06a8611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e74925b59135ef42fdf81b6289452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316dac4815e5ce3ef689ab41288d9803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3343c980133fe30a97f306e52c0e7584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eb15951f804264bc0f25b260439415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a39cabfe79eb4d2a4a74d03a25cd2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb9e9ea2c70ccdbd4165da28da009a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f741086b179250f59a02283e074698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5427b4f879181a8e6cf0ec750bcbaa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a909d3aeadffbfd7b896ddc5be5eb5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf40ad6a47f286c71b5b3ea79fa8de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c4fd95566c886cec7d7a113ca28412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012397b9f499972057245e81c47c190713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dbeb244872cb14acfdd8d291bb56714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889b4511fcf87ec8222a6f02f5eaa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e7a06b1ed33f4a0862648468f601716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a295a2e4bd4ff55194e1316fd069117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe57ac2c6af7c13ade0c39a3e078e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315685de45291ccf848ece31481e19d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e22d0ea20ef655e23537d519673e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671afb44c62c581120b126c8042a1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16597e192e7fe14122b255affe122f7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6efe235542c5de87103a48aab62d7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef17d6f2fe84a7434381dda1f885a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed84c874b3aa02f58d6536868184d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e048c3c4c96825bd9e20e283802926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e9e4ffbd5a67c6447531578ed15527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd32e9cbe9fcb1a2b1e53e9a2e75128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5dfb428533471f80fdd265229dcf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c15e70ad84785a8ccc65119ce65e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655dc4dbdc449e93d7326af2216efb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dda2aa1fe1584fc5bcf436d1e086632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4c268bfe3d77ef429100fa0b2e4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef3133c07b2a233ff66449ab6f0e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59329e4ed962b5413724e52b43389fd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda47a674b654c4d89fc05fdc30bbd1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1cd3178553052e1ae71bdc111119737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b1a04981418039d4205454188d12538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08154a74b9b1c9c428119687fda4c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd99bfb5d3dd2bd8425a9d1c8a6b62240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81791edf8f4ec2948f5180520f3ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4bb39162ef529575894283a9b57ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cdda606012675edee7e1915e4490f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa067201048db3e23bf0e70c487649844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f8524cccc1b0c3973c420ea4714045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a40a2ff315853eba99c22f5ba4b0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953103ed230988eb96e0c11742704a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c200f71a3e8721f95a58ecae014bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac20247aa5d707454dd89c7f47a5f5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9569a8460173a2a618f19c9da55b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f45f6aa82fef4cab3bb770acf8c90951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931784634349b7794264cfaa1c2c3ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c5a9d1a4c345b2d5048ac5754280b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a067080b6fcb7d07d846a80b24fd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf40de5c09f0459e292de364ec83255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cac9d414cf892d4e0301f48412c6d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067666b161f86c78156251a6bf48855157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a1279e9f20722ab08824175e2afa658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e7d0aeac472c379261fdeffb6ab2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cffbfb0e47324a2e011cdc72b16ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e03297dfa52459b7c3ab2a15d9d7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17df6fd21e56893ef9cca176a08c2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580f82d57445b9f2b99c5d7ecc912ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c87e8a8ae913e51fda653b8b3ac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a602a30e2e537717feb6954e89385b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9b8cb54bd22a424284fa4b1a176566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87dda17dda23ccbefc42c38e74782d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d2b401a7d22a1b60164c71efe50868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea07c7c16a59eb5d9c25f9885a4018669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f80a4345b02029b4226371caacc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc70af469f796ac62d57755ef72dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d74e9985bff29bb642a657e17890472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e2ed684e3358b1689511828e8af873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481b04c7c902bf0522ef6e68f3f52b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b61e95b472ed58123899f1b9d771a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ae6f16013607a6f7d9eacbaf9173476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ccc6ca1f4eda9ac5c2ef94fe8ce877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eebd6c045f0eb21e78ab9ea3b44b5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463091301935e20bf2d410b1420bcfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418c4d0de3b6d9a2f06a95250667dd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278c845bc3c92c35e587e6da2a31d5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41827fd820025f31ef6f03516090fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d1d4f756c5d1217a19d7324ee12183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f8733eabf7da36f220c7f801f79284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ab8a291df434ea9a3108290f8cc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997cdd21c580edd7fc0bb744d77c21a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc5547641848c7fc6b5f0d3f6bd2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565943465f81a313ee0b0912dcd6e3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c91fe65c0a6a628a60afb219a989089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc7e7368e3be9faa0d8400d4e09ee590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b1e363605d2d89d559b17803bb10a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0473ca079d615f45903966f06a0db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542ce46bf136d5474a548021924cd3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a2bf023de5f033baa71e273804db994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef100d43c6cfdeca248926282588b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaad71341873fb52bc974f98a1989e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfeaa19a803ae7cc5560b65617f7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af037a4cf2e9f78d1879777bf9b9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309027cede699629785e98e571f4ea6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d69a7da8604919e568de5fa5389a56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a78b014a0725d414ebe7af299d24f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a676c514f9ee2b89c8b406ebabec5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791b51ab86a59e3a7ed86a55dbd31d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eeedc2825eeb9d27d306a930e79ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e6b95829200273f687964a72da3f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f44122b2158a1d4a50df3baca763f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302685dae1409fab8e1b6c03f2eaa23a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd0f331488c419cd9ad93271bc089f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14523e079aeb6617a62e081c09e5d551109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579503774b31682a5b18c2cff40d731d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501f59aba4731e54ccd1aa2223781ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea337158103971ffca64b1f0311eaa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94018c0d488d428b1615014aa68a75c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d80fdea417a5e92dc905b149fb9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ba7e5d8c2e0cc8479e569a26d06c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dadd94b04d91b86b0955b195ef9af8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77331e367cc2593b55783b5c5994a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf5b6468e60a8a84890ddb3907359118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a137a35a79bd39cc5e741eae0e07b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf53cf2c216fab745ed0051486cbfc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d7523200ef58ee6282c1bf9adda5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93499adef4fc6cc34c2c0f1454d5fbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d69f1173654ac008d4738318ce8f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78aa5a84b02ac7a5b7ed30f4c98649124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8bf750cbe6dcab406a8c47d5690b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46711edbf1544eabfa3a96b9ef6ec9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5b11ad4501df9a135d8deb2f1920127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798104bb6fa7844ce8a162c15bad671d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fccf18b126fba55704d6f30e1375129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8424be78e9b38e022dcccd3406906e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff692ee11485b50710bcc257d7e70324131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceff19c281103d7868650ac9000b06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ed61b47f50ae3352a50839af5773d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab74ef06662a61a13b7c4fabc11701134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314907b7b64569f24c8dea0fc785738135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5128c977fed62ea538575bb017f754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251d56f63cb872e9b27de2b0d7b345137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c21ca5f1373fece756889438ee86d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430158e73c4d333a3d630a8cf128edb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02619993130878c81fcc156e2e3761d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37550b248dffdf9dea9ad982e2a73e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c85fef94b5baa66b94a640c9b853ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eb2b44bc16ad9c6f46f91f6d2b5e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b34bbf37121c39f31f89427a55efe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42558d9691a6ffa4b4713d6295ec3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2574453a9311e5975b3aa5008060146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e7f9bfecd0b46bcd5a59d7616b18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d8feeb713c335cc6ad1c82539e39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19cb57f7dc54ee43a28946756f1e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53444e2d9ab8f56f814381d557287726150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac957539380b1607f927a823048b93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93984d8a87b6819c48da901175a99fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec424850da9975a883b1a998f3556153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d2519611dde1fbdc4ea9cba8ca291154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd19ceaea86f26b4cc5890ccb1b029155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2326fe273f2651a41edf41bb3ae615156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b335bfc0661d59bf0270af6eb2dc9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f1dd966c75303c33fc927752295e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45488ffdbbc2d81f97f9e8c3698719a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47256a18cb98bc2ddf963c1c29898ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5abdaf8779f2ba0aee39c04d4d3b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f90fca92f26021405c94d54b9794a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa97fddfe1d076045e44fa990a3869163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa15494f5f65e96c91eb62bc6f93f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416ef94e63e544a018728c8e2ae6368165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051e0290b554a337c8babfd7e08aef2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dc26354ff1abc5b6b7ceaf908b22f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea0bc3d976acfa7fd88fa1ed3eddfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a2d13afffa1bab76a09938604277169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b7fadea94919ae11bd8287251a219170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf770ba7644932edc0dace6bbfff2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623cbb761bdb16e5c207a9a3a8876c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619e896e1d8a5387de5be4bcf231cd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae2de60fe76380162a55204c9f145174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f113f2affaf45c2cf3df01a2c9cd40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d78ebf6da4171b1c0348adc12fdd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a7173435746e1e02dbb54ad6d18b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d435c80df23d8ff525ab4290f81507178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976aad0d981eaffdd4fc8e05ea0c423179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de685d018bc6bf7f3844137101702180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfcb2cdc79b6dd04b6af0ef920208a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a04364546f5bda2e9362673b5fa9b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecad01a85fc2475f575e31a485e0ad4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d3507dfca76260c75f29e8e484356184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d92350a37a5cd72c9f8a23680f9b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98553e1ab929848eacd5513c3163f208186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ad40b573680bbd98b335906007d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c46fe5c570a2a3027f0c798017d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69d07ceb866af22fa94bc464a26e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82277811ea2c9ac1991f90d81e855c81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553ea19b4e38b345e88abf0a30ab9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd9fe8cbff5927b2b372d50b7d3f5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae23a381b051fd164682c2e4ef5709193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8d9c4f99cc1615ecf6c1b408a5e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cba24605afa9e5db3168ca9f9cf20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb832481e543dc7ff6caa3719cbaf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c77cf35fa9cc0bc80c8a82579e611197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95b843c0953b306a341a02a6a581d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1488ff5aa611389d343a8ea3f149123199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696530fa5e54b5df1ed4800c7312fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa40b178b1566143244fad4acf9e26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660505dff54688e5d2a5dff052a2a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea0860522bdc83e868814fb7da9c53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab22cc5b7128decab493fce211b337204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579a0bc6f74f3ca0980aeadc0ad451b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8179603906c25957a4115aaa3f1e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974da4b6018a4a2c6e3b3b3d9254f61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3af78e9acca6653a76678b7522ddf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b2b8277cee6b5abec6a40a64168b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497356bd57ea39e13df5cae87cd6fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9b2a519991807407ca592acdcaa8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba03cf0e5d13ce0bd7d6edba85b2be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c95db93d45fe94a501268643f1eeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a145709982d4dcf8966abe6d1e740214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b17617c89507bddc24ce4244907ebb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cc6730e1cbb740e9d4e4d1facb0e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86ba73dae637c21a9b121e0172265217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1bcea1c8f1d8760f740a2e5859a4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d30ed26c5affa3e6d8753dfe268b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81e74464eb1127268d870853020519220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0dc01aae75975ee45c88823596649221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328908e29c7224da0dddd7902fa35842222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f587338ed6ca5affc4b6b70ad88665a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa44ea896707ada9e473f6ed8effea2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c92fb5958e456c153d11be31e7b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e5acf350b02141b7ead971c61caa1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e22adb35bf795cce0414b8932e8b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dcc00fda44e5aab29165818cce4d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c075caa7efd7aab05713badddf68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152868fb167d1db013b3e9cd1fa2b05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30014d0cd4bc9d186f9c78d78be94789231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a35c9934932f97945f8fffef5752232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5cde5e3678eac2460caaddb4c973d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d718bd0b9a4286b882ab8dba354e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdd97901b0b3d72538dd631e3866dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bd1d40b029e19b77876683707221b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c731488ff2506d60622c9deaff61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3341d63de110ba479b68aeb1e26fcca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60af82a8f2819851d31933d138e3f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914749a3ab9b8a4c762b36df810b21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab5da475f0ddf8bf99f7a89be26f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdee195876587055b82a74cf00860c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd4742ef4223a6a7f29e9cc95f8b01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f96207a569c732fcce0959d6f4a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277e1561ce84d8bd3f76495349e11a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5afc6bc62d29b50a41eac65498e2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb065191a46c7ffc642491f7e4180d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99337e8a121e80e97860651a8d024f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d3bbe03637ab00edc85d01c80123c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b772bfefcb202911783138b88c90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253eb7753c35b2df56cc91c99a97a9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397579133aa0bad684022dd289ddbc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5453c682adddc7125d28a873c7d50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09af69c053e1eb699aac7660d45b12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eefc880006f4d3e98e313fdd83f38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f37fdd19c2089d2a8df255765342ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae358e9b979a0fe22541a118cbabd0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc2deee8a0b88a6e1ba7d256a7cf83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e2bb25e612b5301f06ea6b26a9c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f75f0011b86d9cd1045fe9411feb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15640313b62f9097ab01a85ccc455be5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9f524b662de2b31b57368475fd496262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b732a7002a665e20eb53631266757af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13735e2da20806d712c64ef2fec36a75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8a39caee8ab22847fe0db76490adf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7caee44cd7bd0a6f53e1998ace82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b271881dae421fa8b908c6f64bf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84a220aa80cc41b8bb0f544010b647268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27731e830e2c1a6e66fecb96de139fbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad96adf3ba9b3c7a5524632a66f6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6458f610ba15338ece204ab551b260271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfc4015fc672e2cb83ae616d06ef58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858a72d77e348a1244e00bb84776c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8503feb8882fea56ed6a5e784cfba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ecd443db96b0ede69be87df714e41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58f4ba7fc25c46d7d96a6ddce4ac59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f2c0829bc8aa71d9014f200024f97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db53061cb54c393fd32c4f6775a61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dd86cc6ca39fc110855b675f8efe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34115530d6cc49731b1664efbc7d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f25c922a316870cf3421be52eb425281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496a5070c42de1bad21b10ed002ee3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac464aa872e393db7527c914c9ab412d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6976ceebd664b009bca4180eb62e6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13402d81caf94b99be4f2b029403ab61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46208402bc6a4bcbb92fba80b767e788286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665443e689a1087d27c8180b30ca4fab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a2c94182f90b4f7ab090eff44d597288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463eff9255b8310b48b925baad3e634289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c455ecad9c8ff30d7f66f82c2e681290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ceac213ef79b9701a10585d5359d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde28832afdf0b638b8108003f62f240292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f72137524e122c8097b905e9692b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2efef34ddc9ece3f95c0b605f87281294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643edbf3e69ec9ccd53aed0d72b27d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498dc4d7a93e5593a12f1a11025e98e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961895dcdffb13908d69131ace2fa0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4492cafe0649b2395087c3c5486a18b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa3e1c8fe781b60fd1e7247fe6c54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085c61715dd4f13fd4546dff17753d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051170661b9d32add96e630afe916e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759ffe00d9ab85296a8f2214de2ed27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979bdfa30606d051318bcbde75508bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a65ec29c1da9244ba1b6df9dc869304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b393bfc4cdefc2e43911b1649b65103305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de9c4736289f6327f90c2336a4037306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7810a965253265f9c6ddc4a33c5da1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b112bb2366cf44e45b294593c5f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89320cdbe91be61e90d9345406da53f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060edec3e54486bd1cba26cde17aa88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78454d3c8c57a81640007e2b54a98ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafe8ac940cfe9e2f182d350d11904312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1119f76702ac17b812db168e4c6c373313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d952643dd439a056ac12f5703a40c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90476fafaf48f7498cae7b4f577008315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483a4f5d76abb1ffe2ee391cfb2e3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a16fd153a8464dc15627eda2a36b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1f4d78694e864b5fe00506a275b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c662a4a0be7ddad05730642fb79a44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041a42e67140ef1551d7a17698ddd0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eaa462a3db68c105f17bd21b3cf33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a3e6e0209eacdb9af5df2d2615ab1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8e40422c5dc612a312ae1be2fdedc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09f668e04b23799623df562217452324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441cf134411a958a3f6ea1cbe631c2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c515ab6d4de69af5136ee73531597da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398bcde8d837780ac8753310c3b118327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b29cffb30fe6d3e4fdff6393b35f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed38f5c32affa91ff5838601a252aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752801e2d1d540a31921b0a47038147330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af53bb20e8bee40219e9366a533e0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c4ebbfd7c236484576345db0acd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f8729837102bad1af96d107a7c5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215536d8d3cae0a220aea6915d3fd09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376bb66295e27a02e89e5a73b79e121335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9678c06a40e9b5d07142ff098c35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b75473e476868e7ebcce8bb4307c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e769653da6a2b2b2707927123f69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2872d1f215abc625ee982276af3a5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2af688c400cda68e44e40d3380f84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb711987bd31b37f69a2ae60ae1159341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1f7b1cd07dea9ea25546850bba7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960a315e0cf591bfdb536d9e82ee15d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb4befed8839b760db0533ac993f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142f6f1b683d4f7305b524bdf583753345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05a5e07d09bb08ea7e172a77bbf24d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d0e98f120cdabfda29790f74d86e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3ffe66e5e834906b3917f7609873d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853464520aac2c924dd6b979990f698349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80085b74458fbb84279b775af6f8931d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df223af845b3a122657a3899ac759b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88745e4a29d5cb089913079e28fc557f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f728f8166e0db887c615cdebb041d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99748e28cd9eb1a3cc79722bfb92a0cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2d3a61794ec785a127d0d345b4b06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f9e6ee1f83f2940995fb15195cb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389b703385fd9181178536c32869c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1e65e62ff9cea1e04793efb0d726d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad14ecc977bc7c66d9cdd92799bd69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89ce601c8e5dc1136f476599adc0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd84c073b2b41a50f3e4b08cd3653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf5bb19896912a7f76c4401a323ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f48d2289604d85cf637fd2350b1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b68bed9ddf339a641728e18d7ffdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3417f1d2edf11abb559a51573418e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd17881a0ed194b40b89b7dd322c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5683fac67e335bb91904306469a7067367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42c0aff6b2e249d9409b02a3e94dec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d34f906808199853e315297de665da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62448e16e03fa467debdac26689c066f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b027ff502eb9c9f218c67d77ebba3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0b54257f7a4a6aeab0dbb7ec3629f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae473feae64cbd0bc4c415204aed89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f02f22df9ea0d8ebe310d64d70c50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e6fda374ee18d3c25afc9d1acacd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fe598572f294b92bef2127a8f1ecd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67d2339c9525046c5c62dc84076e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0721502a0bfea26dd0c4700eda2d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a034bce2fce5c1fb0da6c56a948d23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f9c45406e7106c5934ae2bf72f34a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19822fec14241967e081934b54bd8545381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028af9640c1a6729369ff26e9bcaa26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae28833dd7d9980b4fa9cc579ea76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc205550c5b3fdb60bcdf155f3bb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1a88a3d26b794dae4486e4d9e7d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaead3bbbcfbe2eab44733a5438960386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b55feab9ec1bc95e30fa9dc8457b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08f8f2b8247f04fbeb4740564667f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e034298419b8b2e18acd61b6eeb44b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd6a937e423cc84416b5018552ad33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814f7543fd607c77453b88937dc80d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a144bcf54e88eed1975c7d9b974fa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b9a4043b890a6ffe5cf6de70a86c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf1ebf2f9abb85c9cf159d658f9e84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c85165a3ac7bbf084803966365b21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54917ece11504bf12171852ca7dd36d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf08a6fbb7065f99447ba03dfaf437397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae139cbb30f7ae0d94817ec374f93b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949a59def6cc8b7aff4746ff97820c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35046f8c433b7896533f84015fffe74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ca30cdfd4262be5d40fdef45cc08b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5db43a340b61a4feda61cd4acf0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bade1cdba385156ca07d5be29a89e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06395e1e4231229570840a14bc730ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea44859a32a60884aa72885d68bf44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479ac99fe45e78caa71f1b72b144cfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f0a64ae3193b3fce36f5ba027961407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083610285fc259cbdd820a597b1b99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a00da1f28132f206ba9c4282ed96a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd3160f3d65ab19913ae575f9df94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ac15b4bc119e00a6f3e9fa060cddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c4693b372a1480b02603186cd55d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48c2c03387dc92299b52ce7907c96b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5b31ffec9861c7e2d0e39ace7b4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71de7ee14b2b4889a0ced0b9c2a9910415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea267a3915bc75c827d7ad7c17c797416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa698c04220b8b625cab7d2112a8507417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4a5d921d19dc588f44fae5504a56f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134a2ea8a7dcb65be2b8ebed62b95a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27c543e52f795e780734c180bc923420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beab3bbfd2f2c29d1616b11623cfcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753b32f9cd6f2f118205db14d3acce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dae6543435c4d95352a59d90844827423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598e14216768d454257a3e4cb10482424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11593153b4dcce9bd254d043b86fe8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407836f10b5890c27325b62c65a67781426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd54b33557682388aa31b66272b908427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1513dee5bfdf0c845ba33c2aca986fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced3cfef17209b0f0f96832992dd130429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044d63b03c896c0263dbcf2061e4928430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c791826c1805274e633d338172f640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198f1b03de886e1e8b23007d787d48a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ded81ba8ae9b364f0b5d8e7b2fa09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0d78afa9626e2311213b0e0154f9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123906ac0be95cc9a9fb2f7b24193037435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462bfb035c840bf34767889c5fc37e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddfbdba1c95146e00cf32490160cac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af5376a2e01327b0b6d478a67a909438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c99cf8cef86d8de07dbe6179fe3292439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32ddf3faf93e76d2cf60bf1f3ce27c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c8069b06473c0451c828783b882a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1da6dcf5e126e6ef9468acffb34bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed940d57e9001113f463342e3aa2045443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313455986ee405703dd285b1f8810935444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41159634a7fe998f9d25900782dcf2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6165194536ea4150d46a5e6c5179c64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ac5601db1cfd117fc1a021934fd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2485ff289845214a644f92055a87904448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff1942420d2c34287aea85936563a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e878fd8cc0206f6a2e791cb372905450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd09cb785fde8e1be5935a02a2dd4dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c472e409f5c7fa4099057f9329d7071452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0da81412088a88b7da46bccac11d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e6ef287af107a0aaaa624f274a67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae065b70344eb72ae8465709bba97f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a6242d8ce69abde443602bc3eda3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec6fb17eb041374ef58a29606cc6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0762f261800a9263ac0ceffee4207458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195adc7f58f2ff7a12e2784f312decf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4eeca281db38896b223cb0e245b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d579543bc850af9d0e821ffd15e7e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f2f0a4836c4988609a9b62f4fef80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79296d19565f6a2d14adb94db846b73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1f869efd48ba1336832573e0bd3df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bba097e92440171f931e91ac75b3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cae396418e2f2e3aaa1b2db9ca3fc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0f72beb268759147b797d2768dee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88eea29a8b51c6d650bcf977aaa054468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bed2a6fb35cd59b99baedd1109e37b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fd29f1e14b10bc77b9cab18c56a67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c60c385744209747335d22ebfefbd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bf1010254f6b36ed0a30ebd4f4d57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b6543bbc74c5ec3b323faff6e3f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76788678a2ecb55a236fac84d30ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e492df68b35447378f18dd529611eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fe1b3b702fc202ff541a458955d35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db4b5bdbc620760ce3b5a863fe379c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b817b2040ce536c593e33cb6938f1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de99171007f6f0fa722f20221624250479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4076d4b5578f7b10539e57909c0c91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860336fd105475711c7af16457d01372481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb6cb00ef4ac9ce14ceaed2edf8df5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bc5416e15e4c9b8d0f06c919583e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54edc762140be96b8358f751277cd46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5b72ded32811cb2a6a6a500a7726485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc40771966fe9184149e45f85b9b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ac8fc16eb3ba8147ab006fab3cbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053747c001788a3368af3536db9cc7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c704ae2a91d749686b02c79367d344489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f91987126b18b435d6220deb7a38a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc164dcc3e761063a49a86049f3f2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989642b55747a5f6aab760f07c4b0d43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b38091ea020a71d4acddc851c30bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c23ace7eebb091583e086f2ad990494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6395e2d89f6b574d945c36a41c2ec2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d209a6694066057ec8eb64c147794496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f560d49a00fafb8508e67666477b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e578b3684d7f29f6591df722828df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6b1f3e24c715468d11939ba747358499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09450340889e7c47e98f355979db5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4703c3ae4d3e78898c54d4d461a9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9bbb1834c6d1b78b6755a12a2df12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529304bce4d0fae71101e4c11eab95a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e67b516ed4afb57c0115ed4770057504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e2eb1d4c75f7ac4a21687f450af42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f68954fc39ca2300b91f56ed5229506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceab1b17b09959a3fa6fb378c0e8f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a46ce5f1fb7c75b728f36a278466e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43bc335fbfe69bfeced689b3418c08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5fe23ba9bcc32c507215ba5519596510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4862411a4b7fc3e3bd5af3e2cbe0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568efc01211efa8060f77f1654c1d4d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288c4329558f189e9608ec0d7a0ae0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9164b8f62c535c9c07e52e81ad692514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b9b04bf3d77602b97c4e5f3f0af3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6258ac0f4326f0b7d9a3279924785516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9dfeb29cfe75db7949cbbb7f9cc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9a060ed06545b3e6407000907ed1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ee261bd84bc8064ae9eb07848fd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e98f0ccdb9ff66b770ec09c124a81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9254ceecd839790259922dcac7929521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2dde1b39db305a8634075cce4099522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c33b1d21288cc212c52054f8bc82a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439731432fbd6e830d7132757135481524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba4bffdb7f597ccf6ebc95d3c4cb66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcddbc517d55aa18516f7882b98c537526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf03b549b7a3320137450c1fc26d5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b9bd8ff24d86c54eadbd29198e714528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e4e56c7cd5462eddd33f954b97f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3797d84b5da48bd2f48a9611a695fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7663b00f4b17bd7009966cb262af7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de186a7ad982460b321084cf5729d93d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89b99a78ded57573f4f422b687cd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da543b3a551ad98de6d31b322d77f0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61ba218905ee872f58c56ead75ef4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9318025673f8603cd6364dac530cfe2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39681dc031d6dee69339b89529516156537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11c9d749b090b74b2cd4ebe0b0e5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552c899d1677685b6a016b9b9926332539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4db5566325ef2f6ea03150bbacacb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a02e8a789c720602c9124b21df24e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de9c1b1b42f8c26b92d50cde5c13fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385c973f4d81d7449be19fbe76d0b5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4e5da67d3a4391d3e4f975a90f72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a134aa4f84004b001455de39597f32b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a46aaeef43cc7aec1d32a189bafe9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c315e1431e9d25debcb878015a93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c82dcc0220a4aef7984bc4a5a292d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612dd3fc9031c61e8214e46ccbfb39d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141b24a9c8e6ce8de625a2feab88609550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830501cd47f03f6765af331cef008b29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f989aa68340069bb9937f5c317407c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb6ede2de65e52a0e460efd8de370b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bced386ab5b712b41086e8b9385a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19029ab31d3f767dd9fb9aac863d0525555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274d527b780a11e1ea9ebe7574d84a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c65058996710917df7b43f89794c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224ee833212aea2fc60ea487a930dc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78112fb9bfdce52bb048cabc64a39cf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3bcd3c9e7e70c4e78b988ed9cbf5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704a8d773b4842bc42c95a1ca0185e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca893c9754032e87161bf0add13da105562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c43c1f821be1890272ba8147b61681563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3039b44044238533894fb1b52620a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a61778926671855773cbaccb708ee0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516120a19a61aa0e4b62a3b4d069ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd422787b37bce2926b989966d8a52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd9873fa0c99cc756f51df27901f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c26247333c6a74f1adb9ecc0ed842569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1b9d6657acf9a5440c9194cc9d0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedb18608f961332b012ac57d9718c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04ff400664aa6960b2247b033f5a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d309074dddd12bdc1a396dcf42734573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89b761a96429411e935f3cb442ae2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35631710f7521b6445137c5cb69bb684575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649606d0936b9fe92f4cd41a8180639a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf84df349c85e8f494d943acef4687577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138db08336f64587fe65486c5df67efb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ba9b464c5404609c3f4d74901a28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6e81c1e7c84a1a4cfb4bd33ad9ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98b48846b1cfa59b5cebc6a54b5d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487ad491588f343a4b127480b66183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eba0a018c43c288253a9709fbad21c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b691a4be9a09bde3e7ed2ed3aba40e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795e500dff3762a86e51c6e42e0496b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa1eabb21a36a967ef51a5581b10e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54fbe752f8ed7bd2ec5a2dcbe8f99587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50195bc7014d9b3c0e3495fd8832cf0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d94136f0d43593f3f6297d2f4bad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b263c64a19ee3bfc4099a990c2499e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d805bb3bf4d88c20cf3e322d86bb70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8608dc554d35f16f0e5424c84bf8df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8be36e1208366777ab269269d59a44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa40f53377f3c5c9c4f363165412c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c68ccf9174238f8b0d7fed2223439b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2187e678b9ca3dcba76cec857671d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88356fda9559bbed943701eeaaeecb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595a00396efb1694ec937c25a9bab7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df40442e1112328a1c407504753b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fbe5b3f550421def7f890dff8e56e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dda62a2a1a94a13439b4882d85a71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddaf298ae5af27e127b786112e2631602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7851931ecfc4159d34daafc20eb29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18357a6f24f6fffa16c44a51c9175a4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff96fe4c10ed17aceb78abdace5e5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d64d6c7b4fdafc6368f1e2a429839d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12de2d8981cd8298827045d222013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acaf22ca29cfa17da7981c2794f7e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da523dd5376fb27fe9c98b523c89c283609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36d52b43b427fabc855f81018c1c19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0561de0823a5eac152be8c24aac4f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc714d089168e647f9b00f5d47982993612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb598612caa3cab9bae7b213bf59c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c84de494ca1ed13bdaafb5a1a9e1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd98765664e14fad9d2093f9fe8fd93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f58f5655ebe2916b072e392abdd0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72517b659f2fe2ed6e3837f5ef8a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26346abfd73845f9b6020b43d4e00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acbfc52d184c4acf0e2dd16ad26654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b0d74bcacc00fd7f56717dcff79a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97cfa6ecd3ba003e528727640e9c8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb6aaa0df0fa11c6ad4369085f5639622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4668203bb1fb0ea7443a0d57e32a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f446290deed18c9ac3cb29ee4816624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983c5a52cda8e8453dded56a8731a57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a8278b7fc55a804269b451f6369e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d5387922c4e6b381a13115fd96203627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9252757d9bf296a9c6ac49de9d5875628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08dee2052016df33c316be4f438540629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c87242b10e7967306881d46eee0b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de8f28a1def19be8b4bd841cc9133631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa23f2455654b5e45b473d5fb000308632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc2f6de21fc8bdb71bbf570bfd3f6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d60f28bd286534eaed8f012a192a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c6226da7b430404ced284ecac62ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed408ae9769e9c40901d75af44f9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b343949b328c7fd1e11aa010f618637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7538487efd4dd695b2a42c0b93ec60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865285f84557aee014c46617d71a6572639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7da905cc43901bb891c9106a166d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f1b4cf94688ab559b68d6fd14c69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99fd1420aaccc124062a1c413bd0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebcc9791839bc92e5df6fa287b6418643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329253de4fa868f2c77fe0fb0979c31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1eb544b4345e47837a466e770c61d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22dd52b3e00bc6eea7511fb958ca45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02ff032511f157bc32fe650871e054647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c996169fa083e5786e6926b597250b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ec003b50c1ef6377dc0d8f924c11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b7eb3171f48c808b4ac34db3b2797650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e56dbb5365c734952bc7f04c4baa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1e4ae5fb43c4489cab4d22efd9e7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10c428136c1d8fd93a2606589da1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a99ae7d2eb1db1dc761a3c84a93713654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fbfbe5692efa5fead522ad1c89522655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c849842b5605417f8ba8af6f8fe0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68252609b5a699cd23b63a09b7a6b409657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8902a5faba5db25fa30b1bcd62fe6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54de4a726b06f10a3215a0660751d91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b344bed34a6fecd1782b0f076bdec3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e955161ef87385e499b76ff336f22661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c400b42d04404f3ebbcb1d6e73d160662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6c8081399a85c6077b9f40705d8df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e118a41332c5d33fa1e19d70cc50db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8500cd8f8474c9c1822057235f06d9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3fb5d80c75592be493bd72a2dea43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a2e99c14639d8b63c7be7410ec97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462536574cc041f3c49c8f6f3054a54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b717dcb1165609f1db3b5892d245f48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b7ec1ec6efbd8f7e57a879ae33d51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216749f215e88014beda4363efe26b63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e2cc81d246e8bff13021eb418d54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3d21bbf1ce8650f58e0bbcd42b7fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff25ed71d07ab3c669906aae3e7c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1988cd1877fc528d81e02b29574ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e16475b386d659ad06b76ee7a82ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46620d7cf67e5217bf8434f58c31c876677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127f44e5165f3e56b15c23c574b0c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0cb472e95b6a8a7f39196a8ed4c1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda2a5fa9e1a8eb7250c3a0b7304db2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247eabd1b3718570d743e2cdc211310681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7d537009abdda5ebf9b96cd8ebae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab380c88d44873ef351ca79885d26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe04b2fcac60e187786815541777004684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a088ccdd2cd215a4193ac17c03c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea583e29fffec1780f009bebe5e2ce8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab587d17a56d8dd69c4ae6c4ad944ad2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90596899ee700cb39c07b0aac47bb0f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7201290a582f39911f9ad921376fa7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d79afcb9cb5251e9a963115342467e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c56faa569febce4212651febddfae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f29c17c14b482339a18547bf479604692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ede892c9989bb6d9406a9c2235325693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a47755b363702c8d2f94326ad7507694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476542500781fbc35cf76af08224739695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c621b2c15c0585750904917e29caea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5d19216c28d546a35ddaad6f468e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43213be52666c89a012ddaf71939f099698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf0d67dd9155a0ca3a4d438818a43f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca788a8a3ae89bdcea29e8b3caf6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e2d512d08cc538356049669eee44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6f77e59902e763be21d2c1de7e6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e22a8448bbc7c95506e8bbc3a27f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c6925b09486815af0444e1e3b4d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d2de0b6b840c81bde1e807165d43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d2a675e564cc231c9cca9dec8258706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f66cdba9e823cc2bfbef7bd48bd8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef743838b11f803ad27d3c0ee71dd6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cba80f11de2041593a17c7392c57cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3214157c6c88f2e31feb76450a26b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc4fdcbf6ba7787b491e3703d9e46b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a53573437120a98d1a9e3c176856712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53937d45a323846c71b88f477adb64a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffe399cbc44b9b95ae6afc1bd4934c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432dfc2a5bc9e1f4ab912179ced509715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbf0293cd235a22a3a69017aae4fa8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4510f6ba50bfe5b9d8126d4e78c6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ffc0c41c424ee8fdd5041ad80c1d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61fee31c49847e5cd85b5be394a5f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137209fe9705976d1e8c3a9a6ff27f71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd29a378972f20602e9ad3df74655a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5d3d7921cde423a63c0c7d2236c88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bc77c65182acd3cd2cc0dd171f8d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c2e000cdfcff59b3ee0d2e153571a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636267a5bcfa64c3f6fee22c6177b24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b80666b8e5c980266823ac6ccfeb29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dc7d0141b7ebae94e199624337983727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45056a3540e89e77424f43fed4a8335728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68cba929c380603b6da5d0314fd00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dbd6853fcf640295620e7f20cbf62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e96e7e2495beaad1cc5b11557cecc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95220aa82e9570fa9c988757448d83af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d444290fad14df3766f8ffe2d49f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644536c7edfce7a341c78f14c169f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31accb0c68d5947edca9aa3cf7b92c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effd59a482c64753b43579d09f50155736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882864b870b44d02d40cea81f45b61d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4e0e383076d1cd8c36cda9a1498f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6bbea6bf06587626f73fa144d010739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e79ee51e26b063d8a10ad08032d98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8aad1ff2429b0f1e4606d1dbc1c2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19f596edd61cf77a8caba07d45ba69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcce135095870b3352afa23d7764b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39b585cf0bb47f01bac3994e635689744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f036bc75ec0eb0365ae9a55d04b13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad09f61abd9a5c6a7ff41b1f2c9fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287b69d5d6a5715494a9b980200d55c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b4ce90abc6959112fd34745ccf32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec6cf5d1518bd06400f22b9d2a302d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c1913902f105aee5d26fad64de7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e7fdb5da458dd0413374ac65c3757751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaea925b429d4e66a9df49a12d47a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c1a47ab13b974eae22eab18f41e8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bad361bbc35a1841e3a857b15faa1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a6a4b2b80aa099ea9b1dfc09cc08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bdcc228a19cce0038f74a51dc2523756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d4933da3c1314bb179537c7c46082757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87d2c27f7072cddca0384dba148ca7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedd32066112b6f917d89c7d90e15f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1b7630825d1fdabb89d6df4f95a94760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d4e97cc5729626953b34fccc192ea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57191fd4076833a79f9f9fac3bceb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991db99d6ad250b5ee1e1f4415da741763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b75e9ecc9f12c16ef31566080d51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140889fea81bf3db4aab946db1606f0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219596427ff2019741aa514641850d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f3eddd4599ef1b15c9bd741d2ef6d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>