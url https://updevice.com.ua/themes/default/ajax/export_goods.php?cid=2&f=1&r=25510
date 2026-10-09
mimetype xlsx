--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e2a9a21c5f35431498f4cd2e8b7e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a9a470b72cdbac89d3e84af7d6e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5608816cffab396152faf393478e963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86fd3a7f22389f4bb00293c369d2474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee22705d9ff61af5580e55c7a6cca625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db28e2d922aa1bda23ef84d5a571a526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0823e70096813d036b40a4fb17a1e6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90966f57fcaf66e51b7122ee807ae248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039a83fb1bb43f6fefaeb27d53c1399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d3c2a895c1b06c51370fe362e58f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628380b0280db1ba88a1e57f73be3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d403f3823c0ad78a763958c8b03f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375adaea65b3245de353bd76a683920213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c4a8a5061f24dc6a65a746e0785c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703c9fa4e72cfc3aaf0866332c0294d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131962ed11eda4c5ec963e2babc47a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198d030d1c3acecf9044c8c9cbf60017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3c993f6ccc37308da920c9968564b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed17671045e06099a16bf1b9255571119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c809b71878ac60c0d2be1f02b573df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca8bc2cb4825a5c9aa72498539d7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f22dc0a96da2cbb8c36b5332a1b7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ba8cfcc0aaa427f8efeed5e2ab15b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2372c1b981e5f6ba1e44675a671427624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318b1870cadb84418199e646b83421025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2075f5be158ae2840abe2a0e1be71526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069533bbb650f6283fffae3aa41fed7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57a855b8351b5a5e1a43929a4d91c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404ec0b676718706ccc6e4b8d49fd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee30b78a6c9906c49df3844360cfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb7b5269ddf461db8674e94e4a5dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ea7a5e4bb0b96133c913262387c5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b107f587f9cad65596000e8bbec9c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2e70a740b74efeaf4be55be22336634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75694193107eaca7aac1a297c0dd3d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8487d6e46358bd91d7ee6373d92ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9939c3ca996d134862749b933e33037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a286abb26eed57c32707c6692b1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd2f26b809c29f240728cbbf100e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186e747c2a7d457c11786487cd81b4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba13aeeef5cdd34ed660322e71417641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1826ff4761c79060bbdfa4f8ce29b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d81cff8d8712c95e27682bca0119b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec20443e356c2c281597d164f43ccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95073e6c144237051d88e292b831b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719058b4db3d797163129c981828fb1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893a55654b9b49eb7dc21347022172f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db625223178cb36606cbcccaa902ddca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f6ce65feb68572ab4cc1047c5de1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda830a195285a6b0dc01131e03df91850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d1dc1a50488b5b89a9c170d96cd3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a19666c36becd08833ac12501d4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d065f79dcb93ff2e0d0185891b6884253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a324e1fc0020a56c5c27cc2e2c423f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e8620adc0a1d3ec8f8da7abc6cb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b294c0019f9516dc2746b8af41a6ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c5f7f1d7b394c802dd9254d2d16a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee8c31d4e39933a0240055130d553a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b8452301997a68b8aa727df4474c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797681a28a9438e6ef0994c30e2e76e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bac7c1016f30a5f75cce99b33daa261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5c59545f6276353c93c127ddacee762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada64d3134c5f2d5ead8b3e4fd747b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602c9132cf7466ff6fda33ed30a47664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c037d3b21054e34327e8490e2a39565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95462ef74665000b8fc2a9d3a052c5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd69e1678e359f76fc4564c9097a6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ac38eb6c93c3962a74a17359f934668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aaff15c075fb475924762234e7eea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae171a3b4fb462d6d9810e82706e9bff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130b230c066c019898d46ffe999914e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee0126d921cb198bbb682afd93a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275d433b9f66ddf850aa8d86ed3b64273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b48260d1028c20febc4ac9ee4b9b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aa951f43ddca384dc8287a263caea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3600d548059b7f747fbed703743db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc07241dff83418bc2c5b128d4adb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c62ccefdcf335da2103f24e77ddb6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1dc1f129304ef0fbb89fd9f87308279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d902f6f22e64843d9b6635bc9154e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee7ab6ac0cdf44673a00bf476dbe3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49dc67e346d9c71827d90ac7c6523c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1b1f16253e33fc72d4df8fa2bc5e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5d3e8387bf2cf19ce23bb041064e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4f76d4e1ca2f5d96ebe2da15a33e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f04731dd1267cdbbff38b1d60e0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112248ff0e72b827c9f5591ce0ee6f3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32339418ae20e7a614be9fa0e5099dee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2955163af0e190d079bb58f04686f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8587ac6d6fa16edce3b71a9fb7a31990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083129966800adf54a4fd51ed86cdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f453ee350412c92b60beff95d7a6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72027012e8f357f651cc709e9c073793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa380c4a8f898c59e92f534ca851ad594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa24359c2355b4800cc3be13f5ccebc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a54dbdecf35cd838fa8b3f9a91c3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ac75eb470164251ac59839f498e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e31bc0eb210802bcce6c017e94fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e9d305518a967d3929a3cf5193a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef4b9ce3d3a9b0c7975a01e3c7917100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d2b606631c997404b687ac7bd70af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5dd3c733ab2ddec46ef69d6382f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d49da315669ae33a7c6d35a8efe2b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c4e131d1972a50446c9739f0b1a59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3232392090b9447279d937a0793868a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31776416a113029a218fcf111b7f3a62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea8c3e895a9604ea06ca9280207f28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae9b59f5bdfc156206e17c4370043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f260cc9a1de80406b8f424296618f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c508e3a2c1ddf54f71b00eb4911d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b55b27f1e3d052dbe19f617bca887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62995ec833296beca3b493ffaca631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec45c20f235659bd898b1752030269e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3340b24934e8ede7b227887f5cb35d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e30a657687cd1e13f6b6785fa38e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba43d65db4297f289bff16fb04287116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2397584f9c31740d18051ec8243e06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f0ef632d0d40803f2595c5e0257d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a92bf5c8a9df2015cfa19c61d53e07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ddc50ba92952e6cfbe7724db8a13d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bfea5cd64ce4fd6ea7850efff5e7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec0a62855731a9a82f52358f919ef6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec47651531149f380386cfc150391ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb7d58b014fa57b1ea700b097a0e76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541506ff8eeefcf0e6d69bd6b5c0122125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f73211c135e99856ec19c84bba20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad8b6a52b25e758ee2d744f51ae4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afd03513ca3b7b242263e28726f5c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b613e0ab8b062e58b8b2f9e088af0fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120131aebb9a3b02044242c8f50b2f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a91457cae734c35942f47d4ac5d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda842f7f6efd43721ce96ebd2e3ee6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a118b4adf7aaf45a60d533f0ad9c57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb80eb0be7d3b30090a5d6ff97ad75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf230c9a2b5e7b150401e4788b99d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd575c71338de42bdf88fd4521594c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64e30c812b483978d8dc62daf61c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452516f2eddd5cf6ca7a7bff81dacd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a57a5ed1ffd2e548087d4a94bf965139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e57bdba4af63757c31b6bc95797f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3414bef260b8c2dc948d8fa2ea31a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3f1257fdda457c94a57fcacaf0f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7fd6499a8ee21ffeb3f79216970d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dae3dc359d06278a440648b4d2b586144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776d9fdbba8f73d4f9520d0113673d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439635f7d29c93411f94761b4ec0f923146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a44a3cd25510a4c30ea024abcd25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c570099db8e1d953914257206eac9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920898ca85e39fa0d6ccaa78b0ce71e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21ed3a846564e6e1cbd5eaa6334a14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05587c41b6be6305f0673a54381ded2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f370d100b1c587b46fead56a207a4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ac370353d8421e6d87f016405c9e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2dfb20f2feb67fcb2443d7844f3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa71163182fbbe37d8a4706c375673155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24793299b19dd29fe657715d38af0e56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ddf57f5c03b5f3e7722380621d597157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975719df0b6c3fbfa8a62ec4e123071a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef9e0dc9f0dc4a8ba6e8f8c6663b27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a81f878d655c651c65b357c9a3c3d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c372ef3a81751e26f6d57931f8b162161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ea457d53164830333c02e6d0978bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be0959ca8d24c1545a9d67d79eb923163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d116e0264e2665951a90d32e2358b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156c4f7aa5af25e85ab813915e27abc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b9f74f0782c418f54ce03eeb00114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f567d0696e77ddd4abf1c4f2827f587167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb6ee526b1b6c43742c40517698d0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d5853ff52b371a8685cd633b64eb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4f9ce2bf60d8bd530f60520f762d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cced906cc1482299c6477ed687c7869171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f51bc035007ea830f2f8f46cb110b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf6fcca24a6c4058e118c3ebac42b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d291f37f84d6a1d47319a04461034e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43f88eca1df890f766e50fb32182bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a73e622a8beb7b1db1aced2ba377176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c29097f1db904480c0c0f837aee4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabbee842cd9926021e9a6ce558e0d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3234c3c351e6776a79aac2155d3ebd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470b5f74c23a379023e8a96a8c54066180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f406eab18d8602e3e8b2eb6eab5807181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344497f6155961d849641bae7a8094a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c476602ab58bab5ea5ab967ba48df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43017a340cce784565c4ef960db798184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b90bafdcaeeadba6f423df778743185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c1fc2d2be5abe82c4b47bfbcd8c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177395372ac0b48fa19a2f56345935f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c64e064dfefa4acc054ddb9ea4d83a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e88cad421f2ed965410aba7a98fc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07d5dfc7ddf8366be210894324a52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db89a40171799e1dda5257e40b5082191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45f2488aeea2d06fb853708b393fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a15303f0b879befece97c98a98d88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bce93071db38aee73c4e716b8ad9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb7fb2367d8f4bb3b30fdc09e9cb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ebc066f1e32914a71d73fd55c72ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b5c4c8015c49ea26a55c9bafd812f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802e63ebb607e9e549206d6870be9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f6546cc1ecad5c60caff871b4139199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477cf1ad65f70223ac159918c3150f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d4aa9a44c229ff0442bb8577fe82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f4b6785b7b9d36888838595fabbb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb672f7ec04941a61aaa57202350b56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6fed9e08c7062a91d3715c5116c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d0205fbf447647033a55640e2ac1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca315955771fd4f2262a0210cb5412206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633da9856b5a0f9cf0ab4e52bc57ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd736242cf9588591f145a583ca8d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa175d4c881796df9d9cffbde6f7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e98a677bcbba290e6e7104536c11b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2956eda57785c9315307c1203fe22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52503fad60c560e27ca37d51416c2099212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d309a5f34cc02d2048df00e1d6b70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6171737d4269265e9340803e5df2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8232aa834f78b1ac8e4c45976d245215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a5488ee4593ecd18dd84d29b8fc5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29e8d43fdea951278cd9d2529c7f24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8dbe3b0514fe1a99a328669aa827c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930f7dfa47cb56c17b5ec3d0567c195219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b99dc9120764e86784db7377ea555f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818334f1a01cfd779f052a2b819c3ca1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29c46a714a62f2c1c0585b2f271d2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c5c1c9f35aa9e6645b7435618fdf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdde401b8c5a389ff43f4a103867278224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2e9158237021c7cdffb7860d9af9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241ce0a5bac14d6c9c25a8322c8d4a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae1b0aa0a8cfe06ce0114a3bc773e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a2b0eaa5afbd20c77a127dd9a3e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f745a26981ae93f8649c69f02af1dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af183303d6024bfefb209469c3b97d39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c55567f93f86462e599daf9593f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3564b384dd2bcf7ef82f150eac448e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1724803adee0b15ce46ead77b2568233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a7f055ce0277e8829a7c2e2be22c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ea1086e19f25982931059cc4c265235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158dd86dc1a34eb4c74fc8e144eb095236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db733c3f9f2aa934c383cc1fe7131fa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786abef30773b349a4fbc19074f8331f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df180a536065e69a661c9aaa4abd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f8d2d04b608063a9ca864904e6b4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d17e5fd29d79de0fad9d2e8d01283241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014ff8a249c0e58f4f5a229e69b3e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33106a85d8e4a1438c150277b6edcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bf95610371ba3ee21f8433d550cd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6f24e3b521407c02294d8b77aa3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3990f01853936e7d17acd1bfe2bc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cb772341f2be4a6dce3443d94d1bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2723234366256e02b4ab2d2b2494cc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659fbaa96fe5428c82ae83a25fe003c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b612b984d1074644f70015bc8b7eb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f7636b79254402c19e95a28f4633251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a9b4420dd9b477425049889fffc3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e98836d1b63f73037d738cd28aeaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad1f9f64b64168282d4ef715d7f00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c810768ba6df17248e5d5f75b34951c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5affec8a64deaf69d21b834a2f0fcc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06607d323e64ca3cb648f5805a9af292257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf025226ffced1c1b76ce729d8c33d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5133cd3d4cb75c62164ab7e2b3c20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89843c840bcd5d7becfa944a5a8f4d03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66f34cac672e824901335ee1bcbfcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f280093ae54bce54c745fad208a40e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221a21ca2dc2e3efa852f6b90c1f25d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f8d6f9541fe647ab4975aecc16faa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc2792c6f1f0f90ee34bfb2be114a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdbeccb74378b1e734b4528b45cf6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eea6bb41712024ee07a7a8d9915fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249b2f2659d68725ab47322ca6ca966268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a440789e360743ab33bf4f80a8829e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99075156c04714ebe64e10648c1a0c2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb7426c7680312432bcf759524faf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8bf7df651b711959ea880e1d502dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202e897e8e04c35936016ade10d85f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfc42ca33b1b147d0a7573ae0a4c4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d448582d6d9b64d0593642833ff7e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98583358592fa678dac8034f9821d62e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e86dc94323a9c9f261085eb7d7f92e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad305ab0d72887f238014db09e2b9e47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442523f7dd22d756df8eb0df317fe2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a19d2c60256567ebee1378028603e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a1c7ba50c7c7a2fbd7746023f4420281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76d70080b068a24e447553b6c6aca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0747779d9a1633d172f754a54c0fa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b7c2f25e55dd3670745169b988ae5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ae502571c7538622a8368a355434285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4728cee794065da66c3414a5a42cc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8846ca57434a9180d8ba2138e687d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910799fa59325dffcba16cf349f50683288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9faa8720c81d83344af74fc3bc30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c825c79a09f264ef400932ccb4986290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c0e0eac76b9364aac58c25c23a30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d7f7e0b6f5620f1adfb9379d4bc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087ca393b0728aebc94ad053f04261293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab78b027ab0c9c5e163098ed81b6b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74d2f4e3389a2fa8b668673c8c5f30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c392f589a77cfb6a2bb3d74cf3fcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3783b5995b6821374ebb6d4a6b2e7ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0216016200babe8b9928a6a290566298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a78b89511d6a29e3ca9cea3ba08328299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e19cb9d418f3437f7cadebc6cfe0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940da02be1eac754fb6c61c4280f000b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c91c10c8ca6b203c654a5edead2ca0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2df07bbcb626cf9b712eff5a91acb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36284cb295213ced62145de97b0d0962304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f9d5c45f23466455ddb916b3e4e17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c5f0c12fa6131a556969fa1913221306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a1ea03516dea585d3e289114c6c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615e0b7dfce63a296cf0e03d085753308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cd763dd987570f93b6696b6f09f02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faed3bd3c0c3bf737ce891400f11a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833657163e38da362f881e5572bc7f1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717981bdca352741f3ad8b3967e8f5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75120d52d0c8ffb7b8f458f6ffb63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875374d87f590bc605e2dad7276a100b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4eceb2d1952c252b1456314403b32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa944d58954fdb6f5c8e1a37bb3660316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bcf43c6e4c11736b12c5a1c86dc68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19e568279e860e5de451d8cfb781d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580418244b5cda5dda4c8b7d0ee834319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707e30c30c110da9ec04ea4b3ab951f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efeb064da716d9332e4d1ff1b31d7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d400222d944855541aa4d3a8f10730322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55024ac39dd348e2522c8b39928be500323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e660ef594dd8cd38afd5fc50a29530324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855064bbbc45c9781f6158b8cdd1c2b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea3478541d353f27d6f73a76d8ab0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bdefbe9022345d4065be1d680df15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8543f1371175af428d1af8f736d42a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33712e2bea2d4ade2b288fbe8e0d77e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e760cd7fcd83fe32e29a159c99cb24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c281aa4431e7e234d0bbb6ea16c050331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a99d662fc381b720f76dfde2a9dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c9110031ee2f2e07a557be7780ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc8eddd4d4200ae314ad201f2b5f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d2bfa23e19b04730caf28c98635e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cf214564fc1b0e6f7b900ca652f03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ce5e65094ef0a271e0ebcf01c7a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a9f7e28809d22e3c8c78df6a1e3a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811abeb1832e17d0c13ff5ed5d8d72fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063101d00c33faf21027f92ebf2074d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36f0cad8dc4ff6944a88e98a23447d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d958902a81f98d04b637511a760da0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568938b3e7d8719e06311fa424a0c71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774c9124310418c117788b050262e31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e39ccb4f592ca0cdf3e2f4a9860e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce894b13d46cb3b58b242068c9de10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f096eef6dc06c3c49a57f8e593330ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c811f669f9eaf7b983954ac12c95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc465d9ae928cf985a0d16f66c701a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3a562ab10f3b8bb38c9f1a6b681ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdffa79f54a02527e20168b2f711e48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d2bd72e1a90954b9420207f30018352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3ca2280843dfadf431a960d9cac33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0431a81d5b3623e0154ba06f72064354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d922b6a5a82690066ba184e6a07df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e8cb9f9b73f4e0afd4553896de82b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63c25ef2239a4998248615b228f6bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc0edf6398b26a686090e111b29e51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8b486fbf572b29b5dbdf56f66958e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00900df441a21bd71d4eb5d99abbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b532a1a6048c2352df6c03d84b68bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e1d2379e623677aeabb78f41c1f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa07f4954466ded47a5b818b02826363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86835d378119a55b1972b1a224280b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98798f39140c1c1bff0f0611296eb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0c3ee5074b28d79be83415f470ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c44ef5395b0d323707ad1807cfdc9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45111be00830ba12b64ab4d95c21b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067c3512a148c4c118f6b0f33e35c30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52754339a5ac5884977cd4b678a9f3de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc15f2b5449347e019cbdba03c82c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1f15b734b6e5eb3b670a164e8324372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd9f59ce9342109ee3ec3976fe5b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518944ce598ab28447414fcb8f791bf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c509d02a45e2b3c07f0e979b6f97deb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d07c0bc06eb83c71b718c3227a38de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e291f00eafbc2d58153a92d769963377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3be16f22dc1ae1a7928acf2f4fcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7239cc290b3f189b09e0949d64dde37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf39157fedf232920617704ddf0f566380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369392a3f3074af69350deca5aae692b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b047413088b91a5d121a707bfef5fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0bc867f9e0f2c403bea78ad3cacb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f31272c8b95558261e784b93098c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0c2b04781dff2dcbe0325e4604bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aefa59b2f644ccc30cbe8b1f1829f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea65b0a156273996e88a8632b5c849387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778c606ef1f391e0e7a1b383a79aa95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfbdc50b5b21285312b858579cb99c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6fc3a3dee494a9a3465c289efcd3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa889d765f6ed2e49cfb894a766fd37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8590deb8c52ae0ff4e9e38f73e584392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce9e059363b27999cadcddf357639393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f41bf68808d37cb31d93fde4215e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd01c2bff9c8f3a26d6c7e18bfb5ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b54bbe42aa6fcd5887987a4155fc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320663daa4072b0ebe5ee412f19258e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302b59d48d0d3cbc8d831abab81350398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9027c3769fd8535bc134108db746178399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b1af85b3c165f1301627f09ca04a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970e6c2b14adc0ec49e77eec612ffe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d750efe5f833fb9049fb2e25e3f80d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a03d6b0ed7794fdfe8fffa4e541d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a838fbb58ea3ffba52ee140ecb01a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55a4c75ad611bd03e7d927b6d6f3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc25a3dc119b06e0c75417212d5184b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb60344621d9b63b6c7f8c97071316c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8cb3a9f56d51f87b8c51f69c20ff7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2f555f664d92b7f65db3b1176bf16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3335d5ff0fea01806d424e0a3aa844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e888cf6718956b1bfdf6e9c14e1c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d534da65744810a1c249e611a18235412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a11abac441cadcc48f53600ed6e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf09ebfa47a20013310f604f78aba8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16464f9b82f5bd98685b2fbb430137415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa37a4de637f7c76ec6531be9211c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0161d546a6f687b6350a6b66139611417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac7ad8d655e334930971603c3b0cb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33a482defdb00de1cd83378beecc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438152867f55a4c9d3bb0b4b458f034420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c630c6551993eef9542af1826c601e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a46e8a3f540305864ca111bbf22861422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1321661006b5225bd53bb202d77e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd7c4d55344ae0c7d73f55b7cec10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c6cb46ae367b7ffad8c51890e99b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9049bf41a43993965ec3434ac6e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a3617d94a6ed2e1deba4e57fdcc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a8f0994fe5bf24b679a214d4c352f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b6eca52ecc820069f7d5ce3b4f564429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fcb5f93aca12c7ba826c4f80fa354430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f79aba0adf07e8ec8d4493d0006902431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2e8c07f13a96b34dc73f64f9db427432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d4f817f355c6d7caa37893528352433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e2203a320c7522f34c0bc2064bd8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a062e3d6d3aeb13e87a933765fb213435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0f6c2e0510827c32f33881db0c777436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccf54bc7f7e9caa43f72714bf40d96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0b3434002e7755e0a7eeb1229e66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce25acf088500386d6c2b0e793059439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759ad844bd43a8fb9969b1e9c0d664440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7257eac713f0d334c0a80ab3394d72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943f819a53faf92f72ec8103bc9bbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6c05022d659e292a6b224f686cf5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7135844534e1f052e180be8c4d6971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae268a899ad481083d52106c3f17ae1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd353f01e40236d58d58365ebefc4e37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ebda31a743751b331203bce68389a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b7a80ee1eb7fb2cbd3a5388e2687f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778700d51b03142fa3dc9bbf5417e51b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba64656beae4e6e11a7ab35a19a0626450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46c820bb9f1cf5af60697b51f1fab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce80f00d90ff5b5a20d91067dc86dc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68212cd0645464092bc78151f33dcf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f18ba6341066f0c0e8b665ba06d10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad234e3294adb31368c2accedc467590455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c369a86137354d4778e988febc843456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058934ad58c685cccbb80c513994202457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ce8eb67e825363c41a82a291dfbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59afdeac58360c3be8cd09c81deb7d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8c7e7bfe0b9efe8937f8cb004911460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a63dcf4f22f49fe285520aa12a96c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e071e71848693612dfbd619414c49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2354edd51e5c88681e4a7260cc78d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986d50ad2f685ab2d4be5535e4366c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ca2d94f8b010d0b5d0803baf93f92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c0849fd1ac85291153748f1ff3a27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf11782aed5e978b8797d3ea0f20857467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57414e80f81f01f1957e2e0a13cfe06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cc2986ecb9a1d22775684f38c065c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a56685ebc592e9310a1678fca1fd86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e082c41ef89d7eed2adb505704aab80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b10b663793d61d7571af8f37d445f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479858c8217e9dfbe0cc75850629b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57675b2e8f63ccdbcc89cbf957652fbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089abd18bd35201d32d2518f1480068475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cb042f123bc6b3b9c9d572eaa8bc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadc639185937cfff4fb9147306ac03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e253d8ba39886f48fc6c2866f5d93b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f70cfd75c8b12439c57ead5deb0e29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1f3e5115ebfa771bcd5d8c3ae0e4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bf24807fb644b02ff90814a8d20c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e04c67f076d61d3a16c263544a5fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d7f6687e53efda5eac881e084aee4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485b08a94c2b403c089948c460ecd23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b050b18eeec3df0a1e9d6dc33dd9003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183506d53b13fd27ad06b1a6abc7570486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a910fa52b32134b0d9fd632d4c43126487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d313264116f01e4bf2879b5761667488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ebf126e9b62e3deffa76cb243e8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030b2838e7a4f0cf874d5909fd51a18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6457d16b4fc8e8c8bd5be3fa5818a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94189cf1559e20b2eacb5b0fbaa69701492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837744a7daa1b9f2f25091fb953a7143493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb39e3f4cd125e6689551e71238eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8caecd09618a74efa5e399476c837495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fa7434ef04dd9cf35b58fd914d519496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c37524686e92f5b1135854d9d76e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e14bdb99c09c4b62cecdabc6f4092498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0159a7acc005fb41aff00980d05b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2feb59390fc9e0b5dc7a5d12f9582500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b46f068dd324582c28ac9afc765030501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db7edc578b1f0459073e6e42c214a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c20037ce3e0d44f5d0d27926ff65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94037b256c01172f91758116b3f8187f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf1010c3dd479d28d6c3c95c759e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322c8299ceaaacef65bb429f5e1614506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e2e2fd5867906b3ff844ffae72df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d1ac5d1de931af67e4ab6f1515e3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfd4c6c1b2479a19b720a866383bb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2be64cbcc55efb296df825a95020f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40da5b6e55b64d64e753c1fde6a260511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebb489f5defc8682dab73a1725a7ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81211cd9536b798b83ff18542f59ed6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1183c696b128c80e8de5e0937f40d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefe1d8f538dcd3d5cae9f5ce2ac855515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324ab74402ce03e7a474a5e9d08ef3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b1f138d4bd15a231b866e0ed9e0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f7f455af00ca61911403ad305d5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b84b9cf7ac8438cfffccb86fd39290519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b992f5a2cedb7068c7acdd220732b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ebc545350b592a92eaa2f1742372521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a87399a4750e508167bdb05e48c46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefadac211389303d8ac9f7575c816b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8258ba81dee2ec7bb7b01b57d2c7f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0d61986fdc530b24887eae796274525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217847462ba1dbbb5b5fe1540e74e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e478bce7d98b1e5c9735e36992318527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b487ac20cb9c20f4a52bd3c6e16e19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c699d2e70c4815c406e7790905216b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753d4da7a52cacba16c661b719d2ca6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928ccee28096ae460b2341d7cf3b43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efa347c635045d01a4963ac68fd2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918551721a3f48aff8c0d7dc9701ebde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec6c31f8264e8d3693c261442cb1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ed773dd1c50c339a68c85247499f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9a79cfda090abb7d408360393be8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e483f2e21c15d35916efeaf290dbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d41c16721f55823be1bd4876a28cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ada5c1d4481836ba670c98e4430db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e266f63fade23f01dd1fa378ceb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492602b790ebaa8ad01ada92fa0f4ded541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9a21bd3e5c584b47b78b09243b83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa22ae79c31bb490e15a25a81a0bc3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e451bfd3690799ffe4e7b31e9ffa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e62b527b06f1197ef6ace0bc2efcd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d918b0dd3ed3507d8e4711ead396d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325e40bc6074ae1b29356aeaf0cb1bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b882e3811154712c59e03c0b8135a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94b5342ed598e6cd768d1a37db48f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa799bc738701694bc6e1f7acfcf21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cec4bdc125f5447cf5edb2aaf3012551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d335ca829971783016a36b87861b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa876a96ce819d90552ec023a28d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213b9f718a8ff00fd3f2c3378f0ab9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424310a1c05e1872499e943f0af1be7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b22552fdccf5673c7d5780bafb0551556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12406d11eb5b906fc1c6151a679cbaf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b116332f7e3f534cef400a203b6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b49aabe5eb10dd1daecd9a03c217e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b14d24b0faab6be0e820bbb7a4b91560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d86e94d5b49b2e18ce8e19177d0f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda0f3e39b1be488e51d692be020c81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f3dc9bf1ebb094d34a6cdbaa56386563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a1b9555c311e4ad46b27b0b013b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dcce8af0e6edd826b7fd814b83cde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7efba3682758058693f6afd5dd06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a441eb0c36102f236053c6115958e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece486bf14f2cca9830fa852cf555b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193974619bdc0777099106eb80aec869569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010f0580db710c0a26212649bd8294570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b94e04169572bf798b4af30ccaf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edafe7d1b4571d86afe114529a7ad93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece8003e8294445fef3010871f22fa0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6566a191b086435503a4cac73ca9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb3499eec030d98f26c918a60c85e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ad5bb2ee69381971a75956ce8d7ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465515275d9b34055bb94f17606d922c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd6d59980b3380665e2830d7ea95d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727398592f00ee775481d993bc732e43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec083c80e4cad0e29dba3191399540580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de531add279372658569437ca155bef1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6241637177de3ead1805a3c9c7d4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f690f05c8430721df3e6d6f42107583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028d916d8b87aea3edf7a2bc4ad7e89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0383393378887a333eb9547de83d4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d89527efbd3fbf453ec2cc65f9ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438841352972d4b197ceb0e60e0abfb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeda738da59c963d1269859c3ebb91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc0a3c1d2f5321f06348de74b25d0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d013d1b5044fe243559aa098860046590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8992460ce020b7372b4c0cb758a3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e473b16aa1261bc84aa9e6032b5cac1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3ec6a7491878dd2a8e4ab183f9875593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d91a06a7d4d8fdffcd53cb3d280928594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a0e035f484d18c2799eb135109c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71dbb80a57cef36a8a80be5a7786dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976e700916c9781d6aefac14c16136597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7b5d2eb29dec79f87e1de188e8993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dac85e980beaccc8646ce1737667f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2caaa828893b993f37f65273db5580600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f3fbf82d01741d766f1d61d5ddee4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a2fc3d08d17040adda6d07f126e01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df6530d719b98956c638148f2bf1d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457cca915e5a4ddca5185445b885aa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3029f1217e82fc2c5aa58cb4470f7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abacd48a2a1c6c6120586388bf70b1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf60dd7b6a6b8a048e01af0f631130607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d4b9814ea3ecf6ddf1232e310781608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d307ca3d562dea7b615a059ce05a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc36833efb74077ce466ac065eb5d64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabffb8cc5e58dc50f5f913dbf02fcad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdecfecf33be9a708c7df459694ec29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c3608b7a4eff212efa966e85c7e17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ca4a0ad5311b5a74e5608115778bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816720cfc8b4637dbf5c0487aa1a6b88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743008e1609ae066a0cb49f8f6af93c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a957bbe587a087864344651b7ef9046617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f0100f5e2285e17e4e9ea132751bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f8d5ef1846e2b4359b95774789efc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f8791bcef51dc759e7e3740d0d33a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d81072e515bbbc8b8b23886474a64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509812681a81f44fe71178e774958c31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79b0ff9e676eab4a3e372c9951543623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c0b0383910951b9bf65fba05802bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e627260d6ecda1da01340fdbfccd520625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2537c9e40bece89a9e1824e7d1c5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a23a590a8f181de09cac13ee91d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486733306c073c292af3a3df5026df8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5733593a99c49ac085883fe66ce21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5abcf1525d0b09115f667630f43d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08d9ac55a54d0ac3aa795ff9a28696631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600755190783bceb804196bbcaeeea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0e650587cddc5c44396cbb8ec4a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a98977398752db0d674decd223dc3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00f232eef50ee2e0bf30ecb06a4f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e6e072dc96a7979e13c3011af0b2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37f9391f5527d0e117e17dc1b3275637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b05133af91746998ce187b070bd99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb74616ef92f782f10ef51f51ca5bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de44600564393a4494908430e0cd1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318535fc5659b2247aa1b414ef82747f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa1710ee127771b52565766ad5847642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067249dffb4d0cd3b6a2d43d5af080ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfd4bc10d67a5c3e4af388d12cb970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d636d9b17069229250b24c1877acf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977014fe1b71897c5e08b435c1b540646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c451cb709148772355da8b4c1460ff0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18f5af1590830960e5be985bb055bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394f7ed86622d69862f9a34d654a42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835aade8bfd5571ff46e690500e7460650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be533ac866d3d3a623950da8aa910651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e9424e6d39af4c6fea0b9181f2e8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af453b57358843db464611f0d39337653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a5f9925ea4e94d9854be7a6156533654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be244f6274fb8feb9bf5de48bcbb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdc62795a4fb96634eb827e03df09e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf7774bb6c36f268272d2a4b2487b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a924a73b79f504943085eacedd1cfb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f04c57dabecf4ab09c3adbc3fdf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5892f604da855fbc372a3ced6de21d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb6b160d10d397dc2f93b2e62eb4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b094030f4e82751f054bef969f0458662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7b836a5e6f988e51c226be2403407663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaad244218402fdf23b3bbf0984fb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd88e0aa116ecdfb81aac086c9e97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c51e844fa3e5daf69e4a2dfb24bc2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dfc433eb030f1030f0f941bc9d482667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9768072d8833fff255f20e8ddc3ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07af87d075b5fe9564ad8ac8389bd5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768947e575668b180afc2177309508d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1801947cdd8f9d98f8f598199dff56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6272500f28c2d3bee70a341ab23072672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702d45cceb4dfe448d242044ac7fe82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8829df3b8b03113514723c5c18e86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f06cc7424a4299fbf12c9e890dba33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a2e50674b70d16582a4c08d15d91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba15db2a2d4568feb5dc2e13c07e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e69a1f3601175a62d94b8f74f2f60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12f7d2d2b92a33b2f7b67d6717e9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d949b0d6045e4a69f5caaa9f6ba714680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32661ae3731a999f446c9f915ed94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd145bd98d3d38d8dad35d0ae378db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd1b5f3ca70cf8fedd2920a72edf17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be91c64fb8b1a241e0b563fc6308ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98345d13e85737d629bfadef777d817685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0073eea817826b341819936b175615686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f519909d588275817dc3131f1ba617687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94951eb088a7b5db9b52d0dc75ec1150688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f75d6bfaeb6c3d7a40707e71cbc9d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c24787c4edfa64006ddb8331fd81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4d915e8cf37f9f02f4441592a1d98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1ed71b40f23fbd59a9433346c736692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b0d40d49a2f7ba43c214923a08d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214f8e32389142a9cf624c0a19e6be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919dba3110174ae66cb0af0ba1f155f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8a1a11cb9b46f82790a9fc0d24c06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2bd72febba6b4eb7598a7320a060b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081826cc5095e65d29fbcca87667dd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac5a1a09dd69a7802eebc1b83e526e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dfb39ff32cb232f2ee4f1f9c7217b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d99f7d38f500e3ad05cd506b0b821701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165c430397f77086d0810d0626c23d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a413d57a14240c9c35e45f139cbfd68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a972f9ea49dfeb9c5b58db732bda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755df91aad8d0c3fbf129238cf84207705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d3018d3f96015e059706758f953d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1850a4410f3318065b8d914a43820707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c85b0894ea3ebe23049b94445c0d0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919cb03014690401976d895efd17e05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff72719d5779ed14d39340ecc68e0cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8311f283706ac1e10d9577c828e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcac489ad28e35d165662a938975659712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42222bbd87de758806589d6471cc23ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1993228041522ff42c25f575d0450714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030e1619f7142924f1a77619a98e5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf828a341c42354bde600d134ca269716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040ff6494af359f9d2ae63eeadc2cd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995c125c8bf10e453715b8fe1b87bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0743cd74a75ff890453f0011ca726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71ceb49867ae24e5201f946931226e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573984c89637a9bbdd44c2bc7a3aeae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac62bfb8dad025d2284da11aa6685722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04830b2d7e45f4b3fc1c7c140b71507e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a49c501832e78590fd87cbd651daa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f6185832cffcbdc583128abf59a31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb94678916efca9360b763275828e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f93627081cb7fb15cc9e04b5efc02d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3857ef5b880827efeaff82f703565a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae1350e7511641db2610ae9ac525e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d4a842e10c9c0c58030b234291613730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95548c06d8322ed6087210dfe9dd34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a807be78900904db460b112ce1c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6665a8e0e18601a159761b3b83335733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669989a201da43c2daaedad29464f9dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe0b2eef469ae3b19fbc0ba7e137a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d68737efdddb2b0a9ae98343732e7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6b606f28de8ff08237da2daa489a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45400c6c93f40e18961f6225e3fed7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcccad3be8e96b558ddb90964e87ac2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ac4be6898b8b966ad5b3f348f4fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c19e4c7da3ba4ca1ed7c7a0dc4ba5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67f11533b599fe0bf6f788abe989e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb26374ae7356b2c6975447529a87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c26f5eba6da089a9b7613cf88d7e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7c6b8add1548f3638f7e70d0e997745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532a6c4ea59c2d2755151483289a60e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171423a8e530dbb9da78b7168a9f2abf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f9bb54250d2841cf2549b67be7ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b557470b68639888fd340d5ff692749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0546a5cf0d10a7d5181fa5fb0445fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a1080b7904a315f06dc3a0e0b9af5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d2b33bb6ab4e1d46e13159b35fb24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e42dc9737bae98bc0a938c752ba42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229764a8fc3eade1220117a82ede1256754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cd9afc68ab8d9cf3c179439cc8069755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde57abc3f5f0e8e07376a28164a16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7805dbd7486f4dfc92f55b4397a77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87ab0685fb890961db7956403eb9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d244daf10d3b94e3cece7f16b4f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c14d8a096ea3b76f25ac3e361c8f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742b981e4362b5c2b21858f318406e3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878ccff4f07911c20cc0f5456139c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94b6825e7bffcea10069abe3589ae4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7fb6640aa4923dbc39878e828f1fd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4ce2b3d3c2d9bc31b2f6ec043d6f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404932775ee3e354ad4e1961036ff5a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656e93d35b1d5e92a345f95aeefb189767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe26b452b87ca239b7fd500091a2c15768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2ca84332ab08f16c5c8bfd052a15769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019eccc174f4a4f4a9b47ae1524b781770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0423a3e8e529dc37d7166cefe401771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e01e261d45662c42624a048dc432772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281344623f410061c09cea49001411b4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e0f6a0a75ed52c489f74b730fe43774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea62ed7de31fc8a841a04b49e4999d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dc6a2322dab27244af06286124797776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cbc98bcf0a66390eed8685f886764777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff377a9cf99e52819fa9d4459a4ea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244270b7e068bdacb337e94212cd69e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab5aa845f7eaac15215fefd47a77b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277595bf07097ec9fc9249b66258cbd6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f56a7c7a6ab3fc5fa8542b0ae41a01782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549114274d0db46c9e8777d5862ff7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bed895252458690a57fae1c929bc45784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd775ca54faedd831d811110821a658785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361040d55bfa10ede2bd94bb5bebb31786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481e849a30eb6ac839c3d9cf0385875787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9b79961965c6dbfb18de9dfb1b6d4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb47eb79221b198eb8d9f8e7510fa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf263bbe153daaf387ee95754988548790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdf04023aeaf1b603ed558df26a194791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a34b9bf88f8ea4009ffc604be6f7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15fa0b797908a0f3ae20d42d62fe3b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ec1d5a64fef1d7befde6cff4d4c53794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fb95e39b2d4759769fc6f554f508a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be2e3a253eeae75bfaefb798d0ef7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169899d3712f4ade9fab91556b046b7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f9e58750e6a4bbbfc33033f6116c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec04541fe0d92c62f80a086e23537a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f8e3c36afc9bdc2fc390fa8ae3df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837e67fbe9ca778cf5304a7e2bf8a29801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e404242440208a6fd5fd6bf499b1e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773269950ff3594944f9f1ac0ec748f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf61c7d05e59c48330859220655b99804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab166efb60fc879065c339c4dbeb91805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd4da50de688f319f203d0f2c97379806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fee1c656ebe0506dc4cefccee370b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de57cc0c373961d6e3df00b863611808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a16c28ddb8e62ea58a3c5db3d96459809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a1946e785bcbf7aa5fdbea59160c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c010b0c3a2eaf2f723d7277b38355811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84cdf7e816c835fca32b0626360e90812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656d951c4cbca8439dc1cc8fc13337813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9026812a2c797e65504416b6ec039814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb71b31810cbcced08665c2a99902d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fbe0fc97bbf575c7ba562991251da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c1359364ce1d9540b804f7785e7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dbf5b52719ad6b9f9cf1de8ad9718818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0742cfc8b444ce296e59508dd8230c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416b03257082a31da874b361e3af25820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f4fe56dd27d39106b4115355b9a80821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34962ab40b9e0605e2e1b81dbeb7231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c99bc904f0654a19a4735d74dcca5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ed029474b6bd612b18a8cc4a81283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565f3022aa0ba92c8cd9ed5d722b544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7537e8f43b1923ab4c0591144330d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec2c1f485ba6f5a41d0ee4261c2ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa0fefb82ed5c8feeedb285a313c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801169124c49ab779c0fa8738132c6688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d51f810ab80cf3383846ce9f230a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c65c2fb089f4f5e1008982c0b86db410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5edac33c8d5cd7307400d6e4b43e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b33d0b20b21b4de5c1e156fa2fb2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418d5ab8c5f02cdaf5cc39493deeda713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d4f081a74a17387f68e539020111f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc3e26dcc5251db7341b98e7aaebf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1514ba7a2ab9baee9ed709353d899b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a0b08cec278536e7dc4ddb4e6b11417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ba9c11a2374d776cb228073efdcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377efd69668c9cdf9f9eeb7a068fa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36936d9019503850aa23bddb8a01335320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2e60e5f623a8f9dd06a10d39373b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e7f099fc54992ec00a547e47037722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498dcbadb8a7b0ee97c64c76b208cf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e83f3c2a8dca2a8a2b59c339df546a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9dd108782e0be78a8b486b23c3a1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6ed763d88caace29d1d2e75226c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b332825a22db45b649b607840e02827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1cc87df4654b3b18bed1fe0d42eff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9add45070a4913e7ad2c138e31a11bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23436611d7d7dd8cdc75ffe12f2bc74830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa702b8ab3875e9e7bee6d7a7048e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ab5f927fd23bf3df7a82f5714577f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1fc9b37115851b15d401e125b2e5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b55bb1a73c554b7754ba38f3a52a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d0cf6d694aafcf17d7cfc36fbee635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ed851f319f34e6721c25b5e649f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312fda89b70c8891e1cee731455e55c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9d608d289380bcd87924d2f4e4aff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6233aa791ff38681fbce7512055a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28597db4979cdb1e089ffc7f6706f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa217616b0aabcad676f4bc1fc3e7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef8391946d85808f40c7b5fdea57aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea16e1b4d9d4a02cf7078743fddb2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64816db8ca6e00eee27efe6d70c9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ada5c57d0683ff7a11d486e71b1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffea85fa8ce2680ccb3a3c29631c9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25221cb91235edb1c785479afa74d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b7c46ebb5b8f76a23c8c6cb52538548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef38b76e160c7111e43f367fbf251f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809965e94a3bf8cf5e116e5eb321cdfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c242611f92009ebbc88c5c81f15d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dbf8a3686b8a2c744d7c0c172fbae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cbc9a1c65ff668e9e8502a849b71953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d9a30b5d572ae2b2450ca4325aed854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493d9fdbe1ce7ced666ca067c07f7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feaf314af41ad28195591bce4dc2d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3723ecc1e4553c3f1ce34f1926eea157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db3ea064f4842b5bac5b2502352e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ecc4d4abb3254ca23689ee77a366659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791ab75392036264cd1fb7982e144e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387957075a13136cdb1c5dfacc72e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14c43418b39228c85f4d00b80fcdeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0624cc07f28240a765125a234b8c5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f69b875b8955cfcfe1f7ee2ffcac9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c0c0d6da9d2e2eefc56a05018e4f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3337d422e87842fd15ea3346d7690e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a8370f30c42e2b40d300df7000ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e4e1c616c70344589b8e22e4c0b6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5062ac630982c0c8fc2775abdd8bc0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5984782f27e704efd7bc667a52f30d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e234a43c22f668a147b8ec31172e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0c3216761ec802aa98ca5d404221b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2955ab6ab4e867d46015b9b6e61673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e83c2c0a083c79081f22d689ebd0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3dcc08ec09ae2505bfad47f52095d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b2e38caf904dcc182b252423488f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7f68898d04639cca63d8d8732571c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b8b137759e463a63eb3754a067d6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5a401d2e74b31c38212d91c2c62f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ebe346f85d7d1a9a0d5d2a942930d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c17c5f537363662caeeb2050cb102481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f9ad8ee486fd1b44fb66a1311c5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66099943bc16a1b0c942106594a45583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e020d0c26d1215143e77b4771eda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306923ea5b01fae6bcaa7f69d31fb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb80906bf53fd61c5dc473cfdc92ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d9e3a9a85446162b885f61c27d0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99947f359d46091e06a8a8814b2361fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e706e924aff23ef7d0fb22963061489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9b4969d2eaafdef8a8cebdb72c37c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a5e94efdd94af8eb9e222f6ee2eea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aff7bd6bcca82e3036f9aacc4c3ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95043b53cc76130ea2e2604cdc3c14a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969de934f4ad50beaaaefed79ca8df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4647e1032865a6c372091c84879e7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517af15bc4fbd1cc8426f7068c30f2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055e981ee18e2e43ee92f2dc06f30c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742451fafea4a5ac9b32f4bac359751798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d686420edaaf5c9e96fab8bf5c36599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed37dac7abbbce5764587532be61770100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2b10e5f2f1937ddb222207f521d22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563427751b107472bd656f2f2acc365102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea59090d4f7e4a28b5d1db484098670103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3c341adeb8513a05df4cdefc728c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492cc9c748540670cf791778754eae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e628cc62a97b6d7890300693de15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab58866ff58d6c5c35924818f251be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa75e4f079a14b359cb2675361373d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99071337369f7f7e9747dd606ab5ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15f16cf5dfbbfac80220c12e1f6da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4d1171496cb46bc92c965543077fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de85eafcdefe8948da67b53f9ff712112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14f72470f5073d8bcc6f82d33d1eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba296baf4ca7195d0dabc9edc8b515ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb84be3f346c116923684816324107115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3cac6d9bc601bc186c4de3d2e0557116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca440fd19b2c3ce1c2fd44b08c39ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616b170f3c9f814e6721b1e1d7cc44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfba6e6e60a097f111993d68d3f5d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8fe25d2983acd6cbf2d15e01468d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c49a6775dbf5447a4b5b22034761b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6410f1bcdadf9ed915e216d7a1401e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356798c7ab7bd281d0aa0558590c15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eab229dd4c1950fa16fb8086db57a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacb9816bfb9f7661c0891040fb76d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2aa8e459b2c5688d6e1f5ab97899126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8bf569ff653f02b785f3a50dc2409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b3995c331c93e997411a23bb7be2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc6e9dd54bd12ed7e6d19aff746256129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30f3cc6814836fb6f8b1455fcfa80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb59fa33e851d36cea707499659f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380a7fc82f85d86f6e63930c0c2a04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655727c5448fbd77629b93adcc768f46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d1310c13a97f2926f590fc6815b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510feda1b726400f1ac36fce1093df4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893482169b7eb04791cd0935035952136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48ffdb27e086444b5ffb2e4f649497137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52937a6a79ec90bd176fe919c28cd504138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1b42db7649213ca8bc7250b93e3d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4ee2b5d164b27bf28fd84c06b61e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3df6bb465b9076512989f9c199084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d9ed0d1506a7115fef827a5c2ee2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e4f297cd1a8fb8eb1d5eb8257c3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaafec8557b23df5cd0670d41296a94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dfbccad2db75773c72e2842c03bd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c209a87beebf11e32fc4459627b2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b915a157c6dfb3df72d24e0ae211a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dddfc37460de6c6109c5a014447f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2997cea3f157b7d7ca7da3e582e8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad3a1c4c4a0e6e0a43f1a0ad0c5e39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55725cfff7b067d2aa995158ff306d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac04125547f6dc46c1204b9121ffb41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6893b048203b1644fa2373cf5503048153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc229429ecfb3a95a9b30c8233e2e96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ed1e798b4a22180c63d0a129bd111155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f424c12f23204124f8d13068daec762156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033dd5bd86c59b7c283c18a6f631a2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4cc11f8cbd18b522051c791cf9f2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e160b5a6e327b8afddb073130ae7e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645003a618bca66fd6d3f073caa3db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e6cba2f973887e070033470889a40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279faabea117f382dbd59dc5cd1e8bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cd9e4aa09bb5d2eff473b07f3e6f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f34d836a9b6c236895e5603cf35960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41686f258cce91469b12b1b08d27b76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d36f55a5bad324aa3d72cd28a2cc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999c89d43c96f3377d9d024ae5173d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c2092696c4a67f580489353cde7ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad1c7642caa82c2c2e757326b043e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2397158b4da6eba65fcaa88d09c3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6778e07b7fe88e9520ce9774808543171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c63efaaf016fa12115a35b5491a02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d537076b29b777164754798df27d793173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba94038c1efff507c3c0fd410a825174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac79ea55b014d57c258bfc5f48dc40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d273595327230bfdda68eff30badcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac2a17e18a197c4076a453e9c2e86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94552937ef186b635be9cb2839ca607178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dff3cde6107e386e98c39ce3aeeb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77bfc36627f0abb74a9b6d86dd9883180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34608eaf6544d39b9afc62396bf41c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec19a5ea2c8839c2feac4d21bbaebe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63410fe096e205a0b928a46e79db20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90176c389015d098349806825beb11de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24218ee49915a2f64a3910acd0476bc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24ef2ef84dec96f81a82a5eaf1502186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd162e553700fc489517637f2e4941187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953464d6d55b52ba2dff31ab3326ae0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6c83b756d92137cb68033fa3202c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a3b78e8fd4d1a93e6d33255dcd563190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f115ff45843df4f5c4fe26cf441351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7b23a53df8e8c33ae3fed4214c0dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264841ae5936f9108771aae0cf9471d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee566184961c8b771572b8038acf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cf8eba10c1e3c3a966812db015ff5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15d7b3fd615ee9045514b881bd546196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f32ab1ba16f52831509d7f56f07e3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f53752ee244e70f85f6cf56a438f35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f0a29e8efa79f094e1c1233925193199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e44fb4cc2575ec51797c860364f9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb081ae100b2fda005e46d73ce91fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05058788a720257b16f04014aaaa0e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7633087090a0ec2270c02ab78c7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aedc12c5db78f34df8c57606cd87ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb356eadac52d482c6dab23a2b20ba7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d7a337a6369d6e57689138a085be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d43bdf9898463a898c257a2b6b7312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5dffd729d44b7255c66f330356745208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b39371dff39f4c559d23fbbe79ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b52c59f1ca0e9efc6ed45493b30de7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc29c0f9f0d68e160e829a889a97e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7e3b39b7a088e13fa3f7d2f6700a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71daa4069f3d1a79f8ddd5de1fa70b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8ec5dc3825beac5879d1b44ff6c4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7a7747dabade8fb4ce23546cf2af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74a3bf326983179e2441744914c049216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf4a07e9dcc8ada1fb0ef1a91054f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088003ea5d3467ef03206e170642593218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a14faab7792f87707c3040503ab30d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c20db53bcdf16fb8fef738006ae724220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668def47863f961adf91de5ef8c7c73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff0ee533827e8aa6949f807d849831222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2817aee6593b58684bf985a82fc0ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0ebc5601d9c7e84e50cfb4d60e0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802630877d3361887487e923c97518fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10977fc35232d55ef1d0afa9b1b45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bba029ebb71d3becdd69e0fdb35bc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc84315f275c150bf1195497d4e55d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47516a0bc563aa021409b1c264c5b7f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265034ece47f04fdfb7330660ed70a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043da8cde8d1c89e347b561817389770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f254434e38bd02f4cc799d10bf3ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b6e6a3a3befe4243591fbfa53aa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c018f72720ddaba08f116e7af7fca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55dcc0ae3adef760ed115e90646aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eb47e91df8c05cd9f8a6fa80a9d64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f9782cc90e2f824dedde52ac7a27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0174a71e9ad4c5470bf24560bcdc52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bfcdf35ec8e374b744fa299b164b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb867459a736dadfcedf1af3553da2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31282d52f1d01651ea30b9eb18b152e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e825da5f10cfeda8e82c6e1e640545242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfb205f34ea09b59034d6876e861b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01730722e134004f274111dde522e194244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee257a19879945bb4623df6b72dbb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0cd520812ae961100d538656b0992246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1e06c347cf8aab0ce4d07a3e6be7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667688941c687836e0491d259c52de9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d38bfd1bb1be8262745fb4d84f781249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4cd0da6da42b164e4349a2bfc8734250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139747e08b1997cb49ffd3d971f0d610251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037cb5c40c043b8d66a18ff603b35c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7343d2ef28c3b123aef117106df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42222058136b37170726d83cd06feec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4375483f61c2ee36d86ad5a2f10dae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5fc4a69890becf2ea1895d129fe12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e418abc5c67d887825d313f0f169257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9b2329bf5e01711645b583ed54029258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30d623274bae072239d01f23bf306259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5afa4585d9e7a072ce96214ea5bb41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef29758d549b1959e8bdce4bebef8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f03e3b3e70caa093f6811fca5be21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a7f0101564f5049123029a16f4096263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb16fa89d6d637bf3cbb4b0796224e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efba1e37aa9e486926fa2c49787689c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270d262d150f0c0854c24dafa1e9eca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37187de1d12d748aa1a496ea4a4902267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506c9e847df5c99e426c8393d762494268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af39836befcdb0fd7151aeb293d4d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d07f797e900300231879f87e60dc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317d932c258c1c16e3235b83956b51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c855419953ed5098f2edb6911c07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c739262303397d955678715d1adea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae94adbcff4755c54f4f93dca636de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341d1204118ba53a6e2e864ef02ab0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d82c2fdcbece44b1e35ce17c3758276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de9bd319a45efc7b6c67798f6c99c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f064db35ceb13612f4b8c5ec390f062278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd8e7afb90a0bbd51b8e58d941e1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f607a3af09b1b52155f6ecefdf7a415280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c46d1d7ebbc9f600f27f441da5115281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e09029fe7e577d64e89ee69aa0b2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa734d635e040d3152f802da1878575283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccd6e04c1c5816516a7f61193c1e62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb496c1a1c991781159b21af859502285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6cd58fc95d0ee9f41ff3766a2660d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd867e2c90667ed6ecfdcc58eb1612c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c0869782175bc053d96de648cd5b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2082197b7b73ab2f2994f818938df30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3823910f932da5df94bc5edad3457290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539520a9c117da1a073c474c584173f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695020329bf6b52902184c6598a756fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7293ad905c51c726e3dd2eddc9f835293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c8c8e0d631252df49c1853e1c91c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cc7e61c569a3f3de3ddaa5092ac24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1eba36e6f2b3c092046aac2114192296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45f784ad189eefd7dc1ab1449a5521297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32179824bcc11e1b463f783ff6b38dc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e8adb9ee4ca62748d9c70e2c015b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9496657284c2603aad5cee847ffba59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514701b814e6781c682ae47427dda3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1440a309b3391d164273782a4e6e92a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff148f1e2721acafd96b12199ac7ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78328d3a75e5a8363cd723f2ea999fcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000878b45c3929df61b31de3a78aeab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960104d7f9ecb8d5b9a870794c406545306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3e2a25e89af8c68b32dfb33e18f33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ac8e1deadacba704453340048e323308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b98239480ce68bdcaaa6b0b44f3ee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7102d08649cb0cbff5f9d9c1dc792d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3ea265f9f14f52c7725d30bbf1a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f44839fd65c12e2629896d5d44a5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4d3d525cdf03980b14a6017f14b27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015d31d1e3252898fec799b5c5d522314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79920a3a8584406bd7ada763866f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f2937a96b73c6701fa22dcd4f4a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29a5cf8a03788c161a4dccd2780fd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae13ec8acf42f03d403d8785ee7ed9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87352600ebc772a6a9fd46497b8c6b8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3d90cac02ead8f5e7543893b24506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb939e60dc08c946a77cb83dd91d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7b50643b856a917bf18080613ac8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a9a0eb6f52a77480ea321eaa91f7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdcbecba516f638f43a512371feb1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3bba2612cc368717fe11f88cf7249325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dbe564f1c241eb067514256028b52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a7c0e102999dfec68ccf32a1b529327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1ec07bad83fe66777a7a89c52347e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003378edc6ed817158401a69bede4a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230416eb350c9a6b84fa4f11aab3f377330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ef3374848d3532e298343852981c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec978ccc4f2e3ecd9ae10c1cc5e804332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c271cd2cdcbe760829e14464d191333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3317b22f59990d3392163b822efeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af8d4900709ae5fc31ac474958706335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ca08b322be5d056ff7a09e7842657336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38defa955de7b98a395be6b54a0453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3194dbc4135d7705895d06ff5d0848338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db33147db2b066d42082fe528c6923339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ff7b2aa131080a9558e1dc1d825c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3042d371b512cbda7aea3fc8781da6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3431ec61642908844f3937bcb512046342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b833c134028f981706ae755f63c82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be40da4670fb9006475377cf83aa2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda48bf08573fe27035bc5f0e8b643345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d225bb0670fed313346dc85333b8970346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec54a616cc9d9d53a3fc7a4e419dce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f9e074b01e13af6d04d7666ab3336348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b7aeb8ca78a0af3ad19f873fac5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12250b820af6a177f4a6085dd6fe2f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5eed51e42190796252809cde9301f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc89dd3504b1a7a8deff973b801de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5679be575c32b5fbe77ffaf0bcc60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551fb1dbd8350f5f0c6e9614aa5b054354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a1996476faf2afffc19eb40f77662355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9200f0720cd6bf87edbcecbcbfddf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f08e3323cf6c0f24a6920669a7a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195940d3d5fc543bf1c2f95c465c72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d33cbc72b85e86dd45807b6dca68b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf1026bcf30da6c30a387cd42bb0a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821efafd9b9490e598d70b632f404f2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76da88139aba0a638c26d88788166aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e0380cb3e9d200b143535efbf289363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be09e7496c03efedf5989bbb83d34b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712a020b34803867be207f88608ccb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6aae341cdc7d6b8b0affa63f65ffb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44180af072f639ebfad3ea7234a945a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309c9df4cdeddc183aae871dd75455e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378e2ed53c7b2525f24491e149387ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085cc4523b3924bdcb1ba8e6fc5583b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d182d6097a74793547c92a3302c2fe0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255306f198fa5ab02297d8dd99c0f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa1bdf3b3d02552a8203bdc938670373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccde92ddcac334eb9cb393bd7dfd52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf3745d8d393136eb0ab20cc56b36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de1149c63e0a25de65d3d30abadb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26cfa3bfac261e37d9aff90ae0eac4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd55e7c05383876409e24c95d0db1ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1783618b22f6a7e1a6aa857cc7514379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44a7ef3400b4f9ce4cb3520bdc4b1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798998f9e1dcb5baefff826b444f58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12772867294dd23189750be48e44c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde6cebae62073ee5cc302c9408fe58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b3c6023ddd96835efe9b5898dec42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf28a35fcd5ea7a38eda08fe6d0334385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5eb281246fc5678de87c58e4471e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f88e8d9e69ea37985aef55c9e171a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ef6da1a960d26c4a19a9385d382a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fabc188c4863e7c221299dddcbea2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304afd173281420a27c66d7990b64389390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639c2b60c8a970274032697a1cb96f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2a0969ec91f0a057ead3dd29d01e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f761effa7f544b32cb7f20667c8d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca487ac38549831ddbc13322dd8873394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e4a6b1fea3314b5af4f6339f4df83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e50b933a575232c9b729d0743a1db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6632d5e91d4cfc28d99c3e3d41c5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45ff5dcabf3de278463817e1a86e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2ee7249011bb8ad50b733c9e0b93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62365d0a554d6c604c9456d8caae2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e23b2543bdb23d79b2d307f72ccc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef33cc4cc7a34a7fa2e2827134036402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531168d874253fc9e4d9ebced76e81d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f777fae1db1d2edcc3666106c90b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bcfa2c109d6d33d4818d4a755c97a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f8c1a81a91c86996fee0a0bd25d34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2e6c3113323127f2fcf75bb2d65dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9c75da1135eef466fd9d0783d4dde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3a2379e7630d95a6b425b89b9310409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ae507be4267c22b523fc913fce025410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956fe40d8ed8e57a4a29a88299093ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b079b6251b517ab3d76fec30ac6ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb26dba366a90717faa926cfe029a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba64cbf0cea2cf2b213e05c1926ed8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7f99cc033adbfe3a4398b6f036d23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c061224dc5bbf22debfc6b5140c69a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b82fcc82451c3adb22db84fe473db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bb559696aaa617cf610e886d5118418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740174ad63026ecceb310b45d130e685419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e756ac2653cfef7363342cf9b2e83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc2dc0857735d93f8ef720eae3315c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf9e04027b29c999fdc183d60a76e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf24267d30469d700a69a7cf9ef8d2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a470524913ccc9a78a64acea63aed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74959e990a05a40080bf9e37170b3a93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7221c80eb5e2b9c227e0827d69cae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d64acff30ad2091fc7411d7f271257427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84699d6a6fba48ee4f554a46d5cc78ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e819274b4ca21f90a324cd4de5809429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a306af90f6cb5659980ee789cc58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d895b16bbcafefdc7f17a8ec3335f56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791fd871291b55fff523be7d8fd4813432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2238a608a661aa7a0995b3b8fee5c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0b667a4b80cc574ddb43c1beeb5cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34b88d25ca22a1c35ed1ef491f648435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b316cd84ef6b6346e96d84886529eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e54715ade91dcba1932979cc9c5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f439b6042b8f56a39623c9baaaa5028438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aecc405beebd1e51b87b0c65a95b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790f3ec75b7ea0f001c7adec1e4fbff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a55d4edbb737398920f38a34fbf66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a3f861030423ef31ee2cbafde30c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e39ddc83dc1925bcab85b34b0dd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551976a52038a24f68786ec1469a41ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e34e99bb86d8cef78627f0cf21834445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b31ac00a5fd063414eae67d010cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcabc68cb105e5b09e5a32c6b357378447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc7e5a5dda916e23a96536e7c99bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c52db2f52423502a88983bca5728449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4219a83eac79a3ce7e67204c77bf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ee6636dc2a977f298496dad0e939e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f60f0df9964a258cae406b8bbed96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b528e8699fcf914aa153be6c2466c3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ce1de8d87bea4985fb953ce8bb3ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3bc3c5ed2bab69ea1edb703cae9bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c838dbf8a0cd45b90774aefa1633456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d48801f2c821c13d7f21d5b941dfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffce26351682996c198be3ac2cebd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d32c9c9af6a8c1c440bc000bec9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48866c36f8a658e4783fdb88884038460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e75728ee13568775b3d00eadb122461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b402889d76f545fa496b2fe1a3b85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11541a55e79ad2a4f37b2c681714838463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd048fd47b94b0ec75fe4498e702ea5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064ed37e084860ce0a8d93aff3a950465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df153290e262f35ee3d4376b42d821466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d496646cd443cded5e927314521f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1af3ed502a3b25b3dac58f8199ed15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff589f096e13c4038870f14a8738b07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b015de96238150fc0b7b4a1a503f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f81b68265d2e8ba67f63a92fb4a46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6fbfe248173007fcd30e5460d6a3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e50f7b1169746debe5f6a22ca4c3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272811bfef4297651e5cc2ce6b2233474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eba96aea0a0287a7e3350a56fb358475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6b940b849c8c334f7ca3d06c27796476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef29f92f5009a7043f19f021d02cc2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe0bbeedf655628f06df64eec68f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351bd1f595c2d383e7e713484cb7583479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788134132acf171bde3d29f57e55751480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7c99a8a94c52534ba8ad858cd59b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7984dcef51b2a107a874e97007c332482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34613477ccd5c1f5296d03aa6ea04873483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa7bf35b8b15ab38a9e967dba5b7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f54337b74897fd458961fddef117485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947d9dead4be5ca0f79e078ffa39e31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580048fb0f7ed87d3a5353b8d0a323a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d121c7e676f347b9806aee65f359e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1296a094c77367e9b9bf95dc15c1827489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f11b0cdd3d87d2412cd476d5f10f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec8cc96ec0a3ebf4f3825ab6a46eb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25883fec0b0e263c813f2e0f4a04f0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a41a02b244fbce6ef9bb32f01cabf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000bfb46f3f79a5447be94a3456c0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d8fe9648abc149ed4621e9e89444495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccbd8f4aa274f8b0dc1483d6a6555a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec00a64a22f29219b4bd89f34e07e50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb45bde266e5feec413847161c9888498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a7ac0a099450a89a6f0925a1d5e0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f68fba76ccbeb5067fd815f9a4250500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb4cfb664a5aeebf04ef5a641a7bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4c83c6e548425a7a5afab9ce296bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e1825fd5f5be668d2f7465c1f07dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12591dc8a758ca8e530d0154354f59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c9b69f18679aa87e70de981fb2ed7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299861bf26d2bb5c4fe2e0fd167cf2a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7799e7b780fd370481352028e3af9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1df7fbe2f4ac355bf3a886b72d01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a156927ce70bd8dd911cd8bebec2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13230cab057feebb671be9005550984c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a5e40bd78a90f159617315c7bcfde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3ec5760c0496c131910801f114835512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f55b5fe0f4129a475ea65b646ec4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878c305aebe6834bd7bea6a18884f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730644acfcc58f5c2aa2826df5c6051515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19c50be99590e12d20a754c8b054b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3a4659e33ff5094de7a80f033c6da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ec39e33e3f74e8ada51d7d7bcfe6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf3927cb70f1d9426fa54bf475a490519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bb1b597af92cfeb85310edf5af8ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a782cc3fb145563de367a74cb194521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b034cb2674e14fa704a6ee48b81716522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2a6b937b678dfc22e5d182c4e953e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d19297193449472e48c2998f2543b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5cc9527bfa2951a796db1f353d06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcc5350182b92d2a29d0945ed2493e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05cf150bf32a8e804bd516cb422ac2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385451f32c79f749cc23d2de175239b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a047c50758d2176cc7b76189654be4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb48109370638d9c22f1e232c7ef79c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f04aa1da09a535f2a912e472288b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67bcb9461130258fca861f69c35f26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31107004c28edca32c89ecf17ca34a33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9bc7c3034a895d6c6f8be716227b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f90476ea37e1730e1b8734f276eed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b741e3b0b1619c8e3a755ec0a8b5ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9866b0c25b974aa7e409a84216cdf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1434cbcde8e4e9f8edf05e5d5ecfbf7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b6890739c5a23999a23e6e96cd30a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d045691b701b2aa8fe83cae8f5fea4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9541e25ef63cddc4a64e4f3c714370541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73739beb4cb0d15865fa1666370c4ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217765491dcc2fc8c2141e1226db020c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd806ed90d1c8c07f18dd7f0863e90c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac5098a8f143b32683d1d56a2fe2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282937aa27dfd635e3d078fccb243e4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06694777f5e6b83cb0a08c8809c7710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3145aad0ddc2b99c775135f79dd03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7819d99c72ba5655b8ba1333a63284549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff64a3f6c0ee83f6509079fdfa5c53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d93cbf4b17940f9ed87f097526a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b06328d0d271e60b6e34142afd387d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919c2af4cdd6b7cb6592141c06144bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476878ead67740cf74b93f6629eaae5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1af3ffc7271a8718b4fa9ceff199f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedd60bd11b8a8b5e18fad2de188eb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2915bfc85d01596bf47e293a659b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298342416d34057d0fde83f9b52a232b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a6f4c96f5c5c41c86a5f1f45bf2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0758c573311f5b50fadebcff1cc31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66427145774d643b16d1f004e26ea1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4774a421cac38c8cee2a40088bba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ca323a33ce1af06a603c4ab2351f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382021c47f1be359ee3cfe9f4b00673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe25bf2a12514557cddba4c2dea7d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d26b9b60fca58e3bb3949e05fdfe81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db522b2a4a34dff2755c8462532173567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a491da415b0de4c2b342b0545fa5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942a2f445338c00b341c59c2e6623aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c988e94ad8c41ed14aeb54de334117570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03464cfc89d856d244689d982e6f3cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05ddc89c30f68936e5c73413cb668572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be053cd6c8e0fc8e07a5e01511dc950573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce3083f19421801615ddbf2ec39aef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b001e50eb4bda44cfef88ed85b0cd50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28c7aefe9a96c25b090e8c92098db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa38c2c79d808c97265deec54aa101577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac24238f7f335ea5085aca73d4c472578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7db706f4fa242c2b0e1ca073ff806579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d390b81532b9e370d439311267bbd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f41d4206b46540278469802e8d0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427648a39ae3a00bef6ba23a75a91dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a3dd96d4f8d1adc461e2d98d6340583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978688174c735cb91db91c080cdb5436584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9515278d6653b419c926aa0b4b04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb964a89b922c2b436a740680ff720586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67854a140c5c67cbfcb58335b894e1f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4e24c66c242b33ca2a1ef5cf0ab4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f217c6613f39a3973d7c795b2b5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf017beed65c6e16670a70290dcf0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54451029f88bb09573501d277a5f37b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a96a819acbe1a484b956d1a8d530592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd514066b4395fe821d3192eb88ec34f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b6ed82a69660ea0ebcb56de69230e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f635c76141631be09adefd2d27630dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b20800a8e884808d8e516866c364596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3bb06c7ff0cb5ae89e73aefd96736597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd40d76443c72be1e8581b1c784284598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40208971c51d36e97a7319af2363fd63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed0f531522f40c721f7cc593dd421600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cced21e342b5d15a36fc6f36fe842601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb6db9c6c4f352d373f28e7b65d49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a2c58fb28a2e6f8dbd1213618c3ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d86c481ee642f449a3bfee04092d83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92517d169165d382a1966ee1ab4016605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd63f5b9d4d767480a5689a29f3fa1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5d5b51a7fdc6b09785550e95aed1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a420c839a26c3ae66f0608e2bc464608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bad5cc63d2b5b7e7995457c2ad67a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82853f3f4b1714fd3027b06e11c1bc03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb652959c8741e5a84880095860f2ddd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c48362a4e6773482cd07db7b1d2af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945d000b526e9fc1c35b2c4ea6435b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee0497f399cc1d4c0eccb8c4bdaf74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef1e449b9bfc72936b8bf4b7acbd3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d0a3b1defa056ed27264b4c0126a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c7e9ad2f09173dbe7567c26d2a4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb5f30c08bcb2c1ab649fe2eee301618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54758c498939fc3c71f1e879f9e234c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc34cc434a998c1e6618bd438e48d4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b8bdefbfad0a9de137e4f3cc72452621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db870213fbfff9906a79aa048d59d78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f937e8980b188903dba1ed074c5ee8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12193f8b9f53975c823ad70d73641fc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208da8d63234fa268a7c0dc7886b7a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b25fe69cb717f41c992e8cb64445fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff93a11050794e8d4ae1d2b5b63a4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc7e7287653aff5bf4762d0b66e1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f4845824739b24b551168523003c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e9348a216f5346383322c0f4869c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa3e1c6173eb13b664583a1bcdff8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d6a775b6527601ff1321e469210c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a98101344d43c285309c25020a8e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ef2465c6964f089b0293b5f3e9db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c2a75c9ec13aee047b41a4eeafcb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c30071cd540457e85b8114e85c5fd4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9008743615ad4b38ff533eb377fd89c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5db49b7a97d6c6c49f289217272a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad637f67338bb421419810a107fcc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36386d4acd5fda6538546af2d533f26c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c145b3df0ba09a2ea8fa83de058a72a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab32cc178213ae3c18138d9a851a6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d79dec6a39dd3bf5ab5dd8a1c8a23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8f8d48af660d1f19364cb00e3e48b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8947098ace5038e5deda007c41e6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266486c3ea7b8ca17b8da3d3c393523e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078133a9fd296391631cfe01e6f1294647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66d33dda29793161a88f0025dd3961648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135fbecdce260d5e24fd53d7887f841649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734897caf6f114ced20734279204999650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0f73e6c5ea2f0114978be2f674a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa46ad4841399bd87f1f4e0c5ef51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ba008cfc5c665db310e7fbdbe0726653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe112b0516e6f9c42e584e97056d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3c1f2c4fcfe1bfac6d65f85aa0724655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ce3dd5eae6cb83e0cad9be574f2ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952922d7343d654320eeb92652a8786657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bedc0b1530bf1607b4fba5451ea94f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909592598cbd2929cf75fee75a0f797659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af542a5bac183b77481952c2b47782e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0e5098f7202608b22bb4a434f5ba9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038aaf90552bb990e15ac83313017ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a22c511f752f4ff32db4ec422da9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e534ed1903afaddafb25671f1fc9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161241076c517cfcbcc1edc12c7649665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c8989c3b44e053783f5fcaf66f71d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed1cce7c52a7ce5ec28bd419ba05a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50c378570ee484450187fe6dded33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efce55a07d44e26a41825fd1cb8e17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968e7b3ad12693c05807e16255bff0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bbb978f43e9b6703aea6eac8f93e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60d6bbe3f7aefbc76fc3133c107e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e80ec585924c1259cbcd031390e99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be90ece5431b619ba1c4dfbb90635674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985051045e39044ed0d3475ce01944675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e85cb83e36b12823abf30aa938ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a2c0d36f99a7050e8de8f1ea37ffc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6881c28d73e9626fca6e986da026f35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8430153d1e047413123f6577f1eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3fc52fd1c900becc5809e870a88c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786abb3d9d12f940873b5731989ec8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ac4a0aa3ac2881e7d85784fb18a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3091950132d15b2b04a8360e239f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a80833b10bcb6cc15adc561750111684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1945e5a201d73d5c7e26e43bfb9a4bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c01c213b2a7cd5ea58406d1637acb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4d2f9438d72b505f979adc2c5afa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa76dabf673064c3c41551d0e5c567688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fe5714609dce5071ffcc04f3ee9aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845beeb7fbada72599e9877915e74b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281811b3f24e6a92d744d81798e0a84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3deb5d4614603ddd2fdf481084927692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12d29910dcdf1469028984568b339693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18e9234ee8be07ee98ef7d35c03df0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cdd150b3e5fce10fa10a65d4086bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f74c88e2065f9630e859566f8313696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9379bfaae93730418ead93388a60aa4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8666e0bb6a2a79dee9cba64fbaed21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9307f5a9791c7af4c66e2d4925e09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507bbfe69e862000df85fb34a6988a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ff7952c853f2439cef338e7bf78c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0a79c0fa428be34544a66307c678d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9394313eafa0514f4d78360d3f2f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db2a9efc4a2abac90b110a17d4cab8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c6d8a2162c2ed02da3c7a522c1517705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3a02e208dac8cc6091815d4ae739f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf0437c31fc92edeec013c61535eab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec217e7768e6c64f5ae7d84170fb0d50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d149506e1a83b91dbf2c41860176709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8d547d831a9083d7ba0ff0cac48e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac844ca970a49ea88fb692cf6a166c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36810aa8adab1a74b1879743e11ad9c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc50bb17693a372017174b050ed6db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93a7fba33c60d9fb95a33b15e9ee6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375d6c8ff0450b8853241b24c798092715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af3282c9958404ad9b715e49d36f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4e215624dc5a1a5334e23fa99739717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab881d1834a16c8af1f82a1d3819c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577831e92b782882639ac4a0f8d93dcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc38309eb36e8b43190322308d16a2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249481bda2408cd957c2513426cac38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb8051379fe2489ee540b6ef8f4140722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274af9ea1bf758669fd404bd04d8c17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46a244a0e11af05a1b163ecf27056c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f257307739c9a28e8f247989f770a8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6b6270fc1723456679584c1e8d76d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f05419c6c266c06e73f27c15151c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40992eca524006818257cd056e1d66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6edbd0e11c2ac1bd0fb72cc6a33ef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85442d4f6cd389957d9644b9fad3686730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656fe59c48ebfa0f7afd3a72fa2b684731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ebd5fad6fdcba2a6484f6064ec3e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b57cfe5caf892bd3efbce8e6e3af1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e18f3d6d07b4b4d656c8e43cd5234734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0db2e60735515a393e5a07ff9650735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7c040eccdffd83c457a9f4fce44fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1aa74527fbf55d16a551352affa00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590310bf40e431864759ef1cb318f46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5148527bed7763637bf02a7df043619739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0609343d570f780606023f58c5f94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e69a2471714fe849346651c22eb008741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417e3b33e95641a877e3780624656ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcddced0ed947801224162115f100e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ead20e42663713107843025a1c7d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631bf0e0e1b3d24cb7ce34c56d0255745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed50fa88910c6c874600e2ae88d5437746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5448f80d55739ecb40791dad3e9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7eaeaf9b9b70a1c58382ac0eabcb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522233bf5cee101cf4257ce04b49b8d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f686d926d8e7d43fd3dad57f8b0c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abeeb1789568bfa7788f43aa980ad9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2a2cbac0e93804d9d746122158912752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64cf932be56afc118877b59ea6f641753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19c6b10c9ad747d2e06ed47d97d2c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8816bdea14562b8a9c573ba713362d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3557a8f831a5eff2779973d620985756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed310ef303c386425acb54fb85c2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbf00fdde73c549d606e43c1904e6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9636ab960acfe41b7324e2bc48c1766759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fbdb6543d8bdbb3ad6deeb129956760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53b47679400c27520c70061da003a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a71c1e62b84cb678fd009d1f3211762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2767171fed186b563e5c812fe0856ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a62f2d5e06d3658029eab2e44b25f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c8f1e0589dca6d7370db675276f25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408172e8b64e2285fa6186e93e74f5d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b57856cbcbd152946eb774429c623767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>