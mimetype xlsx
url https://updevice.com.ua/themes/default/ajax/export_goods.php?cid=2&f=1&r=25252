--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58285fef8a207b288a65d7ecdc61df241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92cc7b16ba0ca20fd640110df8af02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd042c2744459cf299d334bd81f8453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19883d2047ad5cc240e7b036b616c5964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ddf68f8cc2ddcbc5ec1ad136ba9285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405b56f6114983557e809c3d1d2b3ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece443afda65fb693d67e25f3c71027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a93fec463bbb342c09332d9fb6ff488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b63c5d71081e02d1bb5c42bc493e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fd9059928373c8311aea6923c342510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35173e1182878950b23522c5def63e4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b99996a587780347ac91b9950e94f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af903f898dd7ea882ea9dc1747ed29113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9177c761bdafa9abec61b7e04f4a5c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1598efec55c8b448bccda31754a614a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2f2d9d776a4a4e297b85dd87164c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc340f3e25512493bdd48a4bde3810917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e61a6decbf95f94430e9cb7ac50118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7089a5a63085b05e5e715d05dd169319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24a1308df366d17adae98308a566fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4d516886436a0de25d70f73ad79321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576d3891375ea7d622dd6fad92642d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889f2fa758098fe0c0a0e568e7261a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a365a970525808235acfccc8e3ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3d95079d92a6a780daa886a153f7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826232d147bf2157feb70e3375cfa4de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447df5e325f758583eaa376a6e35342b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ab49a8b75172e47efba0d9ba881828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ab1626d3eb4502f57f48f9240961429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e687aa27e3c4e05e3ce8d52f001b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29295d8e87d3715161123827c753fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f0d4b96a484f1866d5347aa6581f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716ba6a0e806eedc9342386bf9141f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c8b1fc06d7247112f1ca2a748801b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca90bf2d84ec36989207cbec4f18335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be25004940c57a135d44ca597f416b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411807c932114c611a24ea18e012c16e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb63eb161bcd9f57725b5f42c9dce138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118ed332455f25e939b53cadf4aed3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95519c0f88f661c7ad52b4a8e1f716ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a84df50b65a6d734672827b9473641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1c0243e1558ac67c197209fa33ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57073eece4e228d23d1c8634006889643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d157b43005bf25ac231790ee7571844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59b7e6e6bd12ec94a63fd66de287ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98371484ccdfb4b6a7da409a261ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71409a5bce914fb067c6c3865320626e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec3bc30f9ab9d4244bb012a7e5c14048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564bb6371b775cfaf8792452ddd660749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823651b41856d4c72d16aaaa68f255450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b103103777bab6e58a8f4df9deb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1389632886a881d7804713d08004f7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d03ec081f9495d8af0705972ffdcb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2062261b8bac25e858f6ebe915a7e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673da2a275831a709d4157e2551494a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33003c90862a992484e05c436e0cc32656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485bf7c7bfd4abbf1146c71d7ff90157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea67459f2dff0d481fba08b590a51158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946d3a1f9d1a1c5ebd015efeae9f1ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fe586682c98b80b343ab214aedc0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b7962309340c667a4b6233f1c39ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e9295fcf08d5749dcccd2ca1f76e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1dd01a3246f33cb522f72fd7d74ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d53b68a8202b21b229e624cb5390e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0c67c0e93353a6ba97af82015b6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280fecc13f452f0a569ac0e12799a0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db9b229ed5c8af5413ed6dab186c0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b6a1d2c7d91dfff45449bfe120d5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eb8e1a5e8619bbd3fec819603948369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31e7679477c37c341f20a7e9e4eb0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b52f81c849ffeb97dfbdaf767d5da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672d058db5d551a25e9226327f60fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125479570cb8e45deb7e563fda3d51fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bd5c180f59662a686fe3996c0d2df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130754f9a5fd78596975a85767bccf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c3ab659e1543a198a31790f9c3cfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c1f7b8077072d31237471665855f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd104b169a9c7dcdab6cc2ca652375078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3f95fd834aa246794b47ff6b9aa0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e22ccecd7cd0d6c83bd746e83d95b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510dfdc34916c07bbf493a826338f5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1356a39757676f371ef05104788482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f54ddaa50bf618137c3725ce58639683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ff3f585880148eb8207fe73005bbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31db3525f8c98d41190ee78e2b65d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e16af9af9e1810973dcf3b5bec25586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac7f4394c2df2d9770bdd6b93c903087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5daacf3576f6ed2fb9df23c25ebc5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d82c3e628734333aaafee2d2940c3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9146f3d7c066b54683aff1108a37b5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d961038ef7f505fe1b560736e57c82491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dafac749cca5649d261df9d9ebc8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb108a769aa8ee1a127e1724e074ff793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ea56004ebc9d433576178a2514c8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1680249c10839a74b0ec685172ca995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d40ee3b4b94e7482898bf73f6f1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c5fd0d5ffc764cff150898fa4495797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfaa1bd3cef1ba13ba9ab0a13e84c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fd0c3e1cb3472ddad9b2fb5524d1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a42414943e78e223ee4f0e7fbeb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e59740e1202d26603af3b5a5efd84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095b9ad43d7ca5627b15fb6e574dbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b850c071d6be0576d329859c2e4c0e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0fa1f0d53301ea61bb6f9f70a64f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153489a73b6f07d32f712ca14dacfb1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7645ebe17cbf79318b0dd8ef58f8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44116bbeac0edd3808dff62984cf2f91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f45b44b9e25b86c02a061eecad9582108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b126b5905bbb7ebc3bcdc82ab1434109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339713f85d62affc0f6e9dcd975e2b83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13661f1009f7073056b9754c61ce22ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ecaf53080f6e91a8e849bf36640d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64e3e10ff36a35c55aa267fa122fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae877f200c663d451fc3e90bfa4e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b3085356a085eed5827f58d0fbc61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc656072a189e86f929dbd63347761116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a2f33ed2f8dcd34b7a96743719789117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390123481b97169f8fd13218de856fb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1528d6ee06210dab04bfe113612d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e5bf6d6f6915b8b0be4f796c1ae7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a3f382077b741ebca20a7c2cdc5f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a652eb38bd1b0f8d57974f3cc4e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3c6b4527119650d4bb451c1279565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8011172de980bacfc923e93d3ee5b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7febcf3c7bb8cf3db2d207ff34a665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af072a56d4a6a328f56ea6b7235dfd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44912e3382e9514023f3296eddfd6ca3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d8b7310fc70d64277413c5f10ecf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b156387d84f0185d25b6994f5ea150129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3a6829a98144df0b8194d32c4013a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a3d2569eda249bf97b11323ef11e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53041e9f3718bf6dc88d3a42ad12a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6cae18722c7468fde2c63687d10cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baae98d8af034b908e04b19077db09d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53a692ea00f79059bcf113bd11f07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca11b5ceefb5f75883e9ad658906d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db129f18349bd447bd443903f12d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08de507b440cfbb8ebfc6f3fe13dbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07080ecd3da16dca74554f3b709b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be170cb54f196a7d0d6c8224c19ec3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058a69200ccf751d83a15f3abb0968d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190806f6909d9108dfa17141210bbc17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e13a70d14f8bf639619346e078f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176f086c9eaa223865afd80c199354144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c3cf90db172f906c3d80683fa27cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb153f21584e8e5724ce70981d3805146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb71130ced58bf75d04a60bc9ddb87b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264405f322b4d5a06325ae79e811469148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920a0c2e46a057a751d38bdbaf004c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3401ae5afbc1390a77e3ccb1de9a97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa3e80bcacb225ba6b2ffa739b230f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fe4ce4b60bd527cb5da7a372b4aac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50571727088046e36bb00129a2b7bd37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8e8e830ae8b371dbfe0736d5119a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184028462d47973851fd4a6f6668c74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99713968a9b773e90b28bb73acd3a00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7799593fb74002eac2775dd36fb3261157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574079880009c858b361afe47eb4cd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da5c3e32c249531ccfb3816edd098159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bda832a55d4842195ff4647cb7533160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3b691350495e94a72f81c5b7d0dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a29f6f434258699f634f77f4fe71f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ecaef2560fd280f76376912c47cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f12711250c2fe8926d19c8c169ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2da3dc03f209cca5741172f0a67b90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e6300e64bfee346327a2bafb6bdeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77260b3bb5053859773e375fb94b609f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d832bbb7ef8d2138d40c3bce8dca6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2363e8dba13165c3b315210d9266e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c03e71cb771d77c8c3da9569841e1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d64c7237a914e6737f16484bb247c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687615a5687ae0a87835dff3c9336d40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730f46ec5417518179696a6adfd3632173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309338bb2d3a1e6f21e0db5718590154174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b33e019002a6f7931bd576982453e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51960acc6d78190031aa1ddd8783aa59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961386d6636a5d5b1e5edd184ab9958177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6c0f4b65c0876aac8bdc1d3d3b78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d42f606c85d78d65d4976f0ef5bf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626809f6f54becde59292843dfd7c434180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec19ce60f03abdd17572964b55370e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeebefb0d2250cd0deb244b692fa1eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f7b2e9d8d5574fbaea77cf8d29aba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35016687f1bb53abefab9d0db0cba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724c399103d1bd3cb95368af410ce0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bdde91397deb79ea6fc873152303b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac7a0ee2a6d334ca6bcce7eccc443187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73e74f60a3b0058d78b6040b6d3bec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd39e9036da63ddc0aba927eb415dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b8d6a90d2c5aa4b879ea75477bd81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c93e70dc8533e2bdd1a74bf512605191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ae2c5b8fd1ee9e4b9f0ddedf2d486192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d3b2cde36fe9349f67a2125b98a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a325229bcaa92e6751f13a000b37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464070bb5074f3ef98a78a49166ff3df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee90053ed2e6bb20babda3e465cb98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba864e9fd75a4744f252041dc2168f7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490cc873bcb68c4781ce9855133e9e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d4f10c79d3748bac960806e09605199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43fb7bdb1561df9ea602b562cc371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a29b5f00bbdceddee70cad618800c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333afac3ab5bacecb77490ceee0e42e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b81d2863811940708bff498974c0e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47ae050a73b8bf5494090e452b484204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc25432540cadb98dda05cf4a01140205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0832b364ee4526947e9fbae290dd33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d9eacdaa64d6d99a02e68f64363f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05b9c4d0d418b4f7fbdc2864693ef2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682ae8f1ac3a571248b79f19a72d78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9094c707fbbef2220171e54a24b651210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423d2447588be403b0880d448165f99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb3a07e7d39285cd4946e520dea2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487368a8c1a6c775a2307331b1660e59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2e2220adeb6c7a36bfdbacce31e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fada7a504981b9cd34babbe00c6ff45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4263ef67689eeaac5a26f99dc21536216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225eff274c26e36734c0252c5f10ba6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced8c73228f32ccc4ece61bc5fac20c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f456a6ba80cfa2c5b3e9dd418179219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a61ec0d619cc89618613bf6e501ee9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795688c58a0304d9e0280de408bbde9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d22ab1353605e983b89f912d9b065222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b29b86065af25be49973d4923300223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a08be1035777f700c28821993b914224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd6b76140ff37533c784a6783ff4f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9be25d964c8140ef33f8c42f9f93b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcabf596134801aedbfeb6bf3c4cdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe707f79ea68052b5067433365f16644228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7348efa037770f93a0bede27ad9b51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e49fe7ab286bb1db78af11f070306230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0722a406f2997e14f9349ec775323231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec5908775dfeec342945338f5fa717232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5465eb7430fcc1f62180d16891498233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ea0484f5c6e4e62e70b48fd5d679234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320725bbfe7ff4ccc37a0b055a6d2b0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74532b9d73de4af38d11fd2bf3f9137236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a790f5b116c0c309ae084c64ab2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cae0c7d90714458545e1a679836594238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9115c6b5b8964a51c57fdb4d6b4ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07937529723d129e64c85d55d0feb746240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777898e858f9f57fe8d1d714f0dfdd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ade22ea0ae8c7e496f8d9ac512fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccdb871d6c542f78460ebc340334c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed7a9283f4b79ef5ad107cde3d292244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351df478e6c4d2fbea77c8be6a681d7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11750e18ccb318525b9c1005de1bd27f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b27b56276b9fb48cb116206de9c734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580cc2feefecc39fe6bcd0b2d376f2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af882fa22bcc8c5a34d168c7989e32a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257749fafaef2d51434262505f5cf3c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1d908fbc5ddbde79aea24f5cb6ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5a4c43c08621b5d8441bcfacb12a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e05b906ca1bfe9745376fb2949dee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d57b679c169987b0ea041d04d6dd91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3bf5fd3d5de0ce10690d40e1d6307255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf810445574c161effb702cbc993ac8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f620cb355077e4e739425106ba4b087257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658553f3d3ceaf60a65b200333bb53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222656b6c4e0d7ed70e6655fd3ab3e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e5fe326dffdba2aa76ace826cf8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e4d768e9fae372a71513559760f7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25db9fbceb9797751124a87622c1f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c56fd05ba4ce5fb7bb660884a0602263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650422a10ef905801a85c229681658f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261bb7f5c8278c28140945b93df5316265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84269b53a335f62f23faecfa20b1da0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f159a0bcf594ef1873505fcd74b10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee56e0289443a33d585305a559fbba8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59584fd7b65c28067b3b4abccf74997e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687610b4c3ebbf6590895d3ec52070270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ff1683b4d4c3619e5b83b84c802ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3426133a8d8e323cbb98b5ea688b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea318f428128a5c40853d4ff4462cba8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f803a30c4a88ff7c3c3df843933b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f24402611759495bc4335c14667588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2dc02f5d29119796180562c13fac2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fa2679d29b248e31975faa375d4c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc2da0763dc3b325e226aacf124e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c0dd1f4856c18e083384852e35eac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031abb3978ea192e744785ed704ae50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0798082bf08a278e17a5be6d34e7bf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b1d76f0e8d4bdbdcc24a539d7bbb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dfba32366c9728cafd7833900e1b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d471bb76ea224743003467aac99b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb205d873c08e5e51d6fa52d13d5c73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661fb0b0eb86106a1dec5a026cda75c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd87f161423ed20abcd856802ab542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d9ec7e19b4770feea6830de2ae4a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6dac1fc237f4ae8195025b5c5e8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d80d376d8eec217bb90bafbfdfdbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4e6e175a6552704581df4ea4a259291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f485c7206a455f145378e6641b2adb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae9c67574f9f26e67dbdd7ce99026293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2061187fcefe350ccbfbd7e43fe209294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fa733eea0039fcc0ee57032be3860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc7d4791e9982e4762de0422ebb488296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce1b8139f0b068fcdafe4982f3f619297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffaf2a1d8791814b69220a62a33654298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff3db9f30254074dcda088bf3c3c5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482bf4adc9dab5764a28039f9810667300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc59a94bd96051679f22db8b85342c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05108ba28839f353f95bc7589917706302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb0a0e58792671293ee1e9ca073b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d3c07cc9298e28caded2b2057ef9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49039943c20f9d325d4446f801c475ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb6b4e577e9fa2c59a8acd50749db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc28403bc30c2c84db1b8de7b1d27c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30be5745bed789eb45c61528d0e926308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36845bafd1fa483342b26e15d039cc42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182cd914cdfa37ce9202a7919a3de07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17589753e6f1fbcdf73e3eec80817b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b249090e84498a494d6dba6af038312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664682ab373e53be159d27f594ee35b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af53ed521fe33630f84735a96286f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6c425bf765c58f942416d74fa519315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c23054bde0e6ff57c964ea4742812316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e163da2037e3fa0cbb4b868351e39f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f04201acd90e92c6aaa67d45a24bbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20832973f0e78b382eccaf20a2cf741319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b76a03cfd1bac13ac32498a7798f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba28b6f3540a4a809767f23e1fc59d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5d335789cdc6767c7f75451e52e80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725aeb7c891e420aa4f6ac3cfac77df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b44f0a54c7e89a3cf4e2366b8dc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9894f67a9e4cffd5504c00aae2500325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d8ba03a7f2e802f17252e1b8c7d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c4fa1f4a5c7d0450b118529c6fd45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a7c5d6c5647c253879e47bf1544fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96262a11ea2e32a1a699403c3e866a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032449e62f24222c650cffc2f2a6e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef5595b451fc2fd2d109956f105181331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04de7bb78eddbec596b8900f0f34c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e177a0bea83c7fdc27582485bc8b779333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9083ea665f9859c8c6db4b12d79532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8745b30999428553e3b6ebf9a06cb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5def50d6895f1d62ebe336dcaa728b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae495e02725014d05f9909db9ee9f41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627783af2bd975bd205049a001ffb186338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba530eaf832be689a61cdd842e8376bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19057c099bdba08f861de838e511cd05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f7fc229ac24b7400e4d65893b8887341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5dbb1a5937b7295b242f5a77ef277342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66e563439bc787635a03f1fdff36e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e98fb3f509566fadf9af6f30bc2ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c4a18fe3940ced734ad4ae4fd35d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c056000a4dd186a60b79697670ae6c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa367c548f3e9005288d5a302fea8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46653837605c1e2c63166927d92db57b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b193b702d39f4bdc570a144f518aef8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635204e830641e3e74fea4106f04c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367103e4bf7ef2de6768b4a3be1fea3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1da4f85150a5195c1a5b9b538b9a31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da009efcd191050ac82cef1cdcb739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53033f95ca5783c09baf383ed427e5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec57d25d90228f54e455ec6303dab7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ec5f7372178cafc5389608f78900356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608c35815d93a2e6eb9198da9a2f88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fded4bfdcf66675a04557f5bdf09e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4770114f8dfd977f90553ea15eb98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85367d4f908ee4759f2686dd32b1e5b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4411e33d27d6d177614ecdaa375a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a87f4f99990108c79b09cdda0124f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65258b06dac9de1541eaa59fc67afaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178110f6b2e9be1e2d185007862cd043364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f368ac8ab0a27e77a2458e2e14a253c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b672a7e243105aed461f0845a4edb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed749d5faf56c316c5bc3b72cdfd6ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d112b5a6ea957be6d2f37598edaa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb5d9dd979eff2390ce8280df0638369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b113c6ff051594a054b65f04e7728a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3b629d9da3f98434059825ab70a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b29344336fc0479920609d331914372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b92d66703783e1b17fb21d838a3a44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0aa529994e7d63bf49570f712a39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972054e86b178ee9c990ab31a953dee5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b280c6418bdc54308bf9f1ba0af89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ebd6181b54e552ed54a6a6d5b42ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a5319f679d9a21519834b2cd0e56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd34d0d4a11165e90cffcb10242811379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42d11bcdbae8bab57057d4273a8bde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2807fe78c5c6d7a383bec752dab140b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f97563121d1306dea3c912d77e430c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c502d470b99a6a42784089a2251bd36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e5355ffc42decd0df0d5bbeb3216f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db631dc942efb5dae99deda4918824d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e11e989ace686a01eeedba4506006386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa5afb1092468c2c64874bbfa35ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a20c141cd7b349acdd7f61259eeba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5caaa0b1cbaf7367c436f798fa0c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fc8795c896c920610c0ff25e506c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f4eec7bb4cc29ecd1d206b7aa71f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e8cba36225430a987babb0436cc98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608a851fb277eee9212cb056bffc748393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319794f2a9d72d256571fc7be65f7b6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292156f28cde4bb42037709569068bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68335dbf594d6ec3d2ad67969839e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517735d54f9ea6dbf2126c9f300c1ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc627f106a1c97359028c30c915d40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300d6175ed5374536e04333ee79a3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2f827f0168a069b3ee019f6c9d3b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d07500b38d75ba2efbabed0fe97225401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3c7e2a6be778b04f25758925a31e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91439fae56ef5f07d9c6506f1f3c078403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc198e8569b86d2cb8642d9feeec7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93248e4ddae4f280625c5d59223e20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b74b76b312953f3d201df30fd34a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd2d02cc2d4564c5419ca9aa37b968407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11c98fe7043283fb952082dd25fe78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa0795abc124c624b26971d98d84ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f286a8fe70b2a2332d36dec42142e25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c98d9022b4faadf893bcfe0b43cc25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e2bf760873c3175a1eaf9b39e208c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02328495e157ddd84172355c912dc9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7a922aed2d6ae116f4fd622be14cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179fac2421144a017a48ef6255ecda3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b983db30c5f66ab62fdc6c23a1cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642904acfb3b7c6212be3f13b858033f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581760098c3294703b1d165edc1bd89c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e47853685c40a2a212b888d47fbcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9317d648fd7fb6123c2a388f4ad2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb57fc5d2b1dbd5314b0964e00d89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df816909d4f9acb62fdbead0a7b2c5f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395d4cefd1499f1a85967c5262f96e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ea4c6807984b09869e352bfea8e8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45bb8c351aac6ef13564cca6f5f02f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4efeee5d01bfd34190c941bbf07c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033875d23a55803ee1ff38601eddc38a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b620b35d3975786dfb2e7c2fac15c8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211748ba0dba158a43b74094c535eba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba9e313a0557557db71f405909448430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af1b725ee01d773003b8166fbdc659431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfba82112f477d9be0f10aede35e243432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cdcabff51420d426304495e50d80d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9547d2eed2ed9a4d61e946571570b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143be58acae2f1d45c50f99fefac426435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19458cf85eec18b88c2325c933149e84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c7530b171bbe3487e826a4c6ec443437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a8ee1443ce6f35527d83492fe4c1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900724fbe441c500db24da45ecfab4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b57f1fdb39881bc237f148868b91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af32572264731373cb6bcdcd0ec9d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3957fcf7fae925532a520f139036079442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfd2afbc76ceb728791d50cd903dd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b0f5fbfb226e8665d1c2e3bbb76d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a4b4ddf977094a7ef49b853fece91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd525fcccd6e1781ef4781b440f3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277cad37ed58881e11a574c120d4c0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91599d9689d616f7b2fa87230504faec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ebb375315a703bc8a30ee37d233a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b75c6c09c9ffbd8b7f136e8a6cda5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbee73038b54da7363281dfc2b9066451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eaeb2953e4e8d047ede923ffc837a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c97295e109ba866df4e9eaf8976ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b880cb2cab02b3ca15072e43e559b3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b227223c44f1836e468c9ab4a8bdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385760aa830a6abf7af306a40833c908456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaef0e4beb1ceeab4f3faba835b8af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd37f2277c3713ac37c66f7d5f0f16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a93d18d13952fc10cf643df22a0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6842a1812077af79451e11eef8e454460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2891176a187e1c1c5a837e36558319461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4078e4e6a9c8fa3a4333e5f95c979f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3bf0b77fcec956bf36724b8f1ee9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e58cbdc46e7aeaac677edbefc451464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c269e793cea1e3db0ffff41d3a8e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f715804992529841e99ff2b70838b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedea03dcd5f4765bb75c5945ad9c131467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bad49d481f29db79b94001e7a2ea2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67979f407435e5c7161fcbf79aadbd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da706bf68414a6531e3240a4acb3742470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521090a8c7609bfebe2063b829e528ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a7c9d4c8c7f7c00d5e5caeae1f75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a710477c8f6f47ffa1e95eb2e74814473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aff4f5fd96aab907e32113a75d8b17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c7a678bc5d12879fcc5b2668a54e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f405989cfd1e3f72c2dd8a87049bdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe0b6dcd056bd746d5d4cc34b717d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03712e1cfc006fecbcb01cce0b89335c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd09e31eb3d5ab57935c336cf9f4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1349b8b2fdb981fd4bcf77780f2268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e029862826a4a3032e869bea7b84c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca77198b3765776994860e3c7945ea3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff5f5b0657f7dba95e2f57575fb41a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ae24691edfdcd243ce989a6f531d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e91942b7388fa5cb1f10f943449003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed5d75642b71b4492fa44a9648ffc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07ae3a4973d266b75e34891fb5bee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9469a28ac98e8e5b2d66dc30b87b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce871dc8c2b8a93bd22c2ac11d3bb0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca810c6a38a7a084d60951311fbf60df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7caab52e611d0cdac0a29fff7c475491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3bc6efb76e1e9af9139637a8c23b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938cad923d99c1c576de7c9cc8b5aab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9b5d1e1912564337b6467029aa7c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b810d17490f554e82c24ed1b59741d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef0367226162e74093f7c30bd54a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da661f18217b10e7975988c95f1ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8562f4664b52ec046d35e8d390fbb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c7c4b54eba9f4870d8c27cc1cfd38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a99f076b849ba28ef4f34a427d89c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ace6f7587368bd34c6722d840bd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8272ffcc39623ae5b292e5379a06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be867eda86972ed88aa8ac4ae669193a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e37fbd14967a8366733c08b6898608504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03560f7ea361f93425da8e4b6966c2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257af0d81bcb38c274b57f3bd4d0a4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba364abb35ac2c2d5a1072281d800c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb4ac83430ae17ffaac8ad4b3a4d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09250d5f6434c06dc72c549f77fa8d5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb6322e36c5ea61638a77f5c746207510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37356d58fa68767138162c20e2038c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3880acaa34e3abf0927b8d3e757a64c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93672c6489e3e86218110d0d7eb132513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf93abe616f278cdf757e715ae9620514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2aa98c4b7dd0e76a8563210447fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be0c6c2936b8cad2e30a7190698baf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289aa5c650c3d9819a890dfd15908a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd7cc669fe0192b351bdb042bbae82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb1b9e4f47b0673348de6c136ba20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c85d31c37e8e2a143ca0c69ede62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d1a54fb9c6e1386a381b66f2c104e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a3f392e35cc97a07833962d5e8b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acd7c54b73352463c95b46b54746fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4de57305c24276b030f76356693ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231120c5b03a1f820f07843400851ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcaccb6bf94e6318cc00867ee963d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f6a0bb70dde9e61ac817e445e7d5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe3e7283ae848f0cf8f10fbb24165528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9743fc03664316edb1eadece2d577529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08886810097ee02267241c3f635ffb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fda8bcf96249d7c1e73b4d4475c9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f413e92e1a92ff867f34600084ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c821819d7c1db90c71930799c843d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de073b68c81d7c3e33578aebe582d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d19877593795e58ec639cabcef4f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdcdf2797fafd95d50090f98ca4283536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a11e8ad99aaf74bbceb7ae7a1ee619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fe2098ab92c20cad3b0bc5b809343538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894da8e90919727d36d1bd78408ba70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460d78ef1e0ec5acdcf62eacba9c02e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0977371d697877cf1bb259644304a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff784e8af6f1ee53a9616755ccdca2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2dfc2ef56bb19db05ea307f16614a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bcb1aeb5f598acfc4342c1accf0aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f59bd99b4a628b38755e4aa14ef388545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a16978c7b95705506d017c37c2b64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a961cbec955655d5ecfbfd1ed96936547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6953d1f75343290e8947f9b499c5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540b88085cb308dfc5359b2561fad7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293baf92d74d8ee1e07b91e4ce5cc83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c9fec902c5a53fcf078eb0e48fae6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52095e2635d11823347f6f228bb4b297552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fac772fb7cd8150bd9495b42308698553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f6563f1629687b40ab007ed47a2ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751086bb569902ad7f22d7cbef96e67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136bf83acbd5a7fd6c331480292b0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6da73e5df598b74fda9ba4b0f3bafa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e358c389f7532f6847cf07d4c628558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae23aaf0fa53244e2a5b543b9266c5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c1266dcf0f15ffcb0d6025bd4c10a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40211003eb69b89126a9422f02d96ec5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd08621800e87d90646aca9cbaf6b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ff058d5ef5313d4161c5ae3444ad1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a8cdc8c512bdeac19fdb15d8b0847564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405e7a960120e291a5176cc89e745f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf59f47b45c2256ae4af4babaaa8071566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85634ac9ba6ca8283e5c7f117ae365567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd524019c83da30e3d6bd5794fbd5ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b54b9a7002e46db724b3785a9561569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea1eaa6804a42db2b87d20df113c3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d86b261cd98e14f9981c091e2f51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb7954d2c26c09a597f125811b80e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa699af9f61fb4b3cd64c4309b25e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d4cd47963d804800c7393e07dcba7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22645b49cc9587d9a936565e91ff727d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b150cf9bfebbb118b0c2355fcfa9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58697fb190c3da3687ed7aaceaa77ee9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdb5d1e3edcccb95cedce3b3686224578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1482ca29d4cd41bdc512d5c45e610579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985622d9d994164e850692713b382f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b031cc2bdd6e7a88daa9adfbcf96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062470096ab5ff48cddafe4ba169b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aba634c5988f6816abb8f22e317f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348160eb4a61dc519d0832f8612907fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0909ea714ae3bcfdc187d99ed19fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a177406e3f518de1dbd456d10c1af6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fede8b25d7efa385b786697a2e75915587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71cbe32ede9e8b6bdbb6ea6a7c9412588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5d7ec70b3d9f2fbfc6dd3a4138cdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10188c9b1129e69a628a9766ccac88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc3e5d62f3cc2bdd4616fb649435b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3097f0d79e2043afc5e5cdbbc0b4559592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d1f5b430ecefa561f02fe2967f0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03cb7692eb8d134146cbc9f1475580594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f79fdf8b9ffe77087556267d4809d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23642e7095cd5509425211fae4f77b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9856c90d4b9ad4735690994d18bb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0455a3b11ce152f16f9019525173f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b2427a6b5e785e72c69b8e7aa90d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ca56a02826a7ec191813540bdbbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45779f739d24391aab37babce36974601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1df0edbd0da84844b849fe10692fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e63e784b24deb6089e6d2b286aa4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80837e63262afbde5884d0a8277684c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866152c38123926e1f81702264da16d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06773d92274283b73d8f76940af7130606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02693f7c048483194e24ce5f71dbdbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4289e44c15d18f3d10d5444d60e11c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39984d65c154c456fb79b95cb8a2e4c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b0baef916c434c2f75fdb6e5f339f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e8af26f2b2b05c3b13b183834e55d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ada56a3692536be070044db517a17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2910c07385c7e27af6196f6abfb56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf93cba1ccb18b400bb15185d08884614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172fad25597b1b40a883a6fc31193a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322bc78beea3fdb0a1bdfde4b1211a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01ba79755c7f0560f1aad445815e48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46afb5480a90bfc61300cee9bbe2bdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd9af1d3328a4eae9c214fc0ffd06e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd08a1f62ade53ac22e0e2682c4b60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7341701bc076af32a3417004ecb98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574c1b8170e5d938b3cd4de074890d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555de87f232ce9f7328cba5b4f7a1196623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f81e074e4c5843d0bd69b0dcc199e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b1e15188d70345b33e86c78788b5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a68660a38a6d3c39813435a96518fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53408d696e88fc7235fa480ff0c5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfcaffc960bad92b588cb76388f47c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad346c06a23847245c2b3f1f61fda7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b40c83355af216da803261797bb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251bc2f13634c694b76a3ae960aee00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7af62961fb39864fa9f092759acffd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3c8ce50bf5893316db310652e743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c74fd1cab59249a5aa3e7ae93a44de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ccfe476eab250a5b6c69e524359a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51479e6bccbd568b8458962cb1f46689636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb10b9099796f3fa0a5ed5435c257637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d75ab6c6d6a737efb62ad3229fab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5c04f45a70b5cc2e7372fbc2a6a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9305bed239dff01b1a02c002ee6eff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c3e3417cccd4c4b5a75067de9174641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac9fbdec57e7f43c4a94b869acef0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67b786f438b05e67b25b8d9c71d5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284396a8b34857db929f47079c5c099644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed14f401ee903eb06863f45b08650c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c83c6b3ca8bdba71a97a44e203601646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b989f5915dacc69721dbc487ed9293647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d231905dc7269aa44a7083a9655b38b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4666765eecc5a42fd618464277429f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775f9107fddceb9e9e01c276708057b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2f3ea992b3de0740b314742e51e1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c075f37605fb37614691a3729a56b53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14beeb4d12ce4586f54226af33fd9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eab6ae4d5e8989497ff578a34f8df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14547055e6b708ca3a51a509b5a7445655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdf8ca3c00820234679b4505e64575656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe145cb0883bcd71c02c8a66f98551657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ac49af27a79b8b0844c9f5f1ee32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a216a29ade0f22a22c7ccce10f7bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e0900a4572050b65fa3aa30d72adc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc059dcfa6115c9ff0daee75882d4820661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9a657ac11d3bdbb2360ff0e3023b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc686cce70d03ed17fcde3964728f2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561021e7d4525a4f8bca8627934530f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549939942b80dc7b784f3b38bb25780665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414894574291c966b2246ae70cc32f1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead12c9389153c531d1dc72239a9f646667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781aa27a0b632e2a288621ab58a010c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dc479438a18a70ba1a5cfc7badfce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59876cee837a5d5788f3c51a873c3e2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c245a19f6ee689bb7d236f4fe38b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0086a96e45bd5ea6ca49692e9811c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac59a7049accbdf761e1b3f8f5b29f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f0da0ebd91322fe2e53ee1e2c44d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8223d616cc6a4327f92abaab907b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3a86b5c68803237515819124401b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9db055d126eee8aea6f7cecc1da44d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0179e93f0709c69762faa2cb4f482f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eca03d6434132e64816492757b65ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b2f7d584256a1bc889243a2f56920680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb41ef45d60281ca947ae4ad98c99f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93423a37193ede7bca8d8bb769e30b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa928498736e51613460536fd3da96a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b333d46aa5a67736c559a04437f0d9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a2f43d31d8ab91bb82ce3b9c4e711685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5bcf421df7858d00149dd200e7af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb922639ba126b16cfde39ccf07a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf10e9b852f89fc59ebdde51e2b585688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8db2c6d85017cd36c10faca7889a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ecdb234237bea74f901868e2645bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8325ddf9d1028a42e53f9d6d7224ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4660d6dde7054c25c41adbfb3e195f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b4a187f841c124e7152e637039df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a232e4014fe3ad10380c9efd04c71b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db8450277a95f50ec7a304cafb061c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1056581720bb9c7a29f3528e841ba3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6837c595a8f99b9b33e72026838d4fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd0d9b40c62559f57897c5d5bbfad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ad2500517ee0a1d6d2812a97d6cc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424267edf5c0d1b2f8caf6b00ab87612700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d392650ac5c1a1e64cf13d339818d3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13c68fdff77eaf22a933510ec78bfa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628316cf9d884ae18044b8e8676563f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b22c118643fc45b793c9d628ee341704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef04253b22e9ebb3794bbd1e2f820e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b3534a927076b73cdd04816c5e2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab0c947a7b7280632f6ac12a76ac67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241663e90fbcc1ef99e3774b810ad2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4d3b54373ee5824d5da9daaeb1ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049b01859d3f9f6ba7ad211bd1b1c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d40a9b8a54de4e39134593209fd32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf995e1ba63e19cf7fc7139e8c6305712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a075ae22bd1bb6ab51135f83f47c1d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f65e02c3d28bbb25e12204969f649714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e368d007c53ccd3dbf57320d6b40e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404057bf5f31636e519eb3c8720e4d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514304e1fb2de242bc49ef00e3dd02cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e579866f35f165fdcff064a2d23a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247133c08efe85e3d71d5929fc77b5ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ca7b8aa7d61d2cf69499036b1259720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa64083a6267360add6034628c102e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc3ed016587a523dc1443816c9ae4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397e0f5a18cae64bc7b65e113e055d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c568e423218bfc129fe45a28a7609c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a4f0e8cf236be1ce14c4b949ba1d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf596a15d283fecc10267bda5318a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8a6120f01dc9702de8affd07836d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53651482e3659435adfe4f7d4b3967728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0252564816e56e032ca245803451f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2140c520394985eca7c371b9ebc1788730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a23b362ac94cf832a180b1c842116731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4b49a3bf90f9e20e2d2943995304732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58142fc47317e9546be587bfadaa0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028387157f4a7304de4c7729b0bca3da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7737903651c41560350fe2b8ebcf3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d7cb1b15f7978d487975ed8cb64c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816c053ca102a2e59f7098931d37a69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d38a34acf4b7375a5b21e49458bbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614754dbf29b7e6feadb6c772a44496739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce5d00c1c1ff8b7d69ed59c17dfb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c162118d632a0b258a6df577a460741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180e72b23bdb8146541880aedc86ae2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f49bca732c04a0f58cdb4c4163f63c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a66d618a72344272713d4772ac7c71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560b0af7cb35b16bf38ddd3aee4183745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d063e4354eb33f2aa5ff1d23b4f8575746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2349ad08d39a2b8f0b60e5e9263df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3df37cf2000e1a59f35186b2873db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ee8442c10c2338ac3a18fd9d3118749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a637a3e23fb073a149061dce296c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617eb45b0d57ec79f9680db8f0bf259751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be47a3572d3b0a247d90e3055432a0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10409f6121d42a67e334dfda8545258d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94370fc2b2f94a978f36fd5713d66a70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdd6b984447243395f622eb01f8c2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef79aead240d17aec82cb525edeaac5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6561e70c7ef51906a02d23e0caa766757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbe711b42c6a497240581029dc3bc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3e07011a8e1a23cb3bd282e2b2612759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656978439853bc7ed302a8e24a14023e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadaa7aa15f0a0d2bc8b0345c98ffd5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3f57c6ae4a84f9e31cf92c2818eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d4faac37da65038a1745f788584bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267b1280ee9e5e403bcd174feb2e687764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc61436d391ec1ac658b659c80a6b0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65aa1f98791e3f402f3f40ed2493e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c94680ab77331046740b593d79a6ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b29ad2df0a97f12aab504f19908ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8470b2e795530ef58c7a6982b5627769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b7f1b17091599c735945eea4a7b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c234c8e9aebe7a7a5d1c5fff0bd58a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9965e544e75a53e37873c9b23b58c5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218726a3ac258a368371a31e40c5ec6a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfff21aac29b08c3a90e663a1d724e8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e5c58c24e1fed83de865b4b44d3a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f61d796a0c10b247784e9e1a8c8e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6e8112a627f449b8f43ccac3d4917777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f92e05be7b6ab1e4f61247a7235ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e17b55aaa666b07249f685a8091ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb67e8f72b102d23a16ad9d173b3ad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996213344a5b53f0f5149071d9b7ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35437ee7b893864bc1f6c3d4060a295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9a7bbb93bf301b17efdba739694f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090dc5955198ea66ae891b12ce9e7e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f30d900c9bf115e59aa187985cb2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7e649825bec1ff7388642e02883809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269fe072e5932e639209a33c746413e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be2a9467b66e8a5fb8e59ed3fb86911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65423ab93ac52efe66ad46f091e93412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34401d63629db1cd668c53042acd4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f017307573bb0fafd75eba3cca105bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b3be0bd759fc96e5aed9eba96ce615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf8008cd6f5826de74a15bceeb51116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba36a8b857497edeefe308b5fd08417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b79097cab94e036bcbff2a654c74818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc4ad55dd4190000e1986cdd0fbaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104eb8cfbc9c8c5250098d6dd2ad5de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d026b8c7319ccd15cee578c45157d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e4c59ed804928d98c927d510124db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68523761b0b7f24923d57b60b369a9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3266848eeb3a515973a7cd8790b9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3569b8a688644c632e395eb18dd6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3b3c44e2f0e4a8a950bc5a663090026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3420ce40bfb3e3926ced13a1bb13427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f15931cea42136cba22747b2e15c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ab1ba3a9b66a00a798fda083d6fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0865daec4e14ad9762f035cc2c403f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06bcc1dc057b35c6529d042c23838231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e003463515c05a8ce97f6ebf8a246dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c3d010db1b6289fcc8327871c75d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278484f6404a8b5d75b848b660e427734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2acad55ac18c3f8e95faef55a54435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523905b010d78d72225f4c4e6faa7c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9546a50fc1bd4a3eb82d879aaf492b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198f773eb972dcd129a7ae20ab569338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b0b2865d3aec6e4d9fb71b9a79f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9cf17bc17e20b6e35acbd105828ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f30c0e21b15241326fff08383cba741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3c75e6bd02b6b0d71cfbd71f6a75742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362a587c373d1868be0b7d73378470e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650e42b73518ab03382d7c1048fb1c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7d87b0df06252317003a3501e92fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6b9a4977da6660862f218b943a18846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c0a15ba8b789182978931e6648e2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63153e1e35fef3e5c2b2868bd123e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e035d2928b0325dbcec4b54304fa9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b9c6de07e880bff6d9d53b2592f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9f192ae52b300e9060dcbace5a3b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9517fb20c3f401d0dfdeb5494ce8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5bfa400a20992258ae4432293cae653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cafdfd4732612d7f835ca0e2f59e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bda1f6f64bd7c18c38b5372f7ca3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ff6c8446ad48413a035ad49b584c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bb51f56feab513d6b4bde3ea9ebe757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e3192efe3b5e846d6d6b883eba5b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db0a8585bdd5b61e7b46bf13be2eba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020474cb23bfb914524f1810d41d88460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064ee8c17e837333be61a2357daf3e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfda787864759cd594d1d92b14425262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d759b2df13abb0ab40f95b35a822263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb31a42721ea8f7e7aae7e334f758364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0927dfeff99472474ffb80d2b287365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ddc5fad372d2faa8968f47309c17b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb06279ba02da939d68b6e9ecd3eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0fb4525f0c64fb3291fb7de28754568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd03bd014aa00f601ec0143bed2a1b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86832274b7ce09e47fa26face364bfd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e287e15a85a8e1804c675c4f3db4e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e2820ab7ce4195be991ea237c088172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484da4726133685b09f99c94fee877a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f2e9c6d666a94d270b9bed75f342d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db961cabef1a9397a1d0be45a521f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b31b03d870716caceea1f53c74213876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f1f2359af23ed4677c9e2970f40f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7593c120c108ef4a48bb78d68d8a6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6170d818e451662897dc33cd76e3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435ed61717a565ea012f0723343fc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c72c036f7d8d727513baf147dba2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c547d002268483bac0b2d38966a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994f29c57ed6d376bc6a066cd98571583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fdce11804eba056983249217335dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07dc2daa07dc410597cebd4c60734685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232cff0fd31b3b7bad4f59dbce1fe0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f34b58ba04e485e1b43dfbf899aebf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fe8727c197972b21ae35536a2d59388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bdc783025bd0a44d0d2125b9c145d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f58b0e54d80a9318174801c5b206e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb7d53489c29cd74b5b96525cd6b4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ddf521ca506e8be872e42f323a9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178a026227e7a73174ec9c97c41e33a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40c88475a4fe003fc439201476234494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078793c5f391ea716a1dbb191e54a86695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434790a6508e8da0eef617a4bb9390e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d736d4c634fd88f2d79473746866bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbba7dc29ff336bb3960d5072088498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb45ee7e60e0be7edfbef43793b7c6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a60c4467037a9593a157851b1fac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac69f553034d127d389482fe22cec4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec344aa906574354ce0592d8c67609102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40ca3f131cd517a1f51792fd697df0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a95e84d164060f37a1281d25e2ad5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4bac3b7e2f7fd68e160b66d8eae4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6649ed9091f2075ca2671345aeaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719e616523d2b22d9371afc77705fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e242c7cbe66802f3f716a4cf9fc6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef9c9d5d70f03acb7d57d04313aea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576582820db82cfc170e724869e12d6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e30193182ef35b0141f6b9fda0968111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8c14fb7e2ea9ef375604dcdc4c42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57840814159a3cb0313f1a42cedeb578113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86544d0a517ace091813c80d668a08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73947fbbf9344ed5bd3f5b28cecf1de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75845648693920ee741798ab29b8f02b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1377d39540455c2922552c7dc55d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e09b965458ce9bd7be8be06404bd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c379ef4fd0a771f0d8d5278deff9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c46804cf8caf760981e982febb62d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca5f45fa523aec84e24081a16cb5b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e216b8afcdb9ef7764b8af3a247ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9872100a7436ca11133df1968df05d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d23116ed3c2de9b007e1c40a5c9fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e4a70c2d5160471cfba66063210c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66abd4652bca1d5dcaf6e79f190484126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae373bb7d705d87f78b89993904e66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3e41f0c2a14b2340e5bdf1e989afb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380225ab122706101426b5283d7689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef299dca895d21c121d030cd1c371829130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ea058aa6c8254f24f16c6456ad0d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea21f0c722ee6f3489fbc3851b61a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88730af4ad20ea832d02bcc61987d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b499e8a68e79b39b5ba3e639bc7c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d162a49f7c5d4d5f13ba2a33a8d4f41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b91d942575d9bbd6267df7b1991496136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c034e11e94496e49a1febca8fd58ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156c499da2ab53f3506d2dc8625dc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f5c6ebf9b2859f11deb9882c03b16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95736591891c8930894a57d08d4ffce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565df16b606ffaf18112512b1aa8c403141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e447f48f1c119a4c59e45d143682c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e2c7f8a0b37f29ff4459e46c8ee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a025072b10eb3523d9e039cdbb23c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380b1a0b1696a0e244d3162e1b27793145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133822ecc6b267032d71cd401c8f684146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1621b42243cca6594d3a42c2457c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ccaea8c7f01f4d2f5946c8201076148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28678d3aedbeae470dfc10100a9afe2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f237d883d5db194efcf0a08c6dbff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ebef18af76d6fe2aae73d747f9c43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580615ba78f9ea825e29baa0d16a2fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e69be4072ee341fdbab32f6df1a23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08855d135482773365fc424fd10d5dec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c7a055bfa81fa409dcf7a6598f6d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6396ee2a0858b56f973979555777156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13866c5b55f2077f3f65f804de7f6921157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb64993b91a4e5abb8d8cfb0eb299a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2df9286c8718b1a2b8dfa1f0fbec49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c9f46e9d1d6d7509e4bfac8a8096160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a713b8f586d56cd144d2510df903eca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6fb50c598780b55d928528ab58c60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805c85e0035876373020f8e6389051163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1b6aaa95a3340e8d2e853276b294d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd0d83a017c685bf1f7d139f2cd2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1fff44ee7b5b4ad8f16b9960dbc71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce263acd4640d5eec0f7520a672fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1113ab2e9e3ffbe69be90b477cee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421dc5b58157a238f1d3538408a2827169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381cbd8804247790f71eb18ee644c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577cc21aaaf2f448e068255448afea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c62ead9c5b89bd61ef945b70e4457172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26c1af17c3d9416a14ee262af867a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c30823cfae0342d40f397b37bc7ddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad1c862c2d613da750f078ac64c66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453c83b91f32cc7516aaff46b645ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cdd97c8a59c8f418b4a74814d4cc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31fcb1ed47c5495c61ce38f219774178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5faab54c8244925b14c91c74105f64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b62cd80acbfb04be74a21a4c153823180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97fde770901cf239d5c37ecff0a43f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5d21757084b0db5af451ef504065182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7c5132abd700a1d99e1a26e7891dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc22e44dbf4ff8b9614072ef122be2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807df4addbabbb1543e778394c0d6f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed0d36bdddb1f35772b4d76905617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e01842a6827a099b64f903efb24188187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea57ae07c424bd1a2fac53a468c16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a943c0bda5bb2e09d866b98b00b7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e7b2c4033e03db18fae2238326c5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc35baad8e87578a37bd0ed3b16aa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d75fbfba87bbbb893e231d72615946192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895f14c478af1099dbcd662a0d64cfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08069df0c471e6d7efb2c4655160861a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e4839a1543b9ae7df718e9ab31dca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c0fe5cb99029f818ef84151de917196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472efbabd2e20e1e214be840986ff5a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477779f7ddcc9c83e397f7bae730c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799d97f39fae4f098deef662584ef7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0fc964e7bdfaedc22959f2be2b93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd5675ecd568d89de1b03df18ff923201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0077e3138ed5fcb57b0f77711f444202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f44f39f7b061f346da10d01de85a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21aa3c8bd81b4ab7cc93cdb7818930204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f0cd8d1e83b818d3e7cfd94796f3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34890c455aaf9a70a867ce5984167da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54b1fbe5ba59937b68e64762e80475207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1547492eebfd1e4c48f99b22a36f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e4ef1ef7298cf6899b576d3e01bd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb658203662f97f771ba3af3127563210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8b70445bf65fac4ce9b379bfd7948211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e00babf15919dd1e08a926f63b2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652b67654481b09dd51ae074ff5a8b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cbf20fcfc82669d5db05dd2ed6bb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df348b2f5b12497c7657a99b8252e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde35e37234c6a8c93f82073148750fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4cf9d78304b47e1dcf540ff68ba8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a12fcc95d6509ed67fea2946ecabd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9166fd52d7f19c0eaa9b0ff1ba3c7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2988641430f41c6c6e319d26445eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f74793a353b122eb8ee0a36491b994221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d32af3ecc8f511b901556e65b3581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596a289df045d5a72ffae831d1360f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b0107e6d4b236a730592358912efd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2ed78de881af77e8b12de13a3c57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d929dea14ff018b188f6f10f324bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e9b7bc7b0dd78ac0e770c8c99e6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29365f1db8bfc669e6ef84e13b9e489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf6a992b88823d1ee73862f9579972229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45d9b7dcff9192cf49c132520a6a3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aba0a879d5cd9c5b3d842f24540595231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda5f1ca481110dc9ba4ce9bc31cd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147a7945132fd84e5c2b75fcc126f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe017bffe1555420d75eddc5fffe45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeec5c86530dfe9085fbbb67c8f56fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005c0d630bcaeff2caf68632e37dff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b3b127cf3a5ed1a1c8d222604c8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d73792b99d64d6c1f73ddfae3694dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c92ac4cf240047e89e8615ee2824239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c454b7986d356458f145741dc2137240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af3c60a29a5b4cab7dcdeed00561ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8f85deecadd3fe3feb9604845c2d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e42e73d4eb8425d753478f8c9fc3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca843d2fdb152af5a19cfd73d7ec3bde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d4c8e4d8c7e4f9667e5bb7079eaf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11d0a7e777975f33a76ca0f72decb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d683e407f1b03d6aca715b02368095e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fc1fbfb04ad0302f178c0eeb2f7b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a9b8500eaae20bde143dcc039b61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0468562f66a147a1de5dd6ba888321250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c030d24e4119b8fba7bdb2fe97acdb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4305d11420a62999189a783d5914ea8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd430bf3825ec9db04b3bec8f2f73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb0c25ea34de9a9271a8f80f1fd7c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6021f57fdcc9284d71ed70fea143c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b4c4fdd95e58a4154b0fe36d15ff1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad499fcb7bc79b9e561eed0535284257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e51a91c0b399425b97de35b0dbe94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff392ec6b35e238a3c615e5f555610b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0edc0ff7dfe879f8ca12e1bda800c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7efff03f6c8c807180fb672cd307f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5fd01640f51f4ed86c2b2deab7fff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954a7d8c159c373920d19417df452eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb91c7d6106e15994fd899ff85d784264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd16955515f1a48b31ab33f9f0a3ae0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c7dcbaaccd2f287475eff4d46fb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e5c2dbf07fdca86c00b3a76540328267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca4289e37ded5cbd6c80209de375ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5d86d21955031b2afa6937479826e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab56bae8a4cc02825399fca4e03741270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2796676daae6e75942079c39b8665f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ad2a7c3e4fb9414aeb695de55655f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dfcc1de7348f11f60aeb36e8f2593273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b3c9b90e78b85a6ea90d01f973fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dbd86dc15c6567c8c27c30477e911275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db60a27a86a8998c3007f0208c92a6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc05fcf9ae53b31b56fc61973cfe4b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e7f61fd57876a62c6c32b69e29273278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e54b161c1b3ab1fc8554b8e5d834ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0d179df98f306ddd04ec7ef83d986280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457cc9cb99997e6ef6041228315897281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9159bf6d6b3f59a32afe77e4273e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c71ded1304aba8959306576885a2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa161f32267a08093a963e17f7efb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d310ee151153149bc32d543804b9a7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203713b24dded858e253a897ef4669286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0ae6f952109bd3bc36eaaba1a85b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e44cbbb945bb6ef5c2c077167c060288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ed54ee1a88efa7134b7d3320a9a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dd3890e7ecfa55a04e6c3508c8206290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530946aac4c6def747c64aeab2f3d478291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487e613d4e63d81eff742191daa9a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c4e3484258298f5baecef0afe65b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1df3d1037fd691c13ba8a64417039294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec74bb0ece03c97457b09f887a6accd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1f5c63fa16e21b0314f71d275feb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd94e291359b8831ecb7c508b05762297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96202b3382ad999a9d009d6f3dfa2b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb41d402067b1b5a4004118103218f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3630c679095fcf8d1b1ac7d3c51739300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb5085b570e5e6fa3add9c348a1e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee39a88073f1ea248977ded3e3fee94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee14014f6dc651def0a7f577feae3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd47fa47824b717790807a51bb4bfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730975b5ffab8c3abef19bede4e01435305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee64068ab008523e86428cd1a41b087306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400bfc732be17ec5ad7fabca50ee61d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1f138fb36d4c6282016d74663360308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6d7650fba0d49c0243d0fe25dcdde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1451d771ec3b7f2c0673879b275aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d8d7b10a3ccd0ae7661582f64b6a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56eb50412a064884c5f0f7dac3dbeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e68eba956ff000499696b53928b87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fd073e73596973946fdfa0de78153314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84703c85a97fbc1328a161fece302ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7455fe3f9b4e5cfe7ab71adb16b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b39f5f8aa1a925ca5b2e9733d2557317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808bc04c3296e2136ac88b538d8864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d00b4492db5746bfdd5a4331682e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8d122d2bac376bc60572bd3ff74c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6293ca9a733ced44be035aa7bfb82c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d7e8b63393f4e415e49c44a6fe7b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bac4a1c4b7813f527b2878fd7cea4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069169b52c77ea32ab1dd391f4d3e3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9f132bb1c8263b204ecd92b4e09a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2251643a63135be54b3c7d23e593326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c458d691c9404f91590eb013ce4154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46218945716004274e833e8d7016b8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c05873e2510b5acf54771d08be4acd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905c6d37e34b8647d1553d5a526906330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51431bc9a7eefbdbb6d12aaf1159717331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d38f5016c15b8c5b4224e69fabc98b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37825f37d443887ff1fd7daea391bb67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63c5f6524fce06f408140dc1813155334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab032fa34853a6299f40e1dc3cf40ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17e3013b6637cdc90bc8a5275978f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d2bfd9da1e1e72fdc7ce83c50402337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff27ed130e92ef0f9eb69f8aa93b187338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b2502289b1d1a6f5bc1d25062056339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600f27b3d989e454e042f5c3a81e103340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0238fa7923ef6404849be4f5b35402f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d13b5f9fadd9cf6a74e60acd74f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f28d3fc453084c258ffdf430f468a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0acd3362b32da296fa2b2602d8f8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce623416c575617c753d2b1a8bf6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281d01faf1a16679c0d4584d7141744346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51da73a63ae8e67dac84628dc696860347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c287507c53da7e4b0888524ee1f66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104209ccc6653cb039c2fffa64c5239349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77927bd42d46cfd141771ca1ec737799350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc09f7a8169010f9631f5db9b298a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e60a43cf01e6e3709ec53ad539779352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077bb3b6b538c56c60f32eadf40ca9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ed2de4751d6e433fa7671aee5d650354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f233d95b1185fb6e52b13d1166ffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a112d70c51bf00c6b5db1c06e3726b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ead9403048e480af37c72b46ad3f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d89f18cb98f34202dd730a498ac3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843afbce01b2a5e1f213299932fac13b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808d8088a800ee6acb90c520f51cbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f8dfde2ef7730b73076d9d340eab3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbb4807ad10fb97a9bb8fe518f8772362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35aa4f8f45b4fc2d72b52f89cc8804363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb841f79d7b664c152268c66d3ca41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d004f54fdb02c4b56baf66a19fba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2bbf4fc895c48a9045638ae3be67f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a923de4702e73575b3d8b1dfb72c4b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2625e4e5f6a7d50529a080edb1bbad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0136465d44dabda488f17601b195369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad9e111d1ff93f2febe4c8fd432c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da1981affd0ad7d252486d83147a18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b218ab677095cde3d849151c2ac2fa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f809fbf7f7fee53af1957b76ce372d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a4cbbc48bd02db9a7dbaccff8890b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a522004f2b87a4ae689e92b65b855375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8befbf20cb25d5d16595d5fda69044376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71c477c040b8afc19ec198d0786aa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53282eb2cdd5b994ae3ef086e4f4c06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c41fa62017616449e6a6018202a2c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c00f2a6ff0801232219795b157f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c47c8a69129707aa6aa728e01ebfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d177f155ce24f3018924c3815f240a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bc3dcc2954cfbec267db3ef41c0f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c90bb05b25ce0f3a2ee9cce176fd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886dd1953b268460ab0b5a6c96248c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e795048b0fd904cfb902728f4a30dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029219f96cb1cff5077800a5357a7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e18722228b0ba206e9ea6049410094388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822688c3b38db45643544d3089eeac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9f84bc426dfcbe26e582db92db45a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd120448c8bd424f9b539cfde477fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040090e0f60f0928be66ad868d11a02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e2ad253ab5912e8b9ec379a3f9b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a270d603dae6654f8c08be0a5858f6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bbb668f5bd71ad2c481832044d4bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b54005d8018276ded7f8cae056a0d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c5963fbd48ecd60af83002574245397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f88f37562e2ba0133ab448fb535d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a761b7f586630d0af12595c065f19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad967ea9d7208387b14e428063a00f43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32262bf526abf8f3e20f55fcdf2b33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0540b10c73fc95b6d5696e7899c9742402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d8706e51303884373767570ba879403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793652ad525da5f896decd4bc2856bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ebfe64b896994f7a282239575cd4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b958ae94e9fb129229ca38cd1a99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094761f2f34f1d1e2fef176103d8e1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf86f48bca6a8d8f82f9730f53f7f79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d29539f645b8d6081112432b7aa9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72485f7881aca4271aa99cb80eb8c040410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6637fdc101c3eaa2f2fc2135a2208cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c07961cb04c51b477057673031a8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65ca014257163dce6985a48896ba16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b2972bbb95c090fd361d3b927c70f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb616135e2450a999e0dd8279b6c43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193bc08e2608ad05835b3e4f9e6cf25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43e1a2534b298599e54542d6b06c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2337b211be75a38c9b90625065878418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d30be1afc2d33a8c73fdf447d12cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c44589a9ffdd699cba1378eefa46e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f0cd37459c1c7ca3edd9e025f46c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502bacbb220c585cfb84269479bcc80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8cc3060bea01c2e9d08270191479b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bf94f415cc55a1808cddb48b8aa2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51710356e1a85dd87da489a17524fe9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4609b66895b6685157c576a76d0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4964196775c7d4d0bdfcd9fcf1bbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcac63914a25226b317cec5ed9e2bfb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d58d343d08d0bd9639c4e19a91176429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f37cc598b769995327b3e969bd84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e95d2ca9bfbed252fe0b7b1375d518431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7148267c929e9c15bfccaa26b5ee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19203a99fc3df3beee0eb85ba99486c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36551a2deda07282a5576e5d4f30f132434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aee3412c9309124a73e4366d7f38c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601864e80d3ed53db3d0b3d68a8eeb9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c5c27fa505b617cff1c9c622f7f9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e628f4f7ce4671104a064536a5baef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7699a1aa95074322094ae95c4768d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9a9613809050860143804080147c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df555daec53aebd9214c8fdd8a4f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c89596471f2997c2e249cbd27059a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b3390a8fa0ce8231c74767273470443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20568803672219ac4e587702896cfe8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a17a96b036819b4795e338d3b3958445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d89c4e30655552f5978a33ca5042446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52616a25e453347e05dbcce379198d4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311371d2fde61e7e637ea93016a23a4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ee278e311713a68b074d55c7628ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0025ffe91b98598165de7630a804c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cc883b03c8bfd067d84d91ec5272a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a59c5b071d00563c21e0975809c27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b7663d50f3238ea319acb46cd768c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a623828878edb8c6d394873ccde01e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083f115a621c60b282f1a47241b27c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea48428d4d581b303aca72a8e9a6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eea03aa11186ddeaea37d0afb8443457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a89a6329a7f04c14c9aa68c294d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f11f55c27b09624f90ad309589e774459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d53a1b4440a0657817f636a53fe4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa72dffef21380dac46046e76a4c3ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ea1c47f713c126f75d35c47e7960b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59d83858f6e8db4e8dd54884009ada463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498b7666882fc8cd2f561ace0423a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee27f57c70fc7bf0b8c0db65661363465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e978afe02eb4e6c0516f714421fe9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa60b89d3e122f0f410e864d7ac61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6eb34aa2d38143e922357b9c25574468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8147a1272fc3a3c6c8ed08e51486ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8229bbb66f8ad43794cbe6252f1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37745884aca563004ccf8788a5db94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f87f0bf334ffa391a6a2414adbe535472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3b4c9fa601b9858dd4b3ea1e3d7e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b14888bd09fc969598b90fea62aff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7401b076a15082d1c500a3076dcbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12acd9764319462521e8156ae37ac9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1556a051e310a07802cda1a740e8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2e079d2443ce1df422a21e385115f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca8f90620b782dfd1e8c1580cf8ffa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefaaddbf2245676847d599b4127833480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65270ffa0ac2ac74cb0cca06760059481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abb2ec87c6c65adb41bc61a8a13ce6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc337f18b46150fb7cc3b9fb8765562483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64063b018c940d8f38e23174c1a7c7ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6652f3ddbc8a161c09ff8269958ebd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c303e6ab1c6303dc53155d32838325d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2da1cc289a1c6d7eeba37b43b63f33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a53ef961b2577ff7e46e1b56518d89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf04c56acf48224def23cc7ca63a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400703d07b7d23039fff40c76ac12a3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f69335fabec2e7b4f14f2833715f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f3a9d65a37f42d147b78df4b84e96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1911e8bd9a3a0a6d78de691b286e2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104cc17b900957b7de53be18c5c7304494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa188358c1d6c4fb92e425d1ec4e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e0424d429aa21434556d50c2884a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4af426672e71320cdc8788cc74e452497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b509ef48dc1b4b16ee6877e607ae084498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1abdbac7a9eb0186d9bc5b9125619499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c85270d011a57eb0a22fa2342065b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a34b2a3870f17d0af15ec593fec0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465a521379f3c91c937f930f79565a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666adaa0e3cddc865aa5f782028ce921503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d27e9d3998c2ed5c253c7ffd7d0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a1f42b2a4bcaddac6aa1adfe3336505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8d65b610233e5919a7b5e06c4f30c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84679b895f2c25df4d11f206a507f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad983d385fca6626df5b1c7fc7b8ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1978eaa396e6505928cf2ebbebc84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fea027729cd9d1d5e021cab78e8a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b514648d6a5d95ab30fb1993165e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9325cc25d885d22ad6a8faccd13278512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110c2556f71c5b4be64f08eebb6c0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b23e9b0f7a72c8fead7a2386ebcf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc32795ff8bd8a64154f25f447daa16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d671c00bbeb6b78c7f1b602cb6dd7ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb33f0dcfabaef7e03e1830c10df03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89198a3292280a1d58566463e80b0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cca09ea873deff18a4a101293c799519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a9b88ef7283cd9f1923cdb32343ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c89aaa1b00236cba48821721cfd08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140c11eca7e4c638b1c885518c35c43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6818044289e04139936853a923e0e64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f4aa6f85f744feee8a8a72003540524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea691ac92fca5d5cbf2e7a467a4ca1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40772df23e9f65571952c35918e8b6bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787de21aca6cf16c5d11e004d1aa4ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6a51736ffd8fa5a8f4313e5ae3410528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a439cce8e07a53702f2cc8942fdfade529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de068067235c19668fcb1c46640daa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061695c394b099b5ee63709516ef54c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6abbfd2607a108ea2bbd173925bd44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ad9d9320007cddacef28eae6b2b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566098847946dc7ab4acd8695b23206534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d552e81ae23ec69897da2f3bdbd7b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3e0b3072c456ec8c4601c0ac445cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498324bc55ebe9a0042fabd54cc75d00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e703c3f4d2b4bb1e8a8635deb30e69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691aa54434225759d778e1909c11770539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea65428fdd354743a57d028e9264e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ece1da07774bc166e2fbdb1f856d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1d5615166bb0ae0bcd0aa1b084912542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb8294def2f6b196d1aa921b0f92eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05541446dfbabe3147bd8997cc51e17b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafa3b4f438b86b10861c25930283e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf09a37ba7937ccd24fd20ce54610d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6bee8cda5ebbf88481627aaa9aaad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070b67ed3d02a1e42d994e4343e9d32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee45343616bbb09bd24e840e310338549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd8c31592e1f0e65189460ec3c7b9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2558cda0274d4b34f315607c06370551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5ee7b698e41eebd4dba312a949bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a719aa866b5e46ae764fdbdb3c81d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c96517f1023ed6ae30c4acecca26b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f49e3bf95f451f0641fe545d01a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3fad18096ed178dd145e84159bc64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf082c1f81d5135e1faf64b7ddd06d59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022d115309c7abb1cd3fcf96629f31b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafba8b51c8701dac680cf83eb0b7170559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f526ad03d495b53b5a0c6184fd6cb3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8f411fa8ca01e03f4699336a3805e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f760272c950cf020bfba4181ea8894562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf42a0ea53f5c558adb35e49553b15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd61d158889e4a14a55c4e46a0df0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48511d41ca6421152924e22a3f775c73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a9aafc3f01b0aa16018b6173a15c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264f3498bf1eb3852e50eefc6b69c46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb0fd1c5c4c4b06438ec4ce6286306568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1f7361924caf35cd742b8092bdb04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5b635de5f3b37a889680abe3cd0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48dd11434e4edcd67b8b139702aec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7337576b54ab2475674a70ab9e0a57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dc53d3719bfa218d516b2a9cbd4b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9483769ddeaadf5fa146e3156aa7934574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ab21daa808d14844e2fdd325982c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8407f8116a916a81b8e500b472c799b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b882e803db950a4075bafff740fa5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae99eb86bce6921fe9df861f9ea45e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13b6c280c55eac831f633d8efa8b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b41267e0985866c04110f322adaf88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdd1e8d46783086c9b012e0542d234581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ae8895ed6b39b3539877ca4e4b2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd675dd3d77c943a4d4fd35e4fec7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaa8c9545fda6f2bb354eeb6d86e41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc1b0269c3ed0a1c7bc049028a4ca2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cb76cbb9191e090656831678e4f32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434250839b00599357d467819d6912d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ec666385a3d56e88e5d49a4d426b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ad7c7fb0e691e35c6bfbcc81b17f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067abefaafc0a8fc91ff9e909769574590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feff02b5a8fa26f126456eebaeeb3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703be1d9805b65ab4b33fd57ab0929592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1212b51548e7a7dc1578fd1c1ed1452593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb1fa484cf2fa0d0e558892bacf8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4f5d1cc1b2697dbac621b2abe523595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61596f01b15985936d52317153c18f52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a6e29662e6f50a57de6eb4e6d389597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76804bda3605b1babc0522b2b8a081598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab25173c95d28e9bd490a98476d42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44601238f40304e459d91d570e9d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bd0b935fffe2d8d48b5f344ddbaee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceee776caa6133b44ed85db33528ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedb4ba58cfc05acf348102b70a0496603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d4786ba01d2879a2a27c7b6d24852604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda743b415d284fd556547231a4db413605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267663ea6959a7f296b1f1b165467af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419298b38f855fd95eaeb3275a6e49e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99abf2bcd8ce3e91a71fb74e6d1d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb122f84008322814790e142bef0bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f3e9d72d7dc4d388eee36e7f07cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8408d97032b6125c4f3fb2f042a701611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a8d793bda1e112d358ccaff80941612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1562d484810b76a9eb5f7ceb2b165613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724e629750335e37e42290bd6edb32d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ca024707526e92ec91d08ebfa3d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd76297d9eed0de7760588046a7d3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc5e7835d153bc9ed27570db06e9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0a6cc5d9fa6208d634cb711c0fcee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee04fe949182150af90e37b8db2630619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d2f12c5277f9b1bde20e371cb3b30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f3352994a11866cb12956cd3dfdb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66a2f5ad38f16b45a5bb18f7ca50f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1581d1dd7c3facdda80c98f2c3ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419564030f9e440d69d4d0e0bcddcfae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9dc8a1fca83be742cf4f698db7671625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c677b4769ab751154b6507e1b0e8ab3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34b94928016e2cd42c8faea4d4d176627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d469ff936a80373caf7b605b13e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37032b893a9d79733af65ac048029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c73e232fc04480f9410bf0e0baac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10b4de2fab387fc4f4a02e8de0d969631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d95228cd1920a92c73a79f341f61d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e2bfb535bc219a98112e44fadc29d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2447e922cf03a7e3f1ec59d3f49da1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53beca299ae424c2bd1316225eca911635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2476805b169788ceb19061df98520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e4d638dd16b07d7aa9c6f8da41701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8e60b30b0d0d56d86ad114f395d2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47da73532520c69433763a1d1a2a6e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3f8ab4945da49878220d9e12cb9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7345aa40c9b6ffaab47c35d8c128641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a469a69ef1c4b3af0716b467e5e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff9b50e7ed11c7363a0a158c8bf774643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4b287ef3faf854b56abee3a8cddc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa621fbf02789a02a4276bc7b230e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0dfda91bf34c33d29761dc181c29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4d641bb08d6e3009776aba4e55509647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd9cca6e3ae7e7e5da5eafedb11c33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41c3ba1b0599b1d7bd839e696d4a44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880344e71c0b2c41c0a77cfd77d8f76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0271e6ef393d6bc9f9bb9d434911618651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bc2e8e89248d8b7421aceb167b0b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48fe32ed393886a9c2f4d88362c61f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587daa318451f53505e8a730805a6810654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d2ec400cb9eb7a8d1edb1b3c42716655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39229fa51d1302a5fb5ce04fb310c597656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77890acc59bf9ae0ee02c17ae50b35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601381e42854122c7513495fd55ecc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad91a0ef0f930b2ff0e23c3ac44ccae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b82f8d0a6bfbac3adf01166a724a5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bba5b8a0f67de3e9cb8294746463c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddab1a053c7bed75455bb20d6b281e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd1110810ffa33dae2de697182708663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d617ab69c7adec191a6bf9eb1dfa1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1369f1a6d3b480deb875427390dff23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f0d59fa74bc4a1481cb61ef36f23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d744ea0077d349d7e2917bde857e372667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b12993d99ed6011810ebe71a9c325668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6137897bd20188a12078dc5ad9eeb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a6eb579ee0b4f4de7be13d565d043670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795f0e8f604cc868712874c03c2e6c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943929a6a1742286b66232b4b1e7688672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae581534b6457fd81d0ed31450833f4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0146315a6e41711e0fdab9ae74898674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a376c2efb8a0c2f41dc2263484bfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e37ea08af16e5ff5332603781b003676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c14a4e6e4736009159cca2c59551677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce486915f41a59d6612cbac00aba1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118e9208a26d52b8579ba329841a52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d17056c26a3850705d03bd3137e628680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb04eee2d85f11d5c6be820d8b2956681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78989de2677c16d77317be5974ee562d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77d58416ef1d40c97177af8f57b166683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101860212fe5ccb3e7109c569151d95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270c7be1abf8025ae0fa91969017020685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52019ccf749562b65ba0e799e2abd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2345b868763449a3094b93f0e02a96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fcc0433dcf4f716ce61ee521edab1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea07fd7b8e8f6f78d2b0bfe4a433324689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559d59e8a82c9671ce22a7aa272b87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06235d28e86f3050e8f4d2427131b12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1486f1791a813d5f04a54d34ba9b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e28f4a6e4bb52836b1155a32564664693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea6362d171c699733a5ef0fd7c7e74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723ba97a40487c420a1ba1cfc395a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd0031af578a10e92dc3ad0d7b6306696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3b706bd8de91d6c1b67be0670bbe3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb8aa63889ed7335903a6743df8d8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3769637f1a2599ee39fc3cbba8bab19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459a3d650726b327127e55c68f03fec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfccf22db20e6809e2561d7cb243f44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f98bb23918f2dfd7efbaac40cbebc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0fa52fc555e7e40b31b022944ad6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82771961dd0a02a435a8a6d202cfead0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a2732e7a03b551ff293e95383cfc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c315207d191ef814628c605af0b402706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329f99f3cf35463c597e38fee454ddc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b19e91a979880ae2105362da42b47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d037bfff0e818a222e0819d2b14e38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeaa1ee01139ad5f64137d71c9064f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bcf72911a5c55cedbc61302d2bec5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cf54b60e82fff64ecb7e1d69386e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dacbfd024c8fd4259a4b25350d684713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f39c588f44433d1cc3a97153d8d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fb1860efdc39f07d0ffdf8b5966b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d29cc7ef52be687431f91bfc79fee9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905298cfaf356cc371da12199b8252c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc202cb399907126ac5e89c47c99a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75746428e50a764f887f5658517d604719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454041569d7297e47e508350dbf8f4e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e04c6332202468f6250e78ad73574c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df6a4a4823fc6192a43e60c15ba6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12994e6a7c191b46ab9bdb44f4c2c0d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b2cca6b381548dd431e6f999fc70f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cadc65f5c59b6151cc64f0301c9087725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e01382001cb35f3f0090b06b21b5c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227fa5e15291cce72652eb85fef67c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3571545cc611bb1c587897bee1433f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e6bc0a5a31887ba8f917b5b5271d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ccc74f40b7d67df3759c8b354954730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba21a2c6c850e49109acdc1453e49b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7409cca622025618df81737ea13fbe6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86489eb6b0e5f44e9c8ad0e977ba6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2fe901aa2c04beb8633f73e678380734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae42ac390822df487779fa01abd45ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9663d0e92537685868a5afd8a109736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45d7ac61bc16c92d034b9fc5a6776d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c825afd8b4ff264991b89d92941c10a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde27cb6216e06da10a412244a6af7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5cd408cd391164f956edaff3d3e75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc163c69b05f6f467c2dd764c86e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367e0d865caae8a8efcf11aca66a9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6175784506709b7ee89b5e4c580a82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc50f096e7f11f914e352b42d6966744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ffd8b56f4a162c0b648124f3546f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c791c95b11b559c1378380f720c74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628b37be12fafc514dfe54749f99ebd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a53687972aa771899318a7e8934cca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2424a5f8a2e35ab13f16ac0e9838f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1457f6346ce2df43d21a8307f3366a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c52c28599f6e5b501e906986694f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a05f041cd839dd3a16ac2a1a4809c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebcbe4987ca65fcdc7cf7b66b195c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dd81a98e867937fcbe727b98c086b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c991efb61b15cb4215b0078a09d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ae4e4aca2a57bde17e1c35723f08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b69d2473b5880a5052a09e18508a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb64c3168ef1c24a9895ecd90e2eca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a9fc4fc74282e1075e0496fe6129759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec10679330cab07ffd03c9f754fa52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b39246957eac6aff4d6d21ba21c0b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b54843cbda796395d0261281ee1db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d3f1ac4e39443eb47b1169bd6bb53763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500468f77448f7e176326ace08a8330764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e0b5de79acad25d878c4d48cd1f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c94f9f2b634d604b5ffe847e75e08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f48f1d021001dd62b80434b7a4652767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37458aeb0e37cde7037a5e3bc3949a53768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c100e4881cf37785e0b77ef655193769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300865fd9e4123519dbcff4e83188228770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f103de71ae18787188016290fecf528771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec732cad80ae980b5b687c2d58d24772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ad6202209c366d4c143bb2e83390773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5184b29b72b10df667e0c1e6e8f08e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57e0675a48986db152fcc35a5783c7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90676defe4e7fb7541ed3c24ed0609776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87395f7f3347710d8f9e53a5fb17f81777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>