--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a54d1e595c02210151704604deba81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a619841c274a7fd40c78fb5fb5f5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c586c4616960c723242d95f3efde093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665af842d285a6f45ea3ea50481853534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ff33b44f17b1d8fc35fcdcbe130ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827bd647be31625508db1c2c74e01026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6502bb9c80d1319cb7993ee1c55c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519dd54f8b99a870e345abe4c99dc3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30bd67c04df37a4e5373ba33e5bffd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230bbc4bd6736967d54caecb6ef020810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83fd9544b44ab9ff84b0e59c58fd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612527c9e39f5ea751e4ad5b92c9cd7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dabf4ac1f74f7b66c3b46949b5f33b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823626a1b72d3a5e3f2a83d0b18ea42614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcad132dc969317959d43a86f54ece15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb5556b39b218b4b18fc301560b7cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb41ffb4968f7ebd4f2f3694ac043f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dfef92c6cd80f2a39e4dbcdcc05ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d910c72b15bb9f8b96df686b63b0cc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0873b99880c7f0433807e34e0e94c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea168a06d94d6dfdac6e028bb52ed24321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141409cac122cf47dc4baf51607face122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3f52c884f8ea4cd38020d8edc53a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd070515afe96178e5cc1c37734a1d6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20073a4a9f7b15ec194711a109017825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906015f5878bd99887c8354a0b69e82626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0477a8ac21a238b2a4aaaf0648e945527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf64a78260b2b3ba1375ce087f8dfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7ce150621034d5725da3c090da2f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d57fb2c9cfbe6fd3db41524deddd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee2800e3691c9e18d4b41d6f58a1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ed99498f891260738439ed09376932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae26080e97ae76de697053cab6ad34433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45997f2d586f74fbc3c22a8fd0c1e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d7d6d030e8288bd6ec61a10ec278735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737efaaffbea9475861dd499d2764436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207ad0ed44815c96077019f760026af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f91628ab5db39d76395558e8c2da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872c804a7b757dd2f9797f8935ec99e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2503cb5bf9c77515744cb58722d3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d870203bcb56760b6b51d89b76f8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ebdf4e12757fb8a80f9298b2770442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609bf78dc718708ad7b8d822e8c680243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e4d5d58adad4b7ddc53055878143944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432774f50b6ebc900104b27cac379f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488576d2d15f4a1d97eb6127cf60d31646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c14739bb90c0eb8fa97715f014cd0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d054664afbbb5a9dfe7c40d68c1b6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7947e0b2d61e58cabeddb6cd6f13f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1faa5a2abca52b8073d7b0797fdce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc5a860ac70035eb5accedd5e4b4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f42ba5cccf830d41480a695910ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0613e8e0ba9dd5852f93f11cccd19853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58deef12104f69f1154844435b9e3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13cf1bb316ab2c201165d878cdb80855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154a4ac5d1eedc51e11c720388a10856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcead1d840de3e6ce96e62bde232a81857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742460b63008dfeaa75bbb8d1f4da1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f2001f359c9c48a19f675253cee8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02126edcd3899a81d1f9e7422742ecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669e7de261d320e56f8cdcb888d47261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55310ef748f660aa12c492b5d918de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467b2e33192ba1f3392cb5f484ae93063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523ffb1bafc03516b87caf608420b2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec62af69252ac04b1ad429ef689ba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292738e7076508ff04731e8409cf3d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06352efa13cc21f65aa2a814afcaf7ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a186423571428b6540a71914055768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abef7c8730d71ee4e27234e23a73b8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4122b9976f25bcb3d38ebd4d9af73370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc479c450c75bc9bbaf5f3813147171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ea8f71acf851b4b0cfd4b3650ef7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7525470481834d369a1f59df301773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1263863a0159a6ccaac8529de125174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458bc513e842b77c0f1da13d0a39d1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4dd3a09751a720a81eecb42da97c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b25c6de88418abc264f2ee8936d5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e0c8126a2b48b52dff7eafd8ab6d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb2f9f83da741b2298ff9f556a8b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36a9ba53338957394f155ac6267f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d332b15b4ca67d1493c0b1e030b821281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00356d82c2feb5f217c355129c9dc84482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c5f8b17d4cc43ff9a33d3663e5cf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030574d813c2c0e84c4a4aa38875587284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53fdf5d0dd64035e8247ee05112ee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08f7418812578a0749919f1a9cd0b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad128d1751a07891d8db1470e021e81087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2cb3a3af8b2276595d10f312023bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce8dc50f60c7614d875f8f5df6191f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dc6eddc95f296c3dab6dffa34535090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50e140786b01302c4a575eb67177991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fc2b4ed3ae38e44711c01b705ff1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d8ee9d8e1b1c414c9492c6b7c47d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed78b42ee40bf448cc2662b86ade394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65444c5f2c1aca1f984aeabdde860c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f3b0ea324fdc529599784d518bd2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979abfa6cbaa8d96df5d4c297fea9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04905dd7062811ed0ad7b793a5f6ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93537044eb665c631848f3b74f979fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ee5d5b518b0b5903f9369a3768a0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45329312a1e7aab70873fd8d9bf8ea3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314030a68b837b6bb05f241e6e87738d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdaa8f593a6ef21e7ce61072adebf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06853623a214a1b0dcea211e6a7102104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd269f6f09a44a318cfe70a21fedf808105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca853c73c544535b04a6980c618fcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0cd68bba6800ae9075a1db5036f02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f166c176d4d6523730811c963a3e31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d939b48cbadf42d040dd74f0007908a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a73dd19c4d9041a766cfb36f56fba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ea6670d663fc59c626a46197130e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb3ca434b16ebf9823500a80b2563112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d44881d25da4bfd0b9ca57f2a764113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccaa8ba6bc9979297f41c400a6c94b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1733859fd959d8092d53e7c6106e91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc21191886fc4280b560953f058dea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622473dd748ce7eb4c5ee3445752a809117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4957f00a5075b8b57e591318bd250d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945401262b8c83aca9e2d398c78eb628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf83fc4d3a011cacd0ab3ffb0d8565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438749ac8b9285119467401ec5722dd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795148b7d6cc49cba017bc428bedcad5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2fb4ef5b37664b2b30a889abb7410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25c25221399205787aa3facc303d7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31689cb7315c7a9a964ec769fa2d6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccab50ac5644b5dd54cb469a7751a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b4d06ea40f32aa43c7c81a7fd1d29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35dc7d9551fe976eb50edef4a67b32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7e6629e006e7afd10110a27c105f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d578eabcc03ab4268372cbef51197c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe328e351988a8306d19ebf8c16ae62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27003e6816b8d1500de9fbf231316a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6650013196fd7b193b115c3f3e1494f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963cb96d6171ff0d08ed4e0d1a13e32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3cf456f70f897e60d91d963e587f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46748fd9f75c1eb83b883ec5a27022c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf055b6c4854e25740df876fe9755137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a06fa5b9291561aaa0369970721e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6143dd47edb66882daa916b5ccbe9de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b8cd057c717884033af9ab506e388140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa996cc0308ac08977923234d341b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6173bac6c59c496158797b6fa84073e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d03a90b1c7c37c6f8a8e5f2bac3af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377f5dd050fdc0bc3c22b4dec4e4491144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f1fbbe944b2b20e7515599f885b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1c3119f459dfc87f520338b6aeac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75689401a04cb2542082653deb84eb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ae11b11aa3b1997ce0952c6d1b170148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7153afa43f4d4f4b24e845e36d5d6c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d3ae9f636585c8e36fd7fa29341a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d363d381834df0860250533bc3a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4480f9f50142eb3100f8dc5c15db9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008b6f0e5cdf060cfe70adbeeb4f83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd5dc1366310025cb5b12ad6858b7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873913e2c5f9b722028b7918cbc5475155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66fac74067894adfebad97d2dd4efc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809598813608531f670a528901fa868157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8272847bdbcfe5fc45fa0a25a426b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9d8a567e148c43a2a80353fb1f705159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f697ea8fc57e23345f07b2abbd157160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a44b31d7bd7f928b56783d1fc95839161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d70902c520b33344b5fb946a851c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649de620e24a15617103a3c2e091ffe0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7e7c0cd797b16d9cb3b7d6b72953b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dfcb1e2e97a2c7681c5694fb733ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0a97a0506e5e7df52c20a28bb37b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10a40696e8ceee6b8822b6e323794167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69badec1191656c39e02c6619e073d19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2e13ab968d96025936397425ee9da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6f6d98f7fe8c24294518d7f1493bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90bf9204601b9feb1bdcf46e153917171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752859a11d2f5421ddef95b6f3ad289172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779999b35b1b4a2dbbddf991531c8513173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ffea3ca7291d045c94cd5b934ceaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b21ffb865d004ebf14277196f86c43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bfeb6541919b92ce011e2f9ef9b6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903345a7c55547dd68e0347eb1739fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7588c300c8a909d948513273fd5332178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624a1aa6ce7e0cb4c5c6f43b0570a43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed623cf04c5fa59521104d7da7c049b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd6dbf2931488a0cee79d6f856bcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d910d62469d47c8a3878d153faf8d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8be6142f585d648e07293fd7c29b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9d1b6bd9a8de20412bd420455f92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f49ecb7b52724571706bd8079a1bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efc0674577794df752e21b9f8d339a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f0cf1e69ddc002496ad94214be631187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018b26bc828832b64624f0c76e9459188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24518b0967e17ed085946721c7e2ae2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14139a3e72614bd84dd8bddbd8d3b86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012f26d2f83e2780db09740129cf988191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a6b6df30125f489711cec2c1e719192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5bcfaf9514a9ed11d116da4a4ca9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1121b8544a1b2ce89a33782e1db1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99e29c9aadc182a948ac46a00b46a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a91855b4eb0233facf2a20b74c434196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b507fec6d62c01b0f1bcb8dd21ef4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a205c34a57dfd15d0c5e83ffe7c8d29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866f3862d9cbd572604c0b71590f7e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf61ac0cc1a57a1884ab742938cfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d86d3425309b5813cac0414ac12495201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00359993c96bd091f0bbefe6b7b1b947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7b913b1480738fa75eaea9cad846f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fc73ebaf21874f897fc6d8b8e2250204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e136617307b95c0987db1b261166205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899113dcee8a7af42840f7801116699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b6736b5f68717e368dc5ab7affca1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b745056b81bc5945cc8a276f904f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975710e33f990df1b0d6851e3cee5f2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85f47e92d4103507c8fe4d2f13bf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a479e1334f33f44830d62dbc3253211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c0e9edd340a7feffd420ee87141bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b217b36faf1de74bba1f5de826f1657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f8eff8eba3b6251a1d0dba915560214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ad1b3de5cbe822504007474150b35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02aca8b757650652804a1737f9e93e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ec8f0b5361ddb3816fbce14b13143217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02843a968cf6b69bf8915aee7009b013218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93366b82697fbe9116b524866a4ca24e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341c78f567a9502f5ed9b9c85d71160220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e124f4aa37e74fc9dd9b3f67dd3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f42fe1054c967953b057eed12ca82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26055ab6b771b55764598ff6c1adb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b59929d16035701089f01edd1d755f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b469af52420cc3348dc7567ed423b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a611085eb96695a9d7406fa72f98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f0909d201bc01d800ef29f8c5f1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396fe4bc16bd21e21d771623f70c5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb2bf96cbf6571b3673804b12a7410229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163fd3b8d13e00f2e681c0a6b03aec9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ade0dd930a7f38a2dcac9baed9b93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eeb7cc422cc4af309bf07c1b5d389232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e6a311ced5045f021f4ef56fe089b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b744a2153feef665d149b583846ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00dbb9f89949bd07ad9c27a1f69101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981170858e3e30b70fc47e1ba1697e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482adeeb21d7f5d043abe97d7a5f9c66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e1f773483f87340b867a1c508d3b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6564819da38d88d8a840dbbd0abb7dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b2c5f1b8a413626074ac0b39fe0c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98a40c30cb5de88bafeb2e5820ef0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6360a22949106e4a67808072d1c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c5945455f0cdae030d29cd420cc72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdb099d7e8ec5903dcd069546e73ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb2a20251d14c1f352d93f81265f8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752d1ae509a5d79edb454cfc63d7500246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a661d2cd50544e99b41bc412afdc39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f658d2f2cdf714c120af2e41b8c1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29becd3847fc47666fba59992c12eb59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa137b485631fb2330a3e54403e33df5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae8bce7efd00620d1d6af0ffd97265251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a3b3e946644cd0d4f912609f2f740252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476e69ab5a93e511e7b799676b3d41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f1b73315842d0a8a426b983664283254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a139b51c30480015f54780747ae0687255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b680a53174244afd71b198b564987256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42450b9b821f73fa1efb1a2ff7d128ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61b6962ab20fb944ccb66df83592c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d3086745d21f9ee7e53424983d2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af815eb646499db538e9f808a7c95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62110add638764fda8070742bde067a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e52db793d5afad547f080da2f2aaeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a12085889469a7454f9ec2d3109620263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a213df6061bc5629b77fe0c2c6580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225b6112ad71d26691a0f0c841415ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86515fd832fbe94557715eb290f7d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96033a7cc265d4373339d0a0c85b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e879cd615ca20a7760a91137483c4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959382a03b085aa94e49ffe7fc4051e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ce6f9700d41701f8a7bc07eba5ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f02c2a3d1b4a4bd4606bcecbfb346271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a7dfe48d094a8cf596f956902078a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c00d4c28055de6254c930ef8fc79c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401b8297f141e5be1f76bca6f5c0ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c52b7363284baff90223ae10a9af2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c35534a2a5555525eb05c9bf438a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43c1d686c4ed43c78f878a3b337315277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af90507f131d15e31d8b824a0c34c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76f2f292a442ef5035a77fca7285f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0e04bb4fe0114f29851188684c0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd973c445c9b9e9ff627c76b40592281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df787cab9c0d5136ce5dd7de84abb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58afff557821fa73e515b0fb5cceb36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db44fbd7d28ebf76b54260593b768a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f588b8b3fe734ae59e7146ff6e9ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb940a05d194c07b0ad316f29399bc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c49c4e144ca9769ccfeb77f70de720287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dc8827a37a4f653cdfa571f984890288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ef288ac8631d254fc67b08af3cf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52157c8d9754fd3c1628442136ffea2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a1f970c98596991b2a60bf2383c9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57e0d36d654b2564d009a5ff9228a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ab447d96b7a92b34f0a09e7021af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f86c970915241a70aa480dd6385d69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b4a8d4f9dee528fbe2ab01612d96f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4fa4049ea4119353bdf3eea0d6f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0538f30b3fb95cdaae6bd4b64125297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04f322042cd4bfc36e7f25e812c65c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7a4622587934a43b84b3e92e04078299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f389491cd57c23e4a34cb065b33177300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca8bf220c81eb34e2a941a8996eb9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788964fb560066a7f7a149e2eeb9ea3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b7666c156484e77d8022eb82e2e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2c7462860a186cc5f67d0c4262748304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c080d7ea8e8983f3e8fb4ce1aba2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae9ba61a5890970177085652411ae5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e33eaa4e4091f5fb762d2fbf9fd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb420637c5c101defb383a0bb0e91551308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef0273e88267d7625ec162724ff6ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa2683f0fdadfff7fe292a9be227ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535129649a8418f46cac0268196285fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7468b37fc465c64ce7fecb062350df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ab80c62e102a89f0792691e6cc808313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55a6b56b39c5af4d2c0f0ee3e04ae8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23282995b5df464bb1aba51058869e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ec5a5654b32d91a99f3f45bfa4a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fadc79852d55fda09481045a4155a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e2781d10ef5e53932d7396156e27f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7296c64a8c434825e0a1ad77fb4376319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138169d22d011491ead484240a14f87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a8dd9231741452964d7705f15620e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963454c1d2e23789e3a17db89bb30d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeffb414dcbc834c408fc19a0aa14af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fd748bed4e25ccaee7f4f9777306b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ebc63c631319f8c40a4904d821163325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b89a579e795b6f109388646565281326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139488824fee7aa8292b5ea518e3470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee14b5bc79b4cdb4e0010d082bdfc44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aca763cb4facfe466d1c746b660a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbec36ecf250ded9af32f21893470330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c066feba4fe9c08a056e42223df85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009d42e07b4c6f0d06f73f89b1eaa69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a203ff948e889479a36b4151493a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d280445b76f387324c9177e7baac605334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d3c2f41915e334465f397a9c6186e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65bcf44fa23d37979ec4cbe79d72c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b3b505eee26220a233f778cd02e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bcd1f15aade7a51fc679c42773f0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b50cf0ff2ea39aeb77ffedb1d4096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82994d9f21523b0ae98c9510a7c6f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ec35eec49a72d1c019da6ff882355341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3ea74eb52608f35a3f46e4bba1a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe15e8ba5f9ffe2343a490e9162e412343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623fbab41891b4ca3b6e1915ccf23d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb721a03f3fa3f74b0666da7767ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6c5436cec0ad2eb9ea9938a174b34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ecf72a623c813f984f8635566a8fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad72ff15ef6a6a1fdbebe8ff9976105348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5901e33ef623e7836e26fef2b2be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06893733a1ee479ae3d74f712b682f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dd58e8c7275525959369f732f54e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705c5ed4489263442a0903ce9c478f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f0ac2bfdaafa6444e6c6c260f268353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f69710a35a55822b58b00e95128208354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a538cd356b04c59ad040b66facc77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e8f600b23ed44e29192f1c98daa3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca1919faaa3d82edfba640d1f7945357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cfa0403be0648732ba156b18d50a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6cb82d81c85f1a8560a0f1bdd255359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea52756447bf16ba60b125dbf9508360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea0782422f88a7041d771531cd9f96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e072d1597e367d1c4f1173099a8f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a9d47054e32fd0d6e516a3dfd912363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da66e1bd3830d9d95bc46c34ce04a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc29f1ebe2e6819ee5835866a7985365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e7158bb8321c5ca9fb59ce45d56c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33b4e9e3847cdff1d868745f3220d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c295c44221b96dd7dbd5b947ce686b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca8e53bf73f0fa5ac2cf9967ac2f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e9ca36b24de5456fccea787e0425b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22237d2f028519c5e3d5b360a34e306371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a42ca340ede825ee873bbf5567c1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433643220bd2d22dc551ade0e4cc31e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ee9b5cad2c4378ebdf288900f7f41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2928a74e811da357c3d7c88a9b5327375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac475ac748195db86fcfd19147108bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79387d3e8a5fac6e5773401fbb766bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb0fab89145207def2fe9b3334cf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9229d95b5534f245bc7c69cbf2bcc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8b0dbf7d66549bceb3bbd2a87221a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb1e992a67463ea19834c455397a3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947002b9ec34407c8dfbed051565c2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e3688490dd1d43045a1782b772ea1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5d00081c696d5948454ffbdb8fbff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8681f9ea6b79b28011473585ec288385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a288fc660799dd4bf98da45a1aa1d6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719c7405ab6b50f270a8b2a01e689ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae75d32ea25be722a79d5135a247763388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8df05f991153d314c817c48cb9a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1ac4b92b1fc0f7024226eaf2c779390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb552affbe1b38c99ef0787581ab11b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541d7f8df8458962780da342d55b415392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bebdfa2aa29f79df02334b18456a12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f89cbbe2ceaee321f7a677ffdaa110394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d02665160b4b32eda420d64de70823395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91a5478cc3f8036f8e3c6ef431d7f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c17a2530366279eb9644305f00903397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ffdb931740a953b6c602ab2f4828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ea195a43d1b2e8e071dd6d61ba15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa598da145408e99f35e4eb52a20eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2accb274c276fcb1f958701ec53fb00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6e0bbf70078618e4bd4466093e7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3569152db5eb696e07fb0213f290f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2f3a34ff3e373a3f14d224536eaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02c577f3afa6a63ddc4427b2bc323a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52519caf27b3becd6472e77e49ae46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45ee65a18d23ad2d2c4a482a535a88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f72e7c2378f132ec83a840b05bc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad804eb39648fbe48aba4e4c0469f41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea704dd3243f13469fd18c21ee5ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfae7e276b1d82a2344b32b8a9d59c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1466c19815fb4f4ed1b97bc5b41fda2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f9cd41d12c0d9df7f15adce84079413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01be0b63fb9970c05370e7e51b03ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb68af641ad7abc2d34acbb0d1b8956415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a89f3cd1677039ab64da8289fa1e6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5416fb9d35d66e2edc35548928c55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e90680faf975d29ae9904062ec66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affbfb0d1bce8c78ced26e48225f66f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201caad01f06a941f382d5ec38a1f95d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd4d2947edd5e515ddd286d6e2551421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae05940fdbd14901b3866c2d83890422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126914aa8fa458434e5412fc31fdb91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c81f6acebaac4f5e14db1ee43771ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33753d52353d1aa6f1aee2b32b7b7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1006a02e27aecb5e8bacc932f8b60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a9ff809fcbd653ef335257a85af46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b743842ee4b53e6905724ecdd93f96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0cb1980193330f9b94fc58ebe52b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169a75ed721d7e9b85524118fced965430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586ce4ee40fc6ae4126bd4dca2d83bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f471dacfa072f5bf8df93733281ec42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a1f9fdd7ee572543f18b457bdcde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac07aa9eb0c54ce68b974692700929434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8810950743f3ecbd18462c0be366eea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c6cde9b9e0928dc4618e1a0e0ee06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b072c34a1d8aa95bae57ca6d89ca3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04b6c5d986acb61ad517595a096068438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32faa6ed43c66abac1c4c8c8cab95f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03c60c081add05594cd5fe37fec6a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc99efc14cdecd0e2aa99c96d6891441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931ba9da1436e976d40dbf0672f280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f3e8212744e0e47d5c3410d55b1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18510d0966aa5f0c83b8ddb9a5af77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5ada65eb3568c8e448069f1948b89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7b5b79beb2161e68a4179b13971dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5488a29de061db5038e6a6165859cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906b4ea961619098fc0ff753cfb9178448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a644ec3b8e45df0126d07a13651a48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13d35f88c1c195e825cb5e80fa0611450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e17cbbbf14475533d3076a5956b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e1d657655cc7754657a477473d96e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2531aa80e5a27aeba59c6c5b5664ea5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747b3a681232a41c2d18d3e148ceb60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc27dc054ea1303aa9bb968284d0d45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fb43210cd614d2bcde15e46cef2f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63f1da46cf321279f8a3f6b7ff29c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d9de6ab8e86879e8e8aa388b38dec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111170afb494a0be232ad3743964e62a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79c0f47f4b0935d1f3662aad3321cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f66036ff16fe999e3370da78d109461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc29d09f4b97eddf427b2968f6dca4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b7cd32bd48e4c23702dc1acb8117e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa159364aec9b06d00fc86d53de2210464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61dc80b864e88d8ea63d76d4ff23b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb65beb6e0031e690c7d5d280b27dbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c6c56bec1a67dd36be73c4d5c9279467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950531ffa6e8f15e6a6f67bdc3980adb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f3d9c2275a22559c6e86fa1f0e919469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f764cb30f79ae080ffcbf47f756b190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a270f1df5de2893194c3202d95eba12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7827981a58cf1877d7f5d5a26ac32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342079b098694f85f8fe4b69dc8d7e55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b25cf37d5dcc0cfc87f048161f5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300847cdfae5adba2814c86023262ef1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822eca92cfc8db5eafb42196f63601476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a0138a31266836bbce1179db6bafd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735cb2e3cd9c73fdd4ee4138d6d4002478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045136917b677612eec72a6caa8c0a09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c239e554ad69c6e228813379feb51a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff33faecebc5d27582f267d995cdf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4ec5e0dcc01523853e75c01c9067482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55756206b6f540b0974f5b3067f2a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2b012fc1e5bf79e1d604ee1c02899484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13a7a2efe57182a3204d619921561485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264b8e59db0803f2dfb35c5057237a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d28ca9e6340681b2a53da74c2888f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6101400d7baca42ce8d16db6126e723488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93fa2ff19729de8b8439df2e73aff9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e095030d0451d3531a955d6ff67465490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e4f8de40b5ad2e961f73d631fe3b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d630e7e5282f1b27089854d68f957d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b052a763e25c9ff99dbeea721a215493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad3c3002f771a508f090c927a53cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c17d95aff78cba4bc7edad6f2ae22a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60571f371d2eb8153964f073adb91e04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cfccfe7b1d2d1f66be971220df113497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a4b33c309e5a41cd252fe1faac7cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f1cd6ff616406cc80b404220b05b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed683095b6be755e0761b9094f60889b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d33bd520208f1556a3b0cfde108e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354fc5aecee6497b3091de94fb12a63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28918bbb185899288e318fb24b27eec5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b32e6f00f6effb9da0b44a8c3491c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53b0c87ca17f1ef514bfa94135332e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed29e2154867619e0dd55bd92c2578506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956cbcaead23acce73f2c727318c286507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1609ecf0f180cef329ad6932165393508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da24f229d5f3eb1850a1824513da5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00781a0b1113cd4e5ba7dc0f7f860f31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776980424b607c5d474d239bc6a15f96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce518dc51ad0eb73d72d7a794561b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f8ef2645a1eaa915b46a6526a1ebc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00092ed1bcc8b394b8b710833fd81d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b244ff40af163544deed4e4ac9cd675515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc601e4488859da30e67483bea1a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee7ed321aea52d266c94846b7fa07b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43b768b3dd7199acad7dd5c848139f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37634ce49ed6a3287b5638f1fe69545519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b60ae5a34333b0079f99fb1932b38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dd1121a0190ab454ae20fa66aed8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599535c665e480aabaf19abab852022522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc0b9329d0ec49d45b4cf06de09b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea86741c553bfeb248fe3c3f385712524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce137707333af9c6e41056a505e8da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621973f487f719fbbbfed043f6a8ec2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643289c4fba121d44bb0f138cb90cf7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdde13deb04b828b3df285776a430bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c805ab26ef4186991a03d7a1c30d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d4e183272cce951f0fcd665fa19a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6295f2211f423804b0245f2281fafe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfb07bf720f18166bdea129bd14319532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfc60554ff4aad802a9f9b94a1c451533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25203db7949d0e0f4b7f322403b23bcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a8b3b8f02547eb1831fccca95bebe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f2a7fe3b429f2c5a006a8ff5c75df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81344fcc92b98aff9bd98506cced8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7feba648ddfcf77a4dd0cd82df675e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ef0d6afbf2911e4cd1d75d1f2ed86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d936aa6007e070c063c6fb2308ad9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d5168f5ff0b930ba25dedab3d7bfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b425c2b9666e8446ec1a56789139412542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b15841671ad0c9d34011df7b5c3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168279b5f1c98fcda1876383a53ccfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190f72f8a740bc986c9972aa129f139545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11730a223f945064aaec003e9e368a36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361070c2ad4520397a1c850604f5cecd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ff62415baff17c67178408f5b431548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fd1b14bfd7cc84c2d8ce7e5f85710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4d5bae3a9864086e6948d4e2b461a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402821b12909265ca7e39fd1214faf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b8d58604f88b6f51cbaf816d86416552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7dd305259fcf4092947e6f89b5a21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cddeccae7b4d9a7950fb9ed474e3dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61f2d414ce4258bab8ad7a714b0e72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e375e6f382fe2a8dde4a3644878b41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9fb5772a1a96d705ca19036ec0720557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8e61d19ed3d491ea1f9825651f7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f33bbee5e03a826001fe29da0d177559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d79c57c2e71bb56741b47adf05e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7afcd6ad714d7d688f948a2a94a85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a63d7d88f96a00ceebc0d4feae932562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fcc198790e8cf62473cf6f1ea1cbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81021f50537de4b070e9d375d50ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be69a21c6ffab38b251ddaacef83543565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc91879ea5bd15e226f762f7c1978f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46ab3f72e32713e835e9a8396bd0ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473a5436def8409d67a737a3c877689568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c64d889f2f74d5b2238b04d717f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4c5e96946113a5e7bef5310fe53f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f0c0a9637cde09f02448a0e1f2bc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933443354bbb55b7dc76c0b6cc8774f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29b72c617f81a2cb0f26c90fd0848b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a3edc4f14d6b7f43142b9ab830d16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee27a8e28fb1c9312c4707c8bcd36dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54ddb3b8fec908d9eb5fe65247f5fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d4ede2fc6e10a58caf8d76a5d26c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd6badfb92bf6fb67c82bfb239a849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6adef9d5325e5d8e219cb0df0b235d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e320cf21eacdbcbd276eeb4c10f6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c013d8b7cfeb8109617085c4d5403f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5beacddd4309c3d2f5018e0264a7cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ad04524b6c7e591a8bd4a172616e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9705633cf0718f2ddac7a0c3724a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd78f0ebd369b091d0615265c7ab759585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fc55555c767f6d47ca5f237aa83ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b4528a58b255260453ccab3702e37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a18574d983033a33607ec408b57498588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c104845d131b4d3194afc00cf929399589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205ff7998e7d9570bc3b8d8a3f4a205590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac8996ab1b91d8c6473d16e4d2f96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e4508787df1148dde1b9b07c35bd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ef4a276aec04d0acc05b985a71a90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdd2f8a1de85c0724eca952300d51a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf43f6a3962952444fec4ceacf70aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353ec1c275c26838fdc1bfcc41ad1b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0971ac4ba69e56ce51fa828c5d68a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b83be18d5733f7a65028661f4fbab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e6b6463357fe641ccb1a3fa848849599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9dee998d10a16cbf2e483e59ceed4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f9e0691d12c681a5f517f01724258601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c3d296b1bdc5aee69064a813c1d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f8e0da4bef71a97ecbfca601ef5f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835504727adacf2289346588f7b57c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610f2342cd47ac5285578de3c21516605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d642f3682f3ad6c820fc9ae2c94b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df1b2b15cec8f2aa81cb5ddc3676b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d40fb3da65e7394865e174b6e71cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef01462315df9c17ecc8726d72053c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72807c463bd29055dfc6af058af51f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21abba207c5c22c8dc37cd2611c7cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7642be1939974166173ff2f7851d3bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d127986c57c0db754aef69f00bc6d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f896e7120fb030de8c2a716e1ccf4e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2964918a9c2118237bcf75075c475615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d248f645b7660e2a7eaa6adb27cdfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a383f3696ca34575eca143fe9756f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa069bd2b44a4514b914fc274282fa9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e4dbf0b94f336f8aa7926914ad925619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a341b3e88e431b50e9f7b6bb43cc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d1b0bdcf189e035b7fe4b96f454a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3724bf131639a8ce570fb660a0b483b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba232d8bedb7b2020feabea03c6cee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d25869ec664cf73691cf9b461bb13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c981a49e0da1270fba7fcb1fa92822625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015f068c6d57c87a174ef25a293834e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2263c9766eac754061a1817c4912c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac65f091d2bcdc8991be8a3a867581628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801199b5af458dd6689a4992a34241629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeecb8297f833510faa4954dd05146630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2dfddc98fa282b03adb2e78e4ec5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96b801b2bebe29a792d08e5cce2eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22684e13846501d1e309c266cd624f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8123231219ac6d85c50e545655430b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c620d35bc025dbb3f06d3a6fcf739a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cb1a6a70f57116c0ae1a0a7d755ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57a7d767bba1dea9ac7191e7ae3948637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadcf5e3828aef5f360326ca09c4993638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3391c9feff6c74d36760c16f01342639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af83f9f3559fff29661383c4809ec32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1c2c9ffbb0879b6fee32cd0e2f0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8de2ecdb33231766279d79e45861c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d709509dfd11da140a77949b3185ee4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de28513ac1809b3965793daeb4839f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defbb4a1d6c7d843cd60875a8f19ca4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64601c296f8958b9ea5ebe3d7be93492646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c4caaeedbfe97f5a12194491c62e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a889b2e2a4281f542e4248801a9716648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eef71258c1540167e984183b45938649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be679bab1142bfcaab9157dc11f1fc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede40694a0125abf9f5e8044639668d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511991dd9ee9821948a09b8433450b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeccff17d45000b22d5adabe1d4d9cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7936b92f0688b0fe701180beed8823d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a58cde1cc54f534b16910da81e491655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e0a5a884495c7f88f98e9d21cd026656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48ae956006287d1534f688dce84296657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433573b604f139d2797eaa37fefc2fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c210431b7317aa38b3f1d9c34015a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039ea8d22f83c35cfd9eaaa3d90410c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab953c8e0056e290f09a1a6c43b84b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf7c94549707eb9cb20e0e04a335fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f995b4b82abd6f3932fa2ac0417fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e87b7cd7f26df17e1e8c30264dd3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e658d50813ee90d80b22626f86231665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870586f736c85f3738de75c41982fc05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a1c8c0567ce77117c85da4346084667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d1909d2eefe864915606734a678f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608a77bb496904e99267b609cec171669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a875772edc55b86f8f20e765d67a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc410147a6d8527fe80c81333c2266c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a118666709e495b9e7696451e778ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aae534a49a2f2410446a84b95ecdf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c08c096d9f449c51b31f1b353594674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb5bcbe77c315bd05f20289e71bd6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd404949fe9e9066d2bddc1f230d61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebb471e0ec90a5a27437f9811d8236677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f804c46e1d27fb4af75d7793c7a705678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b1d1263f4214350e09cb9bf4e245d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cbf39434481f76ec90c5e35974345680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286fe0ce2e16a26628e786012437955681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fafe8d47abfd7c43674710202c458682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee050d96c99ee07450799838748f8b18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ba1e2d0904277665790b8c51d17d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d191e5f1d01fb8765f0ee35cd9b5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f53db53a7ae86d61a24155ab8ae43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dd24f7115f716bb268921265df855687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bfe8a7a24408a20a06be37276b224688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911b46fc3a9eb40783121c02f4aab3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e765a2591851edc8da2d05b99595dbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c14864d5f54cd41841d74906b77dbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6baf4b955676180fea008b3852c883692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec555c812b174dee677b1ad4824f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb1f13ea95e843be9ca42a18f5650694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764020d4648585dcd8a9c345208f8d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ebf07262ae637de9aeeace101a7b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d916b8c67f2367903301d98f65f818697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d42d0f2b2e32c339fc0d40ac09e34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195f7296eeac7ce3f38e01b82f96e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22f39d3313858b101126ca986e542b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de748d61ec967b15ac4c30ddf58f9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac130018725ee8e5ebf9a4bcadd623702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284f03545f0b615c239319beb693e14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e790e1f2fc97845c6a3d6e710611704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcff87d15af8e9642c26ab8bb288da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f93253ee7684df0e0c414acde6ffbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a4e87f5ddc19704656f13b780adb8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f1a2c9020a275bae0c7998823dfb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db0d17626237203339ead8de6cf53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7dbe7de6e5996d10b1cca80bee880710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6b73cbb2e543c7a98cc23155bd128711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50b60fcba0981569f4a4e7bf814594712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2940bb48f2f03a96e5340745d26f09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae442556c61068c251cd543b145ce5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a635100c6641f13517f9b10c47b987715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c6b92b807ed7a85a271268392deb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a769a439e3fbd9c428f7f704bb3faf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60504491e18d9d360e2dfe39abb18b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a3392ff4697a59b04fc9562f78cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca69d89f090457dd886bfe96dd987720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd140184d48bd0e3ca2f0bcff08acc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d8bdc08db0be613816445f7e7fc80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdc232d7a99ad0e4f6698babfe5642723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce099288936ab979ea3c7016c16b88d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b625d4173ac6a17cc6230a42a2e505725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acbb1061e216573008230b2a5d08ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619c5f17446a25763b145ad9fb3c57d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5347736c2230633f9121a7b538b57c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f0c8f06822619afd07f4002fd16b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d606078de95b521e7681e5c3671a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c6515638e7bc711ffb85c2d04546731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c5526c9d5a005f7e5627f008a6d60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43474a27cf34148e3669391e3abe2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3bd1a633c620c0d8d4ff138ae861734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf31da6de4407102aae43483fc4f49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5286013be65fe6dad6f4724d77cd9a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d0ee89563fc1aef471f6c2739f8c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff9bfbb42b311d1908c61b916c0d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af57011b32b4d54848861723721c5f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba2ea81f696b17d34d3a839ce2d3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9db58466f559c819fff78cd03034f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef5852db52b7c2d233642628af2de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f402ddbe1c2987876fc28567a4052f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5120be9ddf8aee850d8d698e2267eed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42710e5e4f2fa4401137cfaf3d7cd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62238a9e85aee3421bad40e262180d19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267cfbf50f6e1c808b46698d3dbc7dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888093cbcae0017896d70da62744a3dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bd7e50b8a28fcb4c9dcaf4e026068749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c025c04b3b1d2abcf9bee064eb2bf72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d1a539671e6e6d7a9abfdf7e469af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea812d8454860c00f45c0677f7ddeae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5db5acc700bbce17a227d91440e83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b233ce0624cc78213bf7f69766d2929754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9a120f9358c57adbc0d17ac40bde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4379890e2e61ce2643454dd6730e54b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278969952a59743505efc4111714f8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a4c5e7352829f0bfa10ca42fad85d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9009fa706f598486737b457abaa35759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ee6b2c049e9d0a679a521229260b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff58e9d130f3816b318e2f5a032456761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352cb2ccccf661fa24446a50b56b0ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605ad118846fb14095f7d0a6a7a4dc7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8317a75b44efb7af6176b04766aa2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed415759d8bd78792a7bc3404814f9a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff818beb22024d550b14f00f62a8fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f07659877dc1d37c9b1e364342b475767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c9d20c5644b3a294025bb95ab7675768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb6d860495da6cb5fdb8ea7d4bb0b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbe0395f8e86ee0fb264d9d03b2d61770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2346b35f0da23a7b480e5db3b668b7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bf3046457cbe9474cbddc0c5221bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75963c8296b57e95d3240d55a6c8b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb8bf1e2bfed6096c232e0be99f43c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7943d0a51c78e81fc12063083e0ac20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea906497fbfd947ef35b21e375410397776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ccd43120efd96d679edf036095fb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32182c57aaf17568ac3fb36b2cfab5a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13b767686f156d28266653489a5f8a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445312edfe19b29569ccf64b36b43c5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57779d55ec53e8776b18881513b896f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff241d018ef070c6bcc869587c4004be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dbc9024d807d65b06702ae3eb7980783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c3182ec5e414748e5705526a3dfbc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ad936ee1e9d9464f7f948d4dd131785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67adf257ac391b8b4db62c983e2d02b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e3097f1999bb83cc6ace6416c3d8e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682230becc13b2506d22e693277c1ce788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6d4ebdb9bbccf86f67252adf6004789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125553fb1af50f7d33f6d16b91475147790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53def8dd055e109a4bd1bc3c2a658b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff5133f80172550d58054934ec7dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0d680c80a242d7fea5a44f82c530793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca8e5c8583bb3d19fe47cff4ac7c4e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9faeb40392ce8b4eb636608a6e6228795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a4a93ba0b4ef2c9fa0cd8fbaa31b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff967f85f1eba508d5e33726df75741797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5f9624b1e29e9ea845ef7cde7ca51798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e6d7e0481dc5c93427e3498514d2c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c2bd3e29474a9600335718e8161e6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0761d29b3e6e8c706eda28af7a2a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98187e6ef7c2c8287aee9c2ac3b35b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98122143fdd70c10cf74c60da2fa48803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee75c502ed1704a34714151962e8a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4e7aa6d279e683226b5d4dd436109805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e280c7f9a185e84e0ba4bf827ca925806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d46ae51cc240be592f70b45a0ad5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972540d9f6988a52384d0d8ab6b0be4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a858ef6043e33afc0d4dbdbd79cc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adbe1ad7186338a8cdb609e6da12ea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632012a0f9f74a051e1ebb8963ae75f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df3519a7e204aa8adc8ddc8cdc49f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cfe31ed22ab643f768fe468d0ea1e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf44209be01ef497af82a12051581cc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f33394203470d989c11e72882468e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c8b393ba7dd9c08747634823f1a40816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc75d4858a057639007b572ed2f72a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc836754397db59ee4062f2bce8f3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931502204f052e7d53da204ef18310819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e2b3edabc5390f1c290f589425593820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626759f20735da25034446115056e730821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec8b9c229a007d56324ba52989b54822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c691f08e39b485c5aaf4b1b0c16d0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f9bb0b4bf3ee51ea636ee2520eb8f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7108b027ab82183b711026094c032825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497907537170b045c02e9dfa835b3516826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e64e790eb0af7255e0537c7c45781827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2ac025258ee2ceb43a5fff813ec59828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80bc69304fa7ef3d50d6c1ccdd053829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0dbbb7b3d1c9d114efb31a0e8dea7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac539ec33a6564a1119998f92d0830f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237841e702495f0e36a01ddc1319c47832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ba19ed5776628515ec1cc8a6b593b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def7d19707fd038e72505db5c89802834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78aec44680ac7de093ef930bb67d6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e66ab4f301bef7bee1466924b36e1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5ccc8c3d2728c84fa6c58b8b1547d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ffa42936d395367f897f336d9a977838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74034b189e65619ef6f8d261f162998839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59130de82a5edff0ae734785d1f42e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ec4b2aa434196af95ddaff44991ff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d14362b9f38328de0d23f7606aa929842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e804d7c0b2f9b15bdbec9e636f82843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a21b0f9940671852240c16cd4997c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569feb1b271285e251be1719b29fbd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c6cd53d98b3de09b3e024f8c28d223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39f92c9e1ba964ab6a640ea0a419224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b4b69fe38ef6806f9f8814c582495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed079baa91f1741193c10ecfc215b3da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef324db7dc314062b1065a3b536dfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abefbe42aaba904269ea83ee415f5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8069d8f2d6c5c5f7138c406cef63f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed8364ca0679f47671c3d0119b1bb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b9678c9b0833805f0f3a180891bc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a86bc0f23e4daaaad29ff782c2b6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663250d92f671ad366d38f0d8b6525b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e9b8cc67778da0f876c4b861593b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ff1cc2cdbb07978da40ab057aac5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853e795e27e8929980196faa4ee8ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a234324d8f92ad3699bc6ccc91c2fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d806a83a61074994f003dec66dd88018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af80743e4e26e5b7f1bee59a706e8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d37eed98bf88324e525850f233060520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efe2c0186f4749ac9305ebfe8c16721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dd742fae4746ebc6473d14e34775c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d985c3e11906b3cfd10e06b47580f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3094702d72b74e5eebbb8cea92f5f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988d0b4a6cb9812430a247ea4d3fe6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048178291d88e8bb3a608e0ecf4667026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e42785c8696126f0af05625f6de6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f6720e42737535f650a53e62f28c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05498e7b6b6681fcf8c058a430682c2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130138214b7420e31975d1bf5c2aea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab775d16da094d2b43bfd32f6f996731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091066c90fa9f2f78650f46a65828b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e12b9210fb359304d8c36db799468f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce2d98d2087914d60673cc62d7b9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb435f91ccad8d0e8b2d6b9fb3ea416335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393752cc0e0a617537d493f0ca3e43736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e08905e524e1f69a154690194ba2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad1bc89b8212294f791e109834a7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b92b520ac94aaa46222176615acf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4708ba0d9ab4db471ee3a89efb005ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70d83bee5debb82bdb9270f237138b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90d355a93950737b29564efb1d589242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97289fe89b94472b13d4ab104e7d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c4fcaac4654d68c5a0d918fc456644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38752793c66310d18de7c75a7e0b6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec56c28802114440ce67e0990eada346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea95db8adf50dabeaccd8b7ba3e1f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252b26b85b6076e8f8c6bb4890e7c8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e2b69ab71764bbd95a3d50883ec9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd3065c3f933ca134e22620816d1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d6c8057703a88b5134407b0c31f8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1f73f7d78937cc499df0a56e3d03852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e697377013db9713c035a2e08bd2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274e2f3a98235033a0d54e83e3033cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980b2265d0b5dfc6abb9de924399b0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ba2515638317be2fa5daa7eb89a3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373635e0f6051b1dc10843783973cbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f42a011660b0a40348be89584013a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362105f51c96bc1ea81a1ae7ee8b87ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14f6d13cf8d99d4b811de1bc6156160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f298e8d0d16d2efadb1956ee0cfc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a3413d2e64dd97b6aa337a2558c7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c519fe536cacafbe7333eb54e1b00b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf1f0268600c1d23d2321d6e80739864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e94a8f25db4129f03eb40759050265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08557c311f3ff4241541cc8c091c9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab098b76f3ba8129243fde7a1a65a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bec698ede7a9169b95844623ba45468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a69a673126ba14aab35446286c4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5cc2665588c1c99ce2ed3c5ddb51970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c1139a5cf128eb8a38339eef320b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692b0873de542a6eb7423b754539dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d74450f03b00765a45f2c29f6f937373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012b2c148be6fd2ac6b4de36b7d31f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224d73852ea6ce8ee6480d80c1321c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1e36e786e8d30420a1f83ddd6bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd6e46ad9ac5bf064888e15206c11677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4cc92cfe7041cdf3158a7af57332178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9fee6a1a86f1ecef342c051363b9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dbde69b837864b6f691e9e9e82f5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e3a91fb08b03977dc4a4a29a3e2c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773731f5884a8d16a0c92c692c362282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811962f31ff47e095b679434b096f28583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd1649cddb9043be6e4d80d02559784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbe4714f950d2d7dcab819d3b7834385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cfc0296eb06aafcdb4bca9d5ed33c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9792a326b754c5177f1d000ed911487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4cd411139bfdf5408e483b82a903c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780bd6d597610ac55cd6bdc7095f8ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86987c29d9656ef7d80531156de357a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0857ee84e2dc687def3ae09b9a94e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32145982121b85fcc8871fc5a1b80e1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2e926bfe056c9d1ceb6f212d92df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d601ae48c0b0a20aa65283dd23b455c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a083138261eefcb8522ec36f17c29b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da98ac6bd4c9ff4e3372a797fa18696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766cceacbfc84cb49696bc1813eaed397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177c0a726ffc15ba6581b5e1657f50d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d4c7d8564ba7cd31c7c0a58daa84499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1241accb50aefaa20ea2602b41302100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1854d3d1c1c703be5bf1a8253c8d4ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a955f6fa86bbc041f27984a06fd14d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0703eb53b7efa791237fefe93a1ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b27004e948e17049d5ce386efb278d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da8028b1832b4af806738d191d527e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccccf157dc937c7e96faa5b79e3e83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17998644fb7cfa96058debdea08882107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289995fafc58865b66d05aa2f33c569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34ea6e377bc49700dd033de00cf08a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d3143e831df86c21897ad3b8c14e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481e1a5c5540279c2bec67d75af7c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e0df52f8b865de21f2747708fefeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de25cb73c50194440035e5441ad7959113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e25efb3460e2c522d39b106b9b935114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312dff190f84bf4ec6073cd0583a33c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0035aa0b97065e2036e956012c3a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf742b92f6b27c294855ac043d77339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e4b21228bbc5f18b5a76c0526cb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff05005639c3767c0e6677aebc2c788119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2084b647b79cbeee984f488f92beab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f110d6b18f23704f5af6dfa07751121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c09ae1ef4ed74991584c37a8f0e6c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728404d5dff0a2903cfb6979f2ef08e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52274454862ad7a5cd8ad78982f78c2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77fc11e4cdbfea58d112c84493610d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a9b300863f44fb25a49cb9aba15a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da186bb3a2f8fde9d3bf18a6991a33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30a41cb3fccbde0ce74a83851e7435128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d98211832f3ee63da034bfe82d6f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff552699e0b879da2e3f1be841430130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4ba1aee9a1e0ae564c98f260bac3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad2f5014520c81af3fb95c2c0be2b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf0027c226382692d52d2621beb55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a70a5654889fbce8a2e48493d46bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f68635a2874e3091b6427aa4c5093b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19507015824ca19908208a2d337fcf88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28582032e68bb388bed07e1dde5cf932137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897955798b8f7a266b1da005d7cdeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499a1a986461cee7508b404d461ef4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca27b18d609b1279bcff020fbdff74a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e0e2bbff90528a6ed15fb509f56b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40e57243c1d712023d1f56f0f95cb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a38c5f180d1404fc5a1fff8c56d1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153af36e0c3a101111eaa8e7bc0846d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20393c6d00ba8e6f12726984181649d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb69683762f20748115db414d7e401146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf7802bc71fdbbd2975c23819b1cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e3c25f4a206d9627359270cccc66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25963c819f07ed862d3ebda54c74568a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde075b60c34af84bb2e03ca64872de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153057810dcc4c9c5df20c477166495a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651659c792d67d82cf0dbfdd86670fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4970e466c1e1a127e1c70a9b86f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac152229d13bc89a7496927c7bcf4af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ec54d28acb84b550b48c5988f00d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f823886712321edc1523c988d724f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a524bf0cedafe01763941da84ceaa8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719498cf173f0bb7c5340a3cf8f07fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce0ea1d9f9059d8ae4267ef9122bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05af3579ce833cfce589a973da6fe9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a122112e588dbfbbb51b5bf01f6586161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf17583d614266f1f24bceb717a7748162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27982265e415e6b9ff9f76d291e1b399163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d2033c8810cf5fe2aa31315348f84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017ed647053ea957b2f1a7740bf484165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53d0bd897e2872526fe84fbee96f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c934b1022514000eeaeb65f4550677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4f0de85f214d2ff12f0af74d295c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2c5cbe32897e39225f74244b2f583169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca80eb08596fe7e4c2b2530b6bf0e64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e6ffae0c4d091be9eac9fd34f3d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46749e358510e134b572650be60906172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d2918e4acc819d3a4a60b25644de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d792567359ef4822342dc5fad04e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aacbb3b0331e9c97ffdf38d5a4597c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d675502cc047f72f36a24b936cafa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b0bbdf725d1d7a3c2e4466891207177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefafe4a71fd6076bb93e420ef17e23e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232613dd8aacf67f49559f18dc7783b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec1b8cb0f4b0ad56e2e5da8ccd9dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624629a174915b1d7040d7dc4ea74bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b2f635a0400dd2fe1d4783e3d135182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63afc88ba21523c276de4972a7972b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998653348b0c7dcb2470754324c284a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43790fd80aa1a78b00c01e3fefa4ea5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745526a2feec5d7130acf3d08d8f43af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98080d5063cf87134af3b0bf30f479b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5d4c43a9dfa1eb2837a18340b0f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212904b76d2dba73d3b6502497a6f06b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055816a556d92a56f3cf90a517404bf2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd1ae26539e64dde062ec4625327d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58290385937aca5a7fd743627bc4b26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed87b8f94060c8feff8f15e3d6360193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439f9faedb97cf6db3e436f016ea11a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fbaf926cea93f57a19a3d64f69915195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64188b85b38e9620ed70c6e5d2b52f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024465d23d67389d882165ef396840197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dc92b376910579e712f8568558cbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096967834fc6ff6af6fc1ff6d3f45211199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657600f63faa7e7b364dc7cd55c878a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71295bcd07d527018d3c633be49e676201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a19c8c3f555e17bab4ddcaec57e05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ed9ab1d8ecd0ba4ea4e62f7a03452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f61f8f0ddc7ce151c46353b38073f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c4c2fab2eb91f51a5c5994f285fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b6deaf71f7d55bacb0715b6d32b97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891aa54afb580240a5827fc7439b56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41b1968d83bda734d71efe3715856208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d60a01af0598c3ca3c1ea4da2335b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f741c60222993d1ab569d6a170806e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86006f631edce51a78ea0a985238d7cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43a3cfce8517f085b617b931ba8491212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b29f31091af8f96b06cec990e71a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb868c39243ace6986c9fe25ac3b99bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d34e6d91db890b12fa3d9c9a678064215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43429f3cb33ff6c5a4bec723de8823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea43d68c8af890c372a4e9f14f0b23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba29bef1ecda16e8e91bc7084048c34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dee42d6c57ffbeea12ac5709b1169219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add3abb34d9fd5528428d885ecce31b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ecb0846c128869f102006262fdf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724370dbf41284ea7a3dfaced3493e5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa5b52efbcd9f5cfa9d2fa8ac03b21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d1f027b9080623e9a15022c61d1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdef59a9b6cf88e7185697b3c78ad3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8930d9c39067682e404bf6ff25e7c42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b952dabe7491377f90a2622b4fa47d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c59aa5ec6520f888ee1f2b3fe2c24f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d518520d352f19baff3cccfb1a86b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4752b69ecabc5053102f681614ca4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b00b29f1c274781cf23f846cb3e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f537ed9a3e7c78fdca08ed1d1d01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea34eb045b6f2fd6405a4469d6ce21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e481eb91eafe6a7edfbaad0c7728bf0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd0daa8ad0afc86aa562ea80666c35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203bfc17b95c14e204afcce7c8cef87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a24e012d73d4e01be3cf45abcd08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b8c8dac27c03ab9e4244d1828452a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ee9358059c703d9f8d4412cf9b55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c2799e04854851b0e5f94ab370209240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbbc582f95c125152e7db80c21cb06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f364d1c27266963bcb371d5ab17dec2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89f0244f186e9f64f41c943f135009243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bf0983fb37eed641ec5f184d804fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5b4ed1c194fecf6fbbd58bebd3ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714aaffc68769b23e8814f1d51a6cc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068488879dbd9a45ecfe4bc4e58837247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3526be272721c846577432ade80e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed074ce2fa719e1676dfbcdc65611be1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecaa5c6c31f165b538faac61928ab0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e554bfde762cb23064503bd4888c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce1f7ce879962546bbf20b6dd89c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540718486903cb8f32d9ccdf226bc7d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826d7aec39c730991d7916d5680494c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e1664d55192ffeccb6ad789bbff86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce754ebfbea01e8a02442c785f9158a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89661aa30bcdca2c9e0f09076e52e8b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b9143c9f6c0e11ef57091167c4663258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6879fee070c7aa9b403573d590890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfe0bf5ccd881b454718eedccb5ffc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a7525bb3a9efbeb56765a94dc8da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd92bd0b03526546d842f03152f5500262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f948a7752311c1e8c306317088edd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea5be337908abded486fff675af06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0978c2acdfea6ce65c758f554f8be7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50062940108cd1ab6a00a4d23eaaa16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a48d0b91c0154413c9f0862e2922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960408b0a5cef3be7a179f2e4462602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c28e47d2c8a3bd63c64d0691d557e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba7b68f2825c35e54e346635403e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0712841ecdd69776b05dc0c1b8cf6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c78664d746ce5ad8c2d74e0dedf0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a37c17f85db5aa709635eea5e6638e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aabeeb431972e947c19852831be5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99180513c78adf0c980291270dcac272275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49767998fe70b85faa773b2cf0c2cad8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4df4532a0bd8fff4af4bd74a8a898277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8922281228b8efc53ad68985b395eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde2a9cb5dfce8b15c3f120444c6026279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837370cd946b64c308c67ed1b48b959280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256b19c58d7fcc07de93f0885ff00d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db62f4581743a8fd5700e896c06461282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d829977d47e8d2e8166817163b80c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe32e60ed91984514f6c5c6a07020284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2485933d4f5019d7ae537fa256542285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04b083673787b9fcd19572791bf4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42be2118400d6401f7b513ee9fc991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0608828040923d931a28056c799d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205bee82769856be16d8bc02796bf14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27304670532896b540ee66b38bc7a79c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6df065ed637b4fedf3c7a288088f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da159c537b414640542d56de5360ddb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d34ecb328680b3f083e275beb00d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcfc3f6b49e29ad0055517e0226f79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481be7ae39c7c50b005740ceddd629295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0a5ffa1465037e1b7ee2717483196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377803aadaabe52590809cfcd4e8c38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f5d95be05b3c5d32855879fe98e96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a18369ba6912f63f24302238c52e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb670b0e180422ffd3e421a0959b0d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c0645447d8cebdc8550174034f5b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e624164da801fcf83c776e65c359b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fc8a00ef33fb71e1499593916f55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5758864c9dc6c7e76aa3d429de7d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128678f0f316983e50514478eed92093305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c620baf09f7a957e68652d6900e82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3948fd84e464e978752828d6e66251307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047f9a95c291fffd8647fb9a771da6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7028682d8f7d374ba01b2c1a9ba16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f651c0aca79df7f9b0397cc3540f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6af3ef5c951a2c49e26aee22e6debf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b162ede5f21c9037651b35ced29b237312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121c6b9d63dc01b6027bcbd192fc53b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f3f0111bfe0ec85ebe5bd6f20df8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e7c9d06954d683d3c1a775b66e36b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627970566a014f42118bdce34d2283f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0773efec4e6c45a263a1ea51356f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4b95241f57d8a74d38a57a9bde2d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0d8656ad614b986a65ec94427447d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d879d00a7b156df76b976da67d87a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bc834524346aabf8238d6203ea1c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe3c9f7a0858c432d20b876f1fe67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfed9b206e7ef446eaea0f7e515915d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288fab16e17f75274a5d5bed267e530324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e9e0fb9aa7e71c08821d9a749d61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1391276e26c4effa606f0b3122d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b380af8eaf4722f09d864b436bd10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef1ac4071d290505d6922ab1ae632328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765a79f8e35b0756b192da4c95c5b64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77136089991d0da2502687df5aba1e96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f40bcbf7b573ad561f1bc0feea00df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae741ab5a8c17bab1665d19f6e6b7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ce6520a1eafbe8b18f8baae7f799333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03747a6c0ed6795ee0ed27495a80f16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd2011a4048b60e338fe53b3eba6c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527819b22993d5e70f8632ee2b8eabe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe06ed7ffcfed5b33cfd8af2b20335337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1d23cdacaf65047b840e00eb9d9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755aa46a44ca8e03f0a80e6ff6cad82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5d713c93fb1a0618f59037ce75ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c4bd1a2534ddbc938301ed2582560341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5685c0a62ed703066a4d9fa87096740342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dadc1a4a8da98cb64ebc72b8016951343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed6281c7256b50aafb8846fae2b8d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e11eb4ef2b0749e81a9f6756741a6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f2b76f6d3eecbb40c58269766173346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0e61b8e0ff1202333ce572d09b8bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930cbd0f386d0c67e9ee9802b88e18f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38f7534759e2ffd26bb0ae6f762ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b590fe721d0dce6c5befbffe3bb1e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d788fc82b34e10cc5664f58d0bf349351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7268dbf4d08231a2e17cc3a54c271e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa920fbe01cd397417fc4e813da9000c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1201be07b0fd1b94165aa3b7cf08f4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420170ffdaf5750a0fa9603947cc949355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3124ed11fb2e520d9bccd6033c421356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac626e53aae550835c46c6bc4f78cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402bd3cd3419e3602440eb44e419df5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673a1b5585a8280a4d4e6f0ce06add3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9985563791328af1b65de7704eade360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5486ff6007eaa7e0f5a8483eb06c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01933dd9a4eb6dcbb9feab0f39e35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07001d78d49a5d300e411346e2245d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e5f769f2887cf31de8435208cf93f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e72f2120b0e76e9f722f4db97e50cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457a620134399aa7d852201831e4d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25602365c668785a207c3944e4ebbf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aa6d8c087d2dfa3094c390afbc4ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef0315658f3067d3d6b9516b3b9ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6471176fc87a26eb1252b18c018e268370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5156f032529d00fd33d74c0d1b637371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e43db71d3bfd6709cf70fa6b1e9220372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a20cee55760bd4f0ae93e51dfa021373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19403d5beb575a8db5db2608ac451c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8030b2b952d7bbf414050368f9e96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dfd4d3db3e21cc27dca9fafec93c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cedfec9517d97cc10b759982cb7b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef6bbceecf11f6c604c5b04f0ca345378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9962bacc760d27effe880789d14020e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb94a36ff83f85156b0ad438377cc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90915468d8652200e845abe3fcebc199381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376241254e83051995433d9d996e4f3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0746c88ee0f7bdd6cea3f82137f08c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbcf9ab7af2108077e81371c6711fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ce0ee63ede11ad5e86ad5bc94710d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22124679c53f03859fb12331cbce1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc4d8236b1c561b5bda403994587e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cbae6436210c1977b868616953337388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b30961a443edadc552e60674693d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca556a76dbe97cf1bfb5ce9f455c878f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a7e40a7a6ea9d6b72b8b538748d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d997998eca54c9b7e80513c89cd80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa32d59e665e9c8f77ae6f60b3e59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a189eaafdbf935fe616dfeaaac288394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309567b9ca235f44458d9761ab02a83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520bd9516290c6023f51df9e373fac3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef21bd27e497cbf7a1c85f9ab1d74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ddbbf4f5a1f07de4d97cf869e8541398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830446e7e4c7dfcbbf685f5ce9a057f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7da57bfc249f7b67bd65462bbfa4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b6922efd009cfba82645ceaba8798401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511cb735f4bd1eadc818ab372cdacee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2654a389edbe2fc993f3c083ffaa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124955d22750b5835f0c70df9b2ee47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b3c42fd35f4cb25aeac126073c0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04b018e994cc7f1b7129f647114e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b0726b3f915df826142fe1aab813407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15b0690dbe10ab1e05d632dd10bccb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5671248edb0dee687192b9f4cd818d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52b655766ff7193bc602bb94889474410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819922fbc64b867213a5aef9f7501adf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e717f8d1012204cae804944984ddff1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1981d441b0cb0577cf745988e015413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fd1f286e51a798e8b7e80e15d2829414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9c2b0bc70d839bca5b76bff5f4cd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20aae2e6d47295edece35cff0fbad4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89c8cb153de1f405b32784ef1ba114417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dedf12298b955fb85d74c45659cab3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea80f82ae3e8730a879d0cf524774419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb565426032a832c51fffa2d9b3557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f1b7a1b348000b4607ba847fe784421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365202d589cf79d21fab2183c85d946c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73548d0a444eb56c9ad69ff46776326423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6043592b1f8cf143026431e6a29291424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7788ceff0d4c9609a2a7bcc7db17c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17974721fca23adfb73eaa099a47094e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f7439caf20f7dba9cd290cee9b5f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d29caecc61a671df0a384e6efbe1f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff87c048eb71c001636759c4f7465a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe522ec64b062061af20337c4954c91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2993557c178d74e610711e589127fc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a939eccbb7eda2be67935fb3750221432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298577ddedcb533be265c33e1eb41db7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f5eb60a4ccdf241280079cadd4896434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac048f9f85f2dd71ec1c098af5774435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e968f3db0f62908140675b24fa0772a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cec87af9b380b915bda012ee10e2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c008c11ae314981fda0a60dae91762438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d8d468e9f05288a8072e4bdb2ea3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a3527948f11076789609218612604440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7fb890019b5436db8bc3dc72d1ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c088fb57d7d62d45bc9cc1d11f871e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd6d431db955f8ada48e9d3634989443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd95668b1cb8573cc63655f5ac8c0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d99781ef6373411ac3c044ef78814445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d59f8db64e2954ecdfccd379701ad3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf23a55162b15aee91d19dcdade048a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263321374fece5c88d981dcaca82850448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cf4498ce3aeb6dea32b20d26e2886449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036c0d25c581c84d3f9192c8c59640b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d625e3bc21fe6b2777527205f6b8d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26513371eb082cd9e55bd436daa2748452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81fbefb5064698de9545b0ee5ac04b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de982252aaa30495d1428fce1acf3a1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e72d0ced9d24027aba57db0e38ca0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254afadba88b3684e69d3d00d92d661456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3fd6e7d9447e40d31ba7f25a9165a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcbd0a13ff955dc12e3ed747a60c44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc290346735b2994e5294945d9a40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ca0e6c4cdb260d7695699f5f8747460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076905a27e7e21cc09b7169baec8be1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d3085fc73f24c7ab7077434d33695462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a68bfee2eb1331bd07aedc3a21e9b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d56cb90bb4539fdf44209eeeab2cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e301247daf77d5e0fd0180f991e948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1fe31fa41fd0617384613bc21f4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1fb8f47a863d99e73e459f0158a72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07535483039e593be809da8757491c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843979b6a2406a3232d08aad52edd3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be72076effd67bfd296c4167e60287470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1791789d87bd4dd21913cc9df5a8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f40d18ea05bcc87b1cb18c66e181472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c22a1d795dd73e6decaddc064139a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a65bb2c9a460ce8f42317dc007517474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f21c4b46d5c5226864d2bce4d2cdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f26377c1e2ec85705dce73698b2d8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894538350d29569ab4578f8e1a4cb34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36dd366343992e99d1da78d315cf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaa99cbfc293d0be8304aaed9e19c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc0d3ffdf683e6f2d72ff7f498bc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8a2a6198316ddb452748b9c2484e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845b4425b03a23e9ec93de618fa7d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b448f6e5289175a5064d128f96941d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f13f865353e5a13b7f730addb6b701484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c1e6bab502cd99e4c118257b6f3df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d22a7a6b663755c9eb15ad7adc87ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0b644d41b15338c9e7137c445ed5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7051c26c3b272e69aac12074c1f4de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0826afbbf86f3754cecc4878648c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304cfcb6bd6c70d9fdff8bb6dcaf623490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e308395f1d2ab8310352f4b02d7af33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828dee1adb05e77923285ea1257cf89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d908f25cd28a2c4318151ff7398a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214804079744f9d5fc6ef9ea4fd192a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da85142e3409e8c11043213a9e23357495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c08a343243df4fd204659adefb7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fbb3220ca0a3e3ec6fe949ae66ec8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8f4f8ab1b0ffc935c845858bab0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005426d3562da11a17be70bc736cd014499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd78f91b941d2e912e80a301469336500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c0b90f4e43437620647d3ac8074c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6478fd66b4efa7d82835eaa2b46e0eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54f672bc46b2fe6665d9e65e8f9f74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f9b2d629f42793137d0b68649d547504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe1af71c03920f2f276aa32b85bbb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5640f9dd9cefe741566577ad08ced7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028644cf467e0d805498c668cfe58fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab574b024475d303a7c57d0fc8d93f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bb4d18e94218c4f559c7666fc723509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93bf81f1ea1255305abf9903efa3f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f321c874d5909939b066e7531562341511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248c6bf157763faf5196464fb4b06c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f39f2020db9478b5e417351985001513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d429d825e95a35300b8bae1106d214514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbda0ee5d9b491505b7960b9c00ceb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f116a35ed7e3d67cafd588ad8ee8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b02afe53c86c3c5ea272df66dfc53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3884e86ac1f452891ffa94d18b430f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156e3659a4d69720ce74990d61d751c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d99696cd60695b007b91a537d9ea7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9ad8a584178a4f0d95ba4e980397b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ddbf7f5af194164d2ca20c941a31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeef74d75b93a04cee967dbb9d6be1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bbad4f03e95d1fe4d40a33e7884d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e0b819fd24376d767f9fef06c1c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6e308976953a6ed77576267396b49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b03eea3351858ebc2e6a3123fdecc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e05f6169ad160c489303622996d7d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f74919445bdf50d4b19a875aa4a7bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff830a7f07d269181845440cc90455530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a265fb820ecc9ba3fab19e23d8994531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555d31461a66fbcde1634648d6c972532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb6b60cbbd0ac61200c78eb15a4a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c5af33fed3041339ab028e038af3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4b717d129493e37c3ab74f9d1ba43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5cab4271f95db9cfa4029be1614ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdaf300ffe8d1df2e20631532bbe26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260afaad8ab6c1be81518a4ad03fd4a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c5269d765c77201b7de8c35ac84f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec16e98f702bfeaaf53542eb509445540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fbe6a5b73004eb7982f63a5c359a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d3c9297d22e9e408108df0b79510542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758060f07f294e10b2fa41674597f208543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b04aa806838a100ad14f101d90c08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b45cbaf5c5a0055adf28be537d886545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a441b525c80c9a7b5741b80ffed06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2893e96c6b396d4defdebba3142a273547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88face0017986f0e8d3abff770a88c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d8fb6174274d62770317d1dea55dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f314bbc4cc801627569da654524daaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b1b9cc010f9c67327b182e49bae6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e62642b8782c3d7a769100e1843dd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156933e67e997b6b773d0a8765aff0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec6adac154b96ca2c2cad7d5742d94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa84701f19b3435e86d3a3820b5de7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f661858da728abf9ca6b3037594cf4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e05b3138a0142c41c94fe8f5f4ca1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d6d9564353c53465904ef0fb9138b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5533d7dea44325fde913ba6de3667f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182c34132df0fe561ce451bcf4dc1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc96abdbf4c4acb6f06621b46a7fbba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd443b0f8fc2bd4405e9b87d4152e60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0285db1c7ddf91b0ac630629ed3662563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b68b954b1766e0cd988bacd17d977564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900c4b47370718f3cf09978774d26e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0fdb665902a6584a736a2416151a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7bf0869cec65626a8bf882a914495567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad259dba7645b0f0f0a53f1841beac40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9507115cbfe4ccbdb237a27c7184c5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a64dee86d9b814b2ba0bd90ed90d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e2943d550370957a555063228725571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528146f5ec45c5007d553ed021c3f96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6fbef26b8031897f0b6e65e7bfde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48fd9c349361a32b709aa1513c3375574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5b3a93eb116123bc16a22e9987c19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962dc46164e6f20811d1c3e412bf9b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7aba54db7748d724592e346fc707577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb3e09255c2581c19263c28d9cfb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b706249c77d214f090fad69b6861c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225acd01545c457c87e92af4605fa76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf30a249134bcca3669e60f29003a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe3ebf80bf11122c2fb38791845f60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db798995c369ef9c82d25c0290179b62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2109494d4a8d367b0c2fce25f401e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df3b1c9ab05db4ec15924d270460b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0ee71ce2911afefa5aa964a687fdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb33df0d6698e9fdef86f933edf522a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f862dc9cc050fe3e442250b1e070588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07672ffd569c81441a850d3615da70b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81def3c1370c78dbf47970178207a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457016253ebba34ebd584772c70822f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369f8026ff2f0f25289a83ea973539a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e2fc812057342ee76f7a9265729e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e41c8621081c70efe60cd1acf3977594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818221adc764a0d08169a1a26103b35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379c270f837fd2d34922f8a6f2d6faf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd8ecc7a23e2f82fdd668e2634b51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e856284740283db3c98593559a310b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb141e306156f3fa07228371a155f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3471fee79a719ad1ae65012452ed2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06856a56be4b8e218a36cabf2a18fa71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37313b4700fb321d51b809da7ae43867602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f367cd29b3b41bf35d930fa6bdaf2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce8f01b9ca4fb64c428db06786f84c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115116a2e826fc0b8a265c107d8f9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ebf8adf9adc838bddb25863e826e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06451a9ff7227d91ff3a649c428dfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd8766be55d2eaa5ba8473dc2eb688608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e933e0bb010ccd6854ea765a201ea9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe269ac331fb12f0cbb54407fd918d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8456668208873820a10c0511eef53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a9b9eb246e7bdc5263f26e36c199612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f27a90018f1dd2e569748d5412cd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015776dcb335381219f1b957d0a01af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f67a8b4a867637dd15665c038c280615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b4485522cafbe0dc83c0cb801d83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbbc34b2a790c61275553335cf69bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2421716aa7ddcc696de47db439c2696618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56284214dd1f56e731c6a7e00183a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a2b7961a2b37e7044613cf654ead620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d52578ff5822076d7bd0b9b821a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f86238fbe6718299e177f946e2ce8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d245c5ab9ead476c3cae0d24c974623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eddfcffa2afe4abf05dde4b331b83f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99af8a67823dac28663b5e1cd8bd2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d70f51b690b4f449c65e845a3604626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb41c6e936f2548bb31ab45761e8339627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ff512c50544ac6c617af91f9cc48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea67ee54d7f6544eba2ae89321dceb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0179ee0e7834d8819ac7def9ff2f11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc08f5173c5842c6e3b47260f6687c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133d67188c5b0cb5cc67f4de218c661632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc9d9dfd9ce0a472e69705b6bdf424633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b7c070f71aa0e462af7f01e35f817634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5c20ce61a9b111937c7e71f011f0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ffbe408ceb0830dd1898f2084793636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdd3faa730fb23ef899e0c010e7109637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f4e6605343b928859c0a0dfcad388638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee94b33cc92e8a19e472175c0bfd2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0a958dc3b7efa86aefc01cbbbd318640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6572274e4c254a4fcc4b664e7e7a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9369cb511438bedd426fd30822abd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c028cc6c22ebf64332912494f6b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba86aaf78e6b19d9d420708ddd8a423644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98472cbc95b9485aa8e7bace971ae711645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9f9f125668069356a1a789c5a7355646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffdb9769b1238ea7fe700f09890051647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba482e6c9bd9a490952175199dea1010648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b40dc0457cc02070c55018d6740b43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d97b1deae681804776f884e8e61c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02ee1370efc31aa7fb34f391d7481651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea062eb0e5090d3fe073a8c2d27a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007e3c8dcc0084d349f65f44b4bb70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cdd0c1f72f5dee2ea1d151b881044654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef64e13baac32d5c00ada9514ffd32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab18a3b0ae4594d30271243cd8a7e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ac1d108431ee0d8a159f69de55118657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c99f0cdb41974a98503eb9ca66e616658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287612c54e49ce2078a41d10e6a9e617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b31797d41c28bea833c0042db375e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34de5bba0190d5064479e0a714ed63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35f1136c694aa4f70b32e04f89138662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc1875686845fd8f9d9e99c4e8bf12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fdd4a4eb5665332afd5a6a47aae80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697950a3eca68b0a54c0e0b33b6c020665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d104ba3a66c013036c08104b3845d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6fef43e70e0b86de8061d94555af1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bfb29bc7ae68ed0c33432c522f94a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ab04fb9c81545d24b3097ac39cac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749eb93754b9747b56c33267e376a78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73567ce1897b2ea8e298338b6419c453671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e3f0b42b2f5b21cf594c426ce587672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9763d3824f35b5badcb3311471f5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a8e193d70c51108b167b73fe44b4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76c6ba0f5aae12eadfac5ae4f1f846675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68018e57f8fbc618b945e67f3da7d113676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d39597a43f64152e279c972cf78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f21ce4dc73de7fbbec955daa734176678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203c065d131b5b992f0a05a354c21e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881ce482bc28b036b43f028cebc2316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cc6d30a79d84e5e5f242b97b75cf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223fdf592de73dcb050d524a21d41bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f4a5358a116fa78b169936a7577c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386164ba0128c009dd347a451971919a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf9745be6b431c2b5eb17b4c66cbe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b6cf5b7f8b21f2e1946687b66c9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f953fb95d2b07bbb9791a28ca319d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaf3a54eca6165cf3eb2645879e299688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d1f49253f85088e1fbacd015c14d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec514c0be3c429b43b575eb8f54027690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473dcf0eede3765d51c8fc2c790913691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b91a6bee3669163f553330cf5fa22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933bbb84f4718251245b76d4bceb502693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ff2aa15abbf6eb224d800520ed65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ddb649db748e0302fbc6cd3843874695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f66d73737cba2c9970c50324937f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f176098be3ba27e603fbf9eb7c7d67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4908ec6e4d453467e692445114eb0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47019fb9d4e35defc6e0dc13f69d4c39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07a89cb33f40b39fca8e8481c0a47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc6acbf60af5df09a5e2a0e391c47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dcfd3e5f9c4f36b1de9ca701d98ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db77507b0b0d62ac65220e898286f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b950f330e0f664a11403e83f7c1f1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1c3b675e0bf0616f4f2bd4cea09e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d12fc3fccc9956acbe998d1208aed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108ad8f4d842de17339d013aec5dcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f27e46ff0bbe4e302f942a53b036708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78920d6fe067c8f098eadb20c02737d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc34dbeadd7e12e5bffaef495b1414710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d087fe1b86f6c75d6e590a40e5d0b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9fd66b22913d0f89044fb58fcc4a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7de24b02eb975e6d99f39a5cc6e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663279d26ff0448454c784edb26cd73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e812f71f6be5f2b1ed7869c43017715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97b66a789755878b0ba6bb57daf9b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d2b1166e90067976fad440f6c364717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b6e049717fc57be3995e21a58a63d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16544a2900d3ae6424feb15d55cef1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179753f4e513c519188a58efe4e41cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33bfe59039f00a1b76ee1c5513d28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbc3de2d1a69dfbeb746d10221b13a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d7bd7da4417dfb59a55a37b137212723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4540f76dab202d1992deb366ac529724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f17ed9e9ba2dfcd62927f19cb2e2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d4b9a322331b96be8983cc0c68943726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036c21072805ecbb24a43ef79dacd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f699016761a87790f0dc2d693cec3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115d0fc35f04d2ed004c9f107f3717729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ba2e8139cae7014d0627b9a6acbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b952ae9abf0f5490d0c52a99a591409731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c5ea15589825de905fa7c8d16559a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6841a457888fcb50ddcc118805fe7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2a896aa6adab072ec565cb91a175f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899f85cd7a466639eb52372bb1d017735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a078b871bd8e7d0fd114853fdddf150736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed2d8528aab9c1791f41d3aa974764737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f22fd373482348b4c7313d7f9bf08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de0d23d66246cf9017780fc6d0edba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa43385ff42fb71f5c6563b1bac9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26e2fd87546ce358b71c8504b9d646741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62366ec396948d8f0172a30d879a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c06261c1503d12be78c66d2a98e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a58547fde52962b77546eb642f0e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc139e1188f8956c6f9a4f26186fe99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946987e359903ba0b5ddf2ccceb6ea79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64aa03142d8e1175c1c5f7811e5548747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d8cc5247b54bcf99fa82238717f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965ed17ee401369e0904b863f65d97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c73bc0624448ba5768ac41c6f7de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca44c038d7c7c6de5ca788bfd4712d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f9427982d82bebda8b9c7645396ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc5df29e257c0e2bad23b9183939c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9a9d3cce9215cca4611518189094f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690568294579ba90e41defadc067675755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68d9996a3e34ebfb980f3d309b4cf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0745e2fb65f72267e49d570a094c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888debad809ca35e5a656a6ad880e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672040b0f582748e2bf6de159044c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ff7e32042a7bc1b836070389a3fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaa126d14770db085cd23ec1817ada761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb488fa623e64c1722bd6424ae88112762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4426f7d6b4a7f24998a0506282220763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850d596ef27328cc17065fad99d7f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae99da0f07c9ad88831361d385315765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f8c0e0fbaac5a21e970e438b6376e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f328254157d47d36b005537b4ae761767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>