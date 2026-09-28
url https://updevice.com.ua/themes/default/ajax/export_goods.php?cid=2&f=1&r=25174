--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c5e6d2d8612fccde3c2388521bbfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090089ea5a59d0bf540c6793da8a1002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbcbda0950f728c4533bd91b70f38a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19966067aabb0c2429530d170cc302c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37374b5401da68d6deda3433bfc645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7ca8382ac15afd51e236574750d616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8f5c88889066569d526b35b3e9037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40dacafb311585e490f84ecb1d277d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af5af9fc27e10299ef5712aa19d519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c627de7d85bc465676bf9a244a22d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972923aa8383881bff4157a361bb241111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd5568ae6d9777d0869dd2c67eb97d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfb5a4c04e3b1ea6eb4d84e2bd4df613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af7e27141e653d74d3bfb5cfa5674814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55696249144674d348c038da4ea91c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb294145ea582458052323e64a4b27a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e787baf6d4e841a0ddbef19ea8c4fd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dea8918616638e3c453a8fbaa66a3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17306c5a850dc54611e334646743906f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b05cd1bfa0ca3432eb762d6d180e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595fd6549c91ea22593ba4e97c38f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557134af02a6f6263f53a63533fb9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e1bf0ed9b9e1dfca47588267fd1f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693bdfa698b1176637ac013b8484e4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398e573072b12823af40347e8077c6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626467c76da2003a52e760187c75e70a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2535cb3cc8867392032b9985ddfe8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ad183aa6984baaca7851e89a9400028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8001ce696571f3eb5272c0769a2cf6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a4ed38bedfe1599b029c1d44b54530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf5c02b11c8c9c43521287d5d226331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ce89a0636a567220e1d0adab1760c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd77a35f7a2a880a4eb7039faf24bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a5fffa68702612936a977fade6f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e47b0fbb01a089d8090b67334976835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43902edd42d05b546844123be0ed55d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447fd563792dce2ebb21bc90736f5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf8fa4a7024fbd84a52ef7e824450a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc9d88aa43026d875587482efdf1c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c6baa0d380b2e09651c2f1d8da6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be920ef8888f5bbbc9de02e72818f81e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b962ec2e50efee61e96d7ef0a6161b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2161dfcbbbe544d53b7200e5bf5e24443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe73082a5ee7f431cf4822adc24d8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55072a0916def44cad1166f620e4f13745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bb9de084d7b1897eca4a4e219588846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660a41ccee8b49d2bf55622a0306b2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b66684c7a3ca0d68a3424df14016f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e90783867d2919468c1a94e7f4a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352311ddc50bc51e5bed95663738c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22069e4bb8d4c461c58cf16ef05ef151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41fc689db250dbf0448f90f7f5e6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc8d57df84031ee719d868111114e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb145467cfadd2fcbb7ca3d38296e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f0d502c9cb508f176451f57d2325b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc170060d253a6d5e5ff0e67a4e72fdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782347db85b79eab100e9d63eab58dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef015d20fd2658ec28f1827601cc7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0031578ed172f79b29635b91a01067e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd38fc2a5b592321e85097405dd3b3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb1da71555f02efa295268e71829d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36acd9aca95ff9b3c65035781d204562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06105d8d226129873b13c2e448fc56fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720de595b1b795b1f8b6d19be351e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87662322a9a0c84201328083cf540e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7a549a6fbd0c21ea830da9ab0a37266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6afa48f79acd97f00934b1530f04867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65262dfe7bcd5ae5143f0f722738560668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d93d19443a182e48caf228b9209da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b6ff9881661cfbe858b87b5d746cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70fc3107259dc739164856079b7dae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc97118df8b4f3e553cf46018b5f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feccbe339b6acc06c90b75d1588ba4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85ba3e7213000ff46abec6949a13374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f1ccc182bea00024a3b56f45c75dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a17390b4690a083d3a1f2c95d27a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b92124e4e1be733a58c9587ede088c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106402eca4208d3f6c6ffa0480235f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330eb1b25960262bc6aa2a4f36daf9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16fa370190d3379be5dfe53f52906080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba2f6df795f4eb5714c60010ee3d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715c414126efa9638103d14dba329d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86e3849eab8049a3a86b754e94427283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2e00e9db189056a40b9e197eb5b8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234ac3b1bfa8a6ab9eb3b77f4c4a83885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8719d587cc1fa1d8892e9202b67faa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee8e843e0dca6eed4d4e7173857e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36087a09910187c4730612319a1017e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc526b8800421751f06774241a8e35489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c165339d2ed1a8a62d11287367ad3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd4afa5fd38f7464ea59d156ab60491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc4d81b08d2f7b1e72caa7dd744f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8be36de8ccc6d95e7e34457badf8e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044fe2610148b951e4f991e1b7f80b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f5aee69b0b3492c5f7ee173fd7cbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ad783b2074d851fa061fc87638c4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36d8619a39e67bbe81c43c68c583797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb5833b7574bfba048092d6c4d0fc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e775b60f328c9108e855a02663c7c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a72988b7dda48d85b4014805b8ce7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21be49514be6bc04ccef1463a689a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab64d7edfe3f1301d633a7a7d5de9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9fdfeb6c5e2abb7640864502e3069103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23deccf11c8a9e5918946959e9fce20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de61a190ed776266f482476afd86a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56767e20df6dabbaf063b8415865e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7bbc63e09cf4c1831285bd7355ea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98240862e6a6a054c4cb00ab45f04865108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9e93bb73ddd04919e05ce67a07968109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32c5c4c9ffc93172c87d003dea4d6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56bb43910f0a928fbeab47639fe29b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd62e6a290b50991ed00b9b67aeaef0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3364f4ccf1f1f35490fcb59b68fdaef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cf8db7bfe133f7bc3bb15659f8e96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c2994c80c28ffa032fa5865d1d31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06e357f0e5cc076f349605ee2da2b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414ab33063b75c0830e855a42a55920117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e1cf6472be90920bb9b9c9d3605e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831550316b1cd4755d12c1b291324fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e965bf15b275e8b9b5e5893a338266a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883e5767626ad74966171bd4efb26c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36bbf9ba08bb7a2019d8a6ff02639a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ed7a92dbc1c2d220f79430dca9c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d247671eabb301fdc9e6e91c33dd37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf55813301c14710698df3e736f447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1332d6e657d8de2a99b3464383b3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43019bd00d17c7641bf6eabc48f4ab48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ca1f1ac12ad71378f3a452ed9e8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcef91cbcd64bec15c51fce19796cf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd6941f86015fee2a1c354abfac57c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0abbfa9a17946bf5dfab2f64acbcd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ee7fbc474d8b9e57b227d742433a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316623ead4ecc7664d901b4c2b367250133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e3151e33a6fd3da91f4029c7102f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf42144a5e6b47fb6850e558b39092135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b7d9a89a9c429e1960c1f25f9ff85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c2e2796c393a01f4564e632f60f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8671cb38ff31a32adfb5b2e87bd39fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955dfb125ddcae1d780679562b6ecaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581298c984f1befe6c885c5b900407140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4239d3fe1a553b3aa4773322c3f196141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3bffbd2d476e65c030d15daed203f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69e3bcdaf2d0de367335ff2b145d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2e5654168986298ac6f9e4046e782144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ff60aa16535d6c4eb3e556d70f2f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4ca3f68db8445197d1b20072d8d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa52534bd6057906162dff39863079147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9608232d0812511a7029bb4a088139148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec672a0db007359b77f6895e2492fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f11e5bf46c78074d2a00b9a32664b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3250d954aded0e0ddc0f0da8d9f60c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709042681314a19354877ccf94dd7e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297f6b20940341040f4fc47f761c46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938eaedcae328e8f86d912d65c0fa19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d3913238525ef3abc38142b61528155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d396879da33d2cfd0876b56857b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacef4cc61a422b68f7bda0173b9d66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f43a9063969fc4e24f81d671accb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea739082acb02f537af5035b504b3c19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdfaa748f29e542c129f9b8c4f4f7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dcae66569d283fd49df310eefc586161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3602563a6a01c07fae6df6b24df5aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209391853a6dc02d428373085b614b04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a6e80caa903e0f5dbf7318ec5af3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ba22a6ebc9c7fe1e0b38b74f21c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804723125fe7c9b2b24a9e8c6b44e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cd827036c47e13eee620abb8870bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fbbb76355d0ae1fb65803996f86b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cbe7c54b1247384281822e8265485169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80762fda259c874c7325e7a32f07e169170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bfd2a080fe979f44eafdc6c6b6354171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993ae83f41a248d7ffee55ecaedfe3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d967b6690557ff9ca01ff2e173bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194696866ff5d7689fc7213c85dad99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84a63e768caf045122866bdeded16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236784446e595c3e58d2c8f3ead299d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa94f274a3ac0938c7bff11acb20aba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c91df6a4a4a8e2af66c35021d801d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c183e5fe99a1f40a9c4ffa767241e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f63770579ff71c2def43463054a2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1321e9bbdde7c116375bb23d87e54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374068662392f623818c29857d89c1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f246bb5f51cf50c4526e446d6b62075183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c4a72142d61f2579938442b999a93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3992c0e18236a09a0d316d38982a08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc94dff1a3ddaca5ee50fd6a8c92e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2f662a237623f092210d04c6f4578187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a3d263de8deb343ba7d8c6ab748c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65b8d2b45f118d21211ab9229ba2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de85025aefc4ee09d5b98a9ecde5e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cfe63a476b8399053a01073cbea43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a77832c2ae8ca73c9537b086a61a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f4b859669d8930ec16956eb56102a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e20d9f5abc4cff1a20f8a91c71629194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf615a8c2ab3456ffa910dca1f0177b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db090c07116de03109722cc940e458b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a093c51f80718691b0bdc728bf9fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba20e629ff347723783b16f824f5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7e20d8496df93a51f18d40d2bfe19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13c16681e3d62915a0d45a4a17c7f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97d1cfc92333ec2f97a5891e7f95d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36026f315474eecc4e15549f8bc11156202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24985dccf1e1320e2eea654da8c88f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9742d845310265c1a30fc01c19dc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a3bc0907e1368f3db748d63bc86d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef696543e09b9eb22697deaa617be54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c3d913090c54dc26d26a235298fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d48ee1e8f38180fd73da20956a30e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f85cf023761c8359b465658780e09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280ebd4a255e82ade2955697cb6a870210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a74a5f888a43f9beee103068a4d186211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77737a7b950a672b619e73dc63e2d101212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560bbca5870a9991abdecec9084821213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c40f3666aeeaee82212dcc360fd472214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33b4397b86223be5ac0b82f4d8d0aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f976d036bd5e55487213f866166a8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad765697ae570b9d7975d20bd04228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168b13359d261aa9dcfaf343aa5befc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221f26e90496fb7ecdccff5b2500257219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cbfd47e08e88a96042b1ae11b6831220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ecf153734b9688998cde8ac057242221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb114a15e6800e36e3b39c2ed7604222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a259127407a1332627b92a184b157223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48da6c9ce84fd67cc528a9954dfc18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983d3738b3425fa8d78c28b7f4b5b3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79467e36b07a6546eed81c60ee2dc6b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54490ae09d4ad9f3f8f904bca24b106227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ffbe091dbca41a0debaf77e201951228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246381555e50ae9e6ecbdc17f34e17b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f5d59fa7c02341fdd48ba81744652230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13065b978c509aa73b96124f8328b99b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaea4f3063dea7e65a61bba6cfe2232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1e400936ee0b11510f1afc1bffb10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec10b3df8eec001d87b76449007c4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3391aa83256bfbcbc3a31547adc6f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63113bb699bc99cdb1f3f2730f1823236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf61157e7a55d2bfc0eb3b8baec8f51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995d5c0c219dc68d338b1b473a36421238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256c9f422aa6ff37f0a4ffda7e0ab86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a099fdedefc404cca7f79ea2771bf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d026ae50ed79064287d979e29c4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c807208232094a8c014e8d47de6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39080ccc85e1b0a818f436eb6b48f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053cc6a005ec8520dc4b7f7ccc97723244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a19f17c070cad2f965e4b292811e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb5ec356a083d28f4254292434dba7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ace20991698147f0282ca7a1d6d60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ab750b28de39ba347f27e8dd516d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a51ad96e252e5433a7de848e6865c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e78b9242329a944dd042d7009dc216250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebfcdbb16070ce1d755eaeaced29b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbdcda9d4321660331f064dfc1b0e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eacea416505f56584dbae2697d6928253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee7f1d16b198999ff5f3261bc4672d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292d5a3b4222636efc02b61e945822b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9bd35998e9ba84ad2a28cb600a1a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80075048a034eb50e8130db58dfce3d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513153022ff1851c0063519bc09a423258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f4c90ebab5f7d4157ca198064b7e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ee1de89fb534e63f32dfb7ea5b3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30c3015616e94e5710f8757b9224e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f556c6b5074b4468ea639efe0d41e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e15a2190ec0262848a96057d843200263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4602ea075b6be2cf7d4a9d2ffe0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b3c673ecde321a672dc2473ad2159265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e5c57acdc267a75cb3777321e833266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849f35aa2f876c7e7946ed5245fe7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34af5b7cda96c5ee00480151695f1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584e03b31a6655f8cf60b6e16f6f2b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f36776e47616647ea3d4b1689c72d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b12ef48f7c5f354fe0777e2e3731271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba497bda6c36bccce442a5079688ba5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f8b511e9a0a87cb246890bed98e1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0188ff4b72ca13203106bc8dc8d4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a016fe4f1da9d60035b0ae792989b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac3d745d104e3e451217dc6a7ac7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a371b232d9685da07ae5b92248f58d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc17faea6e7349a169e255d010d610278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203c9544470369d402ac14629d4e73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae6bdfbc131e7d59282fa3b4d85671280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8475574b6fe4d9254dc0a7372635a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ae8e1fbc19470500f5d1a1ae59058282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6489f0cb84dcc0fcdc9cfd30e3278283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2fd5ec871e667f4591d4eed8ff568284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c91fd8abb973df0a32484eda89d8cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafff7a8394021097c4126fa4cf762286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2791b3e7720b90cb2d377c920a863287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016d65fca0f280b13a1e47c4604358288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dce872e81cafd3d7cdf1010fbb24f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec244033ba6b373b9790b204122fff2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e67924fe376c8949018e4c5bc6b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eddb68405a77746895b48d5df4e35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa8efb43fbc08a9d7081c2c4a3ba9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe66e1834e8317e4f53417010f92ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e600c2a9b4c75e78af1b65d1c7e60c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb74843151f5614670ccc790ce5f7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c4b53ae95512b261e71c06977efd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bec6ed26c462906f4ae094f3a9dcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2ee3476da0391f38899effc97f76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fa8df7bd519eea80ef55d6748e086300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2254d48c9e3c335ea22948e3834875301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bd1a44d0334ff86f4e1c91812a0ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f4a1693a0290fd09d9bcba4596f7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad43e58a6d780d6f3b5533a5c681b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eff9d0b05eab1bb27b6bceee176a36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba487292f0c914740aef41c740af9176306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8a961686f2bb6ef3be829b1864ca2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d12c893c1d182e7a4fa6df15c368b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b666a9da5095b95981a7499542fc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7551b8f9bdf6033b74664d67f497f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d6ab02c2ffe88a4de9c60ede068a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152243c7bbb38b7204561cf5b19fce0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d6a6366887920076992e17cf24740313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e9a72e0944be2e84859bf7a1fdd49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487fb9b4daf47d9bc609b8507c2ccfa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9a34d77768ae5abc01110bfa0bc4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0926c12aa3063da9b606ed82686fd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375fdf33033e4c8bbd10d02415adaa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f84da724cf8269140c647558a552319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f2440b7ddc49765283cb67bc5efa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dee285d2389cf69d79973748c081b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1b2042ee69925173e77ff0c47a79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a8464bfc96200d243346dfee8bbdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d675e55b96aac562877a0b80034e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c444acdacf41be114a5e7aa6b22ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96106629eaa0583bf80bb029fc2ed495326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4868ce15221acb19f8171dae4abe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cec89549d01fbb6fc011b93cb9615328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7053f54cfaaf57a2e9641f5f54de9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9faa26c008e9d4faeb384c45db7b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2a842166412e3ed0a4991a7345a44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c47a5729e4005e5c46d5010617a9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e143aa4dfd858ac3bd5791334693d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3864e190a52cfc23604faf2e17049f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c924a4197970b723636882ff85b0378335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad09f0688a53abcef992d1981725998336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d319b14d3fd3e28519674e233d9953337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90be53e9a173316bd97915c6d095c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da85f819a9aac371bbdfd1ae28a9fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58742f19b83e68011d401e2a28d53c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442f5df6d6f24db58b0437a39db5394341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b87308acf279f66fe85f1f4fe03f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b5261f59dcf62f5482401669ef56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6791dcf7fcc62ae6b2445dc528307344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528db5d37ac7ab5e79deab688cbf445345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f60e75dbef5a49aa4e0f4a609c5978346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd7ecdaae25404c50b4319bc7e82ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4a859d00de8eb473415fa984d8f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da1449278ceb71b6c3e5208ac0b138349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6ace06ef9743dfabeec8c77b7a019350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f6606553d042c2329465e4b15d2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9d9c324b462d4b694f70f580c68c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc8675a53e4313e84b69d5d15ccae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf352af6e4fe8beb4085b3bff52eb64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6dfac607e827b7690094f3c78b08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488423b5ed17a4817bc68c2ebd00dc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0507b4c6429059300544ad2067c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162fa5921e8c81c7d3b1b3b18e413af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b35d7b701a90d45ca689c89bc111359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56222077226eea1a074912c3e6f990360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c0864490a20147815db97be9cfa2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a8ac4f239655e81057bb61951b5b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5cc0e37a5e8056fad9bcca039bb89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facec6f6ec119056fc52eedd723054c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40884afaa933fbb3ed9cd744dac2f53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aee6a8e40a20044634d147eb8b0775366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636572697e59786f6de50c7e298a51e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e07d1a3ae0657af234a4a2c85f839368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d0160dc5dc682cde5d401eed1b9c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958c6bb77c2a77617ba181ad3845299370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c28bb8ad078ca4f67c6e5c25e9e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5dbead4715cb013ed396456abc8f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae2486d08cf3bec1536d60be3605c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72213642867069d3b2737ffcf6c6c78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afc3f917214f10bd6330ed0078f5ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b535ed1c21730e6a0e5f5b66c75da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11db12b4c273b2947dc8110070d7413377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11bc448d4b40469f079a117fa098bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a2ace87debba3578d03b0be9d59aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e321dea3e685346367584d3f8cd4fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565971c09174b6f7d551fd8d5bd773d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ea9b818564595dfdcf9d60ef400b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0a43178cb1ddf6d01f1ce073db91c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef9b2b16fa7702d437a6dfa75b024384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a8cc48460e5b7e979abbc5710f83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d6193260b8839d3089f4ed31bde09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d194e702630de24699999bef0e412387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f668ab89503a0f6f05d1360bae509388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e76935381634968c823ca4dc4ce8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1275482cb358005c354b23315400e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58cab50589da02f615cf04da956b01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26162c3efbce358a30d80beef8b5b1b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0f0575ad4589b41cd3cef760baa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472af59dd30325acc09d18753bdc6a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06450ff8ac4895213c41bb3c47e448395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28c59f9210dc6ef01f737de8742e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5758e4991c0fdf5db9c0ba8fd4cfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1881cd1ee9b6a63432a608043b657c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f7e5ca6299998281a8d94ffdc5b75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadb43e571243451e4e619dd879a634400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c298d196bc7a767640124efdcffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6d3eeb5810f1a4562c033701f1c14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e000f24cf67cd663ceb8dd79cbf132403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3bed30c24e2405a649c687c0681a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e653d431cf7024486cebfff4f101ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0595ce65ebbc7d6c25dd82264d017f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad13cc4b52dee1c9e031cef77aad1cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a4bff770a9e013ccca0be74451c02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3859e65130e1c03512a61485145d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b32c4103721fc48bd4dff04ab3062410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cabdcefdc15eb50169bea726ddb8c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fd03a55e80d79739ea586d2b8ff83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d27bae438cb2dcd80d750d449f4117413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743b8cfb7ff5835d3db2ab3be7d0a8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192bfe1dfd0536b44fc4bb24046309e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42500b036a78596a595b3f6b9ee73c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680c7a6a14809fc219911bb85c46bf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e854540a84659bdac0df768bea6592418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da5f877644882e4680a14bce0436e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32481cd7ade15877c42e432e52b5e98e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327bf014de456611b176caf7b1dac9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be6c140d375d405f55cd7eb11b0e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd45e08740b6d923f0590bfb715d92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881828ec5856b7e43243cfaa623d06b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70e1823a5a342720f931fc3a507d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8685afdb18ecb2c2fb8955086e8320426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7404b6b8a1587182e29c5d751c004427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806aa251aa566e8817d560023e659d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b2660375dff232ae90339db4591b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e56f7d4d09ea83a7d591a6f358717430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f8052154dbbc96f5cefca6e453f82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d5397f3175b7ca6ba1219890fe3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e755ea40c92741ea2d6b32a1aefb18d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426af07c75e36f6d6bf5d6db7219c23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b85eec0b5523d0e804f66b4a5c3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243107e514e43886a1b19f2c59ef5b8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b5d6f2969a41bf8b65e1567a48eda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b180cbf48e3d72981c34378419f0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa0323c2ed5d318424ec1aa9ce0d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f70f6352a366217d6d5cee2b7ef0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44941764c54482cb61babe5f6df3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f0a091888bd9465aab5ea8eec991442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ec46986c86f0e4918579acac5ea8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb3e19f8d6d0d47f015a67413aa551444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49610b9350a61652002bb168578cd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efb4d576c35cc6d82b81aa6777b0e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190fd558e32e5a74567b7998b0e1a53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ffaca24e5a84f4dc610ff225de746448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2ab7fce8bbb562cb1424646175d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b72d3b2200f71372e7f97e4967f15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c68e010cc9de62b98411ded35554451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8e18ac20ad5407c37bda70cc138e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd84e9cf1b152c2b632d61230b0a47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8701377abd2ecd6aac49abd672fde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945f5d42ad22130d5bc76334f2bb5a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238906befe3fbbabde3e8cfe753d06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44eee4cc92f8c0bf32d745527d809457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158591126a7c86116204917ed46b42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d6adadf3cff25a93f9bd7e90346ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897124b1ed53a9a1fb921f4e0abcad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5a36e32a6575edaf7b4cc4df4e21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffcdb24db498bf70b886691f6c605d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b142f5ff0047d0182ad4f2934ffa06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a79fa423f9409f2112f83b9e42fda8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca40c4cb09667e719635adccbe8cdad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbbbd0a23ca4607f5cc4e73f9497ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5214a79e3f85ba7053db2a4bcbc30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0346b15d5d9288cc37a0d8dca8cc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50c8c6623fac2c50ae023da5c79d37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b5edf83b2a99444bea532714d3137470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09242c02069f00088619564b49aaaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8714200f097f708b1ea1384b8492593472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf15be9f66a7214d21eaec36a74156473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae86be0b1a947f0bae500fdff9ceb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106d33502e920ba629c0eec04ab2d00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e96b07fa34e7bfb74aece03307daf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf885630ffbfe8b7f2eb69a027bed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c633cbcb5965d881812c130bf0f8bc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b58010023d3d372d1454655ec20cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ac84b952f077f289db388d00798b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c027c95e1e54364321f2f164841856481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20ae5fa682c753dc6b62e81e145cf9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0959e012e653c34c0343d05829540483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52f06871710421f2d6e9c253ae6efb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f46fd3722fd0fe720ec39e9dd13b67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7011d1b47c89f9c119f4b213068a5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ee797bf27900dfa4f7efa9106962487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53e41a5a3d31443496e1c1266ed29d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0496b0520f55a5f93e489593388c0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1d2fa8279d6fbee4d7dc3e5c6b01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a5038c41f499c274b8cb6173e051491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e51f5c6bc1ae68b013a17bca9ea3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ffdbe5402dd9ad8b7c6ca82c65bd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b16d2eb995f8d897898ac4155279494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8f6de58f403ffaff2f55f1435481495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286e871c5ff431dbde6ef91e1e16ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e57cc4e733a00d35f2fa07e9292a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88ffef31fedc3bb6d68fc2c2f00875498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac515df2fd98d7dc234f0c7daf782a0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96f4e1332da8c30dd846e26ecd2d15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c06c3fc83c2d7c4147df64c13838e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ffd045ec331a58a377938cd765fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8887cd1a65f7a55aa6bc842cc6c93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff9e34a65bae4492331b1f014bc7af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29901a78c1dcdbafa6b5f6609a88d6a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe53e95a16d3d12460b6a7ae5a5de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894145fb03761c98aa1f92d04dc9b3db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b28baed9e771c57e88e18e1d63082508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10375eda83c5b8d42b3bccc0b9a1618b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe81090c186243b11ba27217738ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee41d571ce5218c72412f050ad34110511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c80c4d29b2d0e183600e9bc412c58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae11a351d03e2a9bff0f95740d1441513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc472f541ac0715d0923e670054a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a89191b1e80650b3b2d6400c819e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba1c0fe216348336671dda1485958516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48341e25a158a91d76893514ca0af443517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da63340f5e29e7a33dd633d8d15fd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc56d1376352564825f5359a7c927fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b1fd0a4cb77c5f4b61499c43ec1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982c689777db1023b7b56c27a7562b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a164c902899ffdb19b72bfb4f4ee2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51d26a5d92b7465014599c0d3e1c71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1f626a12e54a4a5d6de0efd9158d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567601b94fc48de483030a7727221c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72444b9aa6b87bfebb7bfe39adff93ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db2df6e8d792426b6163677acc9de1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e5733ad741b154b8d7e0e06aa6a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cae7aa6aacc56a41a3c676ef4b5c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d7d18db8ff5dd6d751a1a75e3ec1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c06c248acb854e5a94c45864f93d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab39e35e79831f714090df7c85b86e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ce237c598db3d497d0cc4d85c1be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960aa5dce015e7209c6ca25becfb153534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ed50f15629ac7ea2f52912bc78b87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218055bc3665bad6a257843412dc32c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0b29ce6a455126becbd2c2af12a2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eb32f6b02a47e39be7d0f7afe1741538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1fb52629f5be2201fccc9f62c2fde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af43f5a79af6a6dd7c58b03432d4d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395289a0b658890dc760a10c7171dffa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf033075e7352196661812a56503b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eeb237d8b79d3f200ff8357d31352543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d4c70489607b114f1c74013d6110544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6054ff6f9536025b2496db658c80d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa66c4b502fa1447c8baae489e9e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77c6c70764607914a0f10457ac2047547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30b686d209511e06032ecaa20865de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c33bd3e2a656055a91535db2ee9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df58498b00f986c1fb619409e09cd81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69779703b7b081059a9ef56f49e4c965551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6074808ebd24f2919d23e916409614e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b054b5ebfd6f5c1815d2b540e7c44e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078edbdc6b20db91de0fc4db6b43ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cb59da88f77a0cece1a7b8ac15e5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae573a151b3c9a4c73502445ea8c31d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb601f3b910aa37983112b36537983e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb8e60cd61b9a61007b7a3267c9e23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4121a4fe1f31273f17297e535cdd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca590a9f232df201a2fa4f02ce37c236560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda0aae9dc08525264b12e15bd2a155561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08aec75fc510547896191dba5b3f4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e370d70e774c52f0c847ca67c94f43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08baa5b1bf0d5676ab6b05af7cac0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf34f30aa71b72bfcb57601ee003d69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571aba2a4dc30482c6cec388683c42b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46c03c961ee80b02020c62289dbf07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55aec717173faf0c49de8a05595b33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c9e298bfc5971eef47d13a4067d3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a8eaec702a98389b57e8efc0a858d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d52cd3dda412ab83b27fba6e75890571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd97f603059f8e652f4c98952feef9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de1c75e830d0563e6e3bbd5f61888573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e081a155e303f6eadc508fe42cfbe66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0614164fe81696b0ed3ce4ca9b575bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fad33efc0940fe44a76e28f73ebfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437283c58056c17eddc865eacfbb128c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dbfa0e2cffd35b6c955cce09bbd0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3ed45d76fdff3a0eab752a82bcbd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d99ddd9cffd112ac09062c49f200b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde728cc03a6cd52d354d4f26aadec4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97dda9ed2d6f7b4f9d777ffff5b6ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d38843b70d4a08a815d730db54f640583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cdb7c6d58e606d9924caab4bdcce7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa4fea1be1c661a3c632e127392fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb342d1f90025d2d61bfb0478593d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3436043923c7ed3efbeba09b7452e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009cec3a8de6ca06aaa8cd3b7c9c30d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55fa98c08c44c9f3e691ec859528cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef365ec61f45681e7fd4b49d2093b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f23f8a6336c4a87cfac03b1388cac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d6d2c0667311d76380122a3206405592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e064642ed14d41107fb5d4523a812593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b506096b5c74cf391fde401968b88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908105431601ca82aa967fdfc92f3f9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e34f30e9f691e8b8da917d69cba07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89a6304e8dbb8835c29e23b0ecaabe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4429d84e95b316434904bf96eb1cf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131f7517f8ab5f75020191c62ac6e98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a4914e6dd198676958108e9216bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90901698cb9a7c414065047f574a025601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0a59a03ef1ef5ef8322a415508e6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733eb38ea76af0196875c03ea0a7330603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49918cdef719a762d21e786e8880e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96a292138af84248fd7dbe253c08b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99af568ed6a58f7df4e26e7fb20e8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce709fbe81e858f924aa55082aba4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f575ced5be70f35c8747f74fa3bc2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1a555f84ee0d5d001a06d0983a038609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c391e5cf03bd5eb03097725225577c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717743e00b5b8da052d11ab62d0cd94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1198613cf67508801e68960ecf5017d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28ddafb87a215ae98c2ea2bbc844e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa378c362cc60a47620db1954857d4ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bed1e4d102095f7d64179a8982de8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39adc27f4ee7c75c4267f2b63b9d687616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f27532a8516fbe943912797194c987617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527d43ae4f4288ea247785e65141fea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff0e136ec3796a1aa32f98ab085127619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186cd45d056ea8cd0e6ccc04bed8dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c963b24dcb9bf6229e6eb666601027621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb958125d00ad0272754b8de202a8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d88d599b7182fb8e821f1ebabcdfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ba4bc9e27ab91764e1ea6f26390e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7963c20cb5ab6c4c12d205106cb95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2ca23a6f8502bbc9395147afb2256626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd823601aceefe79ce72c80273bde4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f0ccaa82795438b50667436440a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418977e5c5ba4d7a53938b003382568629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868dc5510b35e5cc417a6da436151a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943fdb87855c74a54550c39eb2a83a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda9f816b0dbe070e3e42648a978e89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c89d27132f29edd65cd67015fd404633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16fa20c7da8e12538dcfa18cb944f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41731522426a4488d4063bf49c767c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e816f00a7189bd39f46d02940182f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df67cf30d62b599344f477775e6f05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf09ebf56bb2471a073bf6e539332e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a6d057fe2371707c2c7e06c82c5d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ea9bffd0749c7f6838e95e10b964640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8a4f4befee70f963672f3c8542841641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1d2db541f80709ac71df60861e70c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb010a16c52997504c11f46eb2d8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3f0a8179d5aa9af651e492a74b4f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272ce75b193828fd63dffed84d15083645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88c657f3f08ca094ddc0266cfcd29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cae33df39a914da72c96ea91cd5a52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1480eecf56b8d925b31a7fcd9d928c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a432830e718348181b45cb802a2f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e1318977ea85f4e7c22e3497a093650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90081f7a86766cb0b6f37fe54d9b85f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde07fa64e9196e9fd79b041fcba0227652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4766062a4efe130599e8bd3b3553f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95863c5ac42104b87e687237fd5beb3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05c7ca3491b2cab585540f0eacbb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42789f6d36dc3d0cd45ced9fadf506656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61361b5a2b9302f0c02946c12fadc018657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207a5934acd0e610771bf68dd96f143658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1eb974e54b848046783330b67e8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb288e77e2165726b1f0a6cfec7b37b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f114ec0754fdb20443322906053b94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ffbaf5531aa76874741a21d1b50ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f728f538fd18457f34a454d9318bc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791144b7c071281147a37555b236b7fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcb044cf97145234ace32987b05eb3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a893bc039515ded3fe5944a1d9861f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5620a14ff45f42c8b9b6ab0f866322667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4eba5e63dd0ab7811b361e2253b44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc0e896d270389c2a6b85597861a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5f1d0b02a1d791f56818d5ddf278a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eebefd06ab76f5693200ea5f5ef0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20590fc1610601358b2182d4d66ded01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2980761fd8bf45af25dd2dbeb266673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e8a25d5e72c52ba1628d013fe756674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f98ea72154e4a1344d3e7bdbdb060a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85cc142a62d09d995c64eb667eca5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56746bb9864d0112be230b525e513a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f66aad42b1e07ed0558bdc1a184e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c40404077999d30321ca731db746679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2b69b35217032b931344a54bb84bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6877730ae189f3b8785cbdccffd68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f78c135b5b3c7f3488188c76fe52f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01fd1be82179c0dcf95297f9e6f713683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db56a5b9e5a138fef07740df9ecf81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6848d7cf4e570403e34eceacf401f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310ea121343686f130b777a3a1ca911686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295463ee8246e32eaea2256a4c3f9f59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed86d4fce6a46ffb4e3fbe1e843cda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784033d408fccae480634978b69df86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcba46e40cf0c488ec99f5892387a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eaf1a9bbb33d79dd1c15a9df5af65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2080fd3d45b1f2cb1096535599c70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3f8f8f1549df6d6945467c43e5222693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d87407af05dc059a7d564106e38659694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1000521e05c599c775c2b8d478f74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558ab54fcc906bede65d4651a28a8db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb73f441b16fc91fca8dc70ed40d3b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc3fad4fd30cee023ff8dc7b9efff7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768fd1fc91cb316d2abe4f60bd7e31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb15ec97e5000c82ff1da4c40b613700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd1c06d2a2a577df34c97e16ef072701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b8a1f4d6a715ad6be86d8b0c1cb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ca3614f47e74a7b694db10a29ae5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710596d9daf95c8ca1a874e454526d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911f06b0583ed56ee448bf5ca58e9d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ac682a100dfc94e6c2a7a3a00175706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35eae0de110484b6e4eedf77adb6fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39f8ba675cec9106cc27b98ccee71f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcae5bef6bf67476c4d0e8085e88cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa65ee1613a98484bd31ee40d8e450c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11b06dae121476e3f53204ece146f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f99ccc3b96852c631019f44c12a1fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6376d21a213fe522b94bed4867d2c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84679698a1a7fe45ae144f7af8908bc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d11a25a4c7a66ccd93c42ef33ffab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29805dce1779a3ddef4cf1ea421be2ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6db04ff2c8fcf9b80880cdd2a529717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda254fa1f77d9a23e1a851f83543b5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b9117f9f5c96f2adb3064da610beb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88084571ea3aa04592016bb298529720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dccf16b5f5d61df413c5523b22402721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea07c77ac34673186ac24f2654dbfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e02e9cc02fa58d7eccf581a757425723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45a2607e0d53d45bc27484381278f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e668fded79d0fcff0b55a40aca55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee089cb871b7616ae095d502c0cf2dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff112aacf2560a8d258510a7d3c7e3a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186a8b430e4b946d48ffa187c3f9ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c69bbae16084ad94741873c094dad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af41ee7aa8f46757478d0c10770bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd73f54d8b1217f282691badcf2b4a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d4058939b175668b111c2544e82a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a5876d549742dfad2bd4c25b306b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7219bce425d2af56b0838c7a3e1040c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1349215bca8cfea1ec9ddf0a13642735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58c8a0e74bd132919532ab3121d88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb445412bbba7e8d154e5cac1b47c78c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430d9990ed6b030ab6473fa53ad375738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5d42836e9dc6b6f14ca106613a5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78a9887dc7f23238c4051e46ecb1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88767354cbe5b2471463ff1e44de89c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464f905a7c6b0b68ffbc4577a4f711742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27595b6842b579bbca2262d9deebd986743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234e2c9120bc8e241b6480056b68a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b25daf8ffab1fdc1beb9f5032340f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb84ddbfd3cf7d6ea0697f1597ee326746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a96dad58ee1b1829fed0d73dcc34f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e107d163ab0cf02b9a36c7975791748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9526310b2a5c9a6f6ae98be42db6f1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb4cc08b0881c657f796fb5bed9dcb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49e6210496468c5c4108ed8007992d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266b754fede83224c05b5e710847c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07769c4761de80b6610f2849dbaeb590753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26d6efc2aab60f23d7dae48758e034754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0e72d77dd7fe353437459e83f7ed7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd520a58845ece1f49f6c4bc5cf8b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec03b6f7d7eb4027f30d7ec3de0e58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ed722b247ade9f077c3ec938dd722758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db0e8386de9bc94020b8c58e31feaf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf654f2cb83c5f23114e97af5adbcb01760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076c070b1ee15d22ea67951c6e6ebf1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c55eae4dd134e2d14bf3b07dca777762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27a5e21e2eb1f9099f923b42f687e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ec93bcd6cfc338a12d5775f6ce2be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba05ef701002ba97ef19bc8cbc314c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35846ae5bd6559ebaa38a71fbe47ce3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac68937bed4b23ff371bb570de796767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb1ea864b2d2eab284c56d9c20fed8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2633267df51fe0dc4c7bbcede0bd1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a0cd61d7721c7bcf5deb4b0f9556770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f278ea50d586bd35c42327000fa784771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f6b8eaa1dd0f7878d4eb539763c20772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10841e366c0da93d9d2b85126d93b7c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174baac931f42b142abd66db4a88dc0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93d3f24780552fdceb7de8d5797c7e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3e99d68cac6b1d9760db6520430bf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c33380216293d9045fb829441edf777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71335deb129a971002f9268bec74fed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e32844cb6db9033ea2987436c650b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efab449ebb0e5671b37b1f7bbd2e0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5869570c5a9ec107c9f5ebf2bf44d074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de664f21f465b76369adc3501f92d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2d6768785eaad2b38fc375aa1bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240081dc2bf315046def1da038a62bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c20a5edd702e228816e5bfcb1b6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c247a591a84c9c0490fddfb267d0df69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4bf0d755037ba7fa369333517eada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe698d9c4740f8b26ae391a3cd20111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc7fa723a700fa7d01681c6242f0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e535c241d43ef5031ce471031630213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f65be47544f7ee15dcf54f749d4c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d1a984445576e151d61ccd4fe34015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b614939bf264adc0be6192e7fc1e1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfc9285653c3b30b3b5986cca7d79e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761de31e18702e971dcd562e9d587e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b4eba7457d72ba4b6aa447c9ebb4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c71368036c4099538409673c88bba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70396a3e9dda93da84e19b80d925ddee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a180656a90261abe2ed5f2e3600b6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122e9784dd1633517509742b2785ba623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd82fecf9e9e5a57c03751cf149824c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470ad1c30babf120adaf9cf5e6eb55d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419381930c94153aaa6531c28261f3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f9f1de5e7a95ef748d359a48ca95627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e163e082542ea9ddbfb6ad616ba28d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2a977afddfc5860c0a83f284d90fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679d3a5e26b81cd054bdb0a523197830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae6f0e273887916f0c428928cc786b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c267afcb5d13fd8b1b7a239ea0c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae5ff15214830104c4ecea575bdf7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba801f1e7e1cde1d5e906bad2a2653ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d72ff2393c03f038239d4962d339035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f98f9c3224ec0e7b5194016045f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75731c59b8e73740cc3c70524d9d47637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032849ea3e40a9a903879ea0e780c7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4be82588beb3a5b9daf9ed782ed739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459fb564b68992c3f537d939953c0c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea14aa6ca181cdf412f63cf13cfe4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2711794264877be64fb82d606021742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379cbc0ff9604a757976ec3c18ee02a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8aead9bbffb2de6977e246730a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df979b82f0a303aa6c7156e4a832a4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc985ab16efff58b47695812d009e6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1717ae479984e3fc63ab05868561bbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac1d584e9d8f4a4f83f1f5d06509448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ccaab8aa3148f7a06528d43a4013e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ef9c13ff2bcc826a80e432b3ee9e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd80981905fc4c25aad26e66331366f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf690d721504df2c1f318c7c542e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b9afba9248c0fe8a8542fe152603f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46aeb9a0dba294adc2646a27ca4b6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77d20f2a3f87dd246af623e20c8c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec79daebc8553ae823486d5357b03f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eb9ee3a2fae0da2c157309ad6c08457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b2cc5f6d6ff2fbccc2d195fea260f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf770d0f436fb2e696b6b906820f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc1f4f95782948b7365ac02caa974d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb607e9f3363f603ba255708073cd8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bf6f94fddaf6f61923daecc3c026b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2490c1a93fa37eff97593f603a245a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1dd30a88a7d0ef9bf08305da180a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ea66d5fa68a3e1ced61cd9c9ca2e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaca0bb33ac6db8b9f5375e836ce9a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8997e91090593ee0f8e7a25f485b4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539a1a1bcc9b42c14903d810b2f007068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f63e1f5539e82e8a74891665cb8df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470500cafdf900c5e6e95fc99d19e88b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e52be41931149341c5c166d903838371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e53486c305836536873fe6c8c49ceb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd7a85a0f0fcb36bdad5fe27c8b0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f0e19465362f4c88edcedf6eb61b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac507494c29034612af81af1268c04775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16884c5eceb653bc6a817c39664c75cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583d7313e22a4275e538fb61a2a7c8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c3cc190c6ec34c8de30ba75d4c25878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ac650c56b3fd04cc24f48461433079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f6907b5cd11667149d025967794b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75ac79bd232a2128910a9da3a31cf881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f845be185cb2aa61da9ed6ae337482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e5edae6a382ea59464a2286d1f9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82a9eb8d38b0900dc1629860ae779d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5297dd49f3397e00e6ad3893dabbe685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9891348ca59d018c4d35482d7e120eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f6e74ddc26d6822c13f1eb51f100087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539bf132790798351d5198e660b364d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2211f9ef9f102fc68d670d425896789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec542cf0485a8a6ded4ceae5b7e03090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40fbb69faf32346a1cbf95f30082091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ecabceab4cb1c44695fcc124ded4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdeb921113c53032fe4b3fcc272efd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82c9891b5a433df3623fa699e1aa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38119ced92d88f2bbcb37f76089717f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528af5579e60512097bdae00869e2b6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c65d1f1a96244b7ad2e2b0bc323ef497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241185a02d77263fc4be8611d55c2f7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d9f50df81a90f5a1c7dfd200ece5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b375b2256ea04e0866c8cdc9b4081e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeaf70ea4b0a8025faefdc181f3a4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634afc08a9de62e2b4cdef685344e5d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f41f7f681b143daa6238a613ce77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9179fca1538a78d8b248acc10f2192104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dcd469211f7dc5e127c83771746df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6972cd9c7de166c2b4b78b55bb4bbd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc7de7d7ea5fd95e9c6878c147766107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf734d361afd3b99a7ab16d5dc886108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce47702920f915db2437db5784d9b3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8f9dd2a41fc9423fff275c9dfdd56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d9ecde03bd5701bf37246444c9fd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68831c322c398a9a9821559c2e6f0694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4426d705c563aadffdd60aad7834958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685fc3410fcc7911f89687a34fc6825114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5bba4fc7068a8c8d3818723f138d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ebd6da8942e7a2eca02a0495d9d40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ca3ad6e58ed468e9abcf6fc2e8f02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f17ee0e6ca588e8998ccc9fb2b43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850ad2a11384f07d777cf7180c34ab8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e020da7d26117199516f69e95ab000120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc19ea4fe562024059cc5ffacb78155121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef76a83c7e85cd68259484ea4d15bbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d20334fa4d0a69c4708724ec56fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e752d5917f4bacbd80b87a8b78311d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a899887a1d049771a159f687fc2050125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbfc69eb0db790f9fd4bb0505ed34e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d521c00cd3d654b9a08698b364663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d55410bac3292f30cf368669f8364128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468714cdf5fac4f53edf84110fcedd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb8467b22fe6bb5d14d98b102a4cb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31085a07b23cd5424e5ad50e7bbe576131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5b399668735e0bcd0939f2c37e51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187b860430e785c77c61bf5ce22f09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88742aed734abe51d01e2c46f4f80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b745cfd919f7ec5d494ebfe73366e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86941e64e2202eba26845d687c9062f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262388b6305eefbdaa3eecee6c185b01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5718efe607c0e18a0291b85d05af9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f58b029e841b120b7f47cd63f479a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fc7232a97044ee5dc04ece3e154e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf4c164c2f8670666ac8e94cd2dce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee456a1bb2663184075fdd2c52fbd03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c54281211dc0f2049bc35bb5785cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da27389b2017ee3cf01a3db075b30a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf597db76d1f11021695ecce3d613a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e6b0b14099abce4ddbee5df7a4fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1cee71328756f82a38f63556e75e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e538a0017adbbd25dec613bcf77b27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027e780c6be604a3b819b743b7a6353149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d1846d0707b7dffd87af1e63116c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b9c02b6a9cdb2d0f99bb28d9291be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5da438bdbf303db81b0f3c52674e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444a15d03caef94d7421e6df0ca462153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aadf9f2a26b0f710c1ccdf6a3effb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f178171829897ec1b4ff826262903155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cc4fa5dd5873d3347eb6677bd7d9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ee0fe3d391f4af98fc5ae91f7dcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c416ff8153e710cf2305f089285e7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67076498d7ed0b6e38f32b993d54e907159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02c5b5ace9f535649c0dbc93549d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5d32a2d2317170a74ebe8989d188161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbaa8316ccd8165b14a150e580d598162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4558eccc655591c9da30a500b24a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16de5d41e9fe19bc9186268e041ddb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc475e83fed868beb7dfa6fec877b69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f79438c333e0b59340a7c6fb3b020166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6f1b9c821e9f380ef469eaab4d3b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecab88b38e7c380eaba7872fe52b92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851ae47054b6fc4a3fa3f4879d5afa3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee667471d441a8744b236a45d4d113d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a03a3c406df672d648a665786a6af0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d82c3bd4c5592b0f768c962d80bd6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c153536694b70c2921e4d69cee4392173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74952acb43859fe4c0a5c8bfa66717f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f42811f9091209140446491f219b64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb2146711d689fb04b7a975c2b0a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc632a6abb00c0b8443ee87885848177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6efe1e4bab8c7042f6394437ebdf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407d34660367425953a6258e0a7dc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb29c050fa81a9ac42736b9cf4087180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5291f572bd3f0b5348c3c5de0c6e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584e40ff20f4d4c310f08dcaf41bb8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb070601394ed79474d95cc82fda5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df84faebd0aebd71a3cce5121505d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426b0f56cd31d90b72ce2c9342325a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572522f5cd168deeea6fa9ca8a5418b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1936db967bbe31acf30792c5b9d920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae33ba34d4718c9a08fd21d2bde3009188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f34d4fb3e303c6b09d18bfabe17cb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251f4cfc843c9f797a75c7bcefd1525190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b046ac2dccb666d608dd6aa48b9db95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa80e627797d5dfcd89652007078e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468616593e4f25f4630b7c0ece1deb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa0ce2d2421fe3d90ca19875927bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542173721929472b0378b353a2f80912195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88efe74aa03cfc3cb42a9f849d3dae5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01887ed1a056798b1e55854d7c200659197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca79a7881fb82cc50b2ae6c271bb612198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f1f880cb1ac75790a88d815ac1419199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49cadbe2f7573b2706a70156d5c79d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67484d44536a958758a5530f0c6f950c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d725c8657c233b35ba6008c51a05915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5ddcd072c0789f353deb8cb1087b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf38aecb66f6ae37d6cd421f87f8a25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb87b79df3c2b72b32bbacd1454d99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c434dc9bd94ad4e71ae68d9e33cb6c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b44bd1bb79ab38b6e5e2f83baeb2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa10185d9520541488b219cb28301d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d74986d508934c6aa314e199dc8112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825257e5ac0960701232831ea2509ded210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb4c4d58b709e2783c3b807231aef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db4628bcdfba449d0f6b9d992e7b59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28a4bb2e8c676ed9608266ac262552213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37097e9c3d8cbb7029b1097cba32a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aea56d25595d23b1db5570af480798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8914016d2aaea5479c9f3009a8e4e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d37ee1defab68e077508e1bb946c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142beb0195aea8d794f248d1dfe5c21b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fef34ca9f55c2374561bc458c99a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebe9773217449a52f0dbdc54620249220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b5fd1c6489fee7c25a391abf6216e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a284c446e0529da880b2eca2de448222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea805c159241a0a2cd67abb446c970a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84849cabaadc1952125a338b257327e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e6e262fdfb0c221a2efeaca11616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826dd44d36266e9700ab987a41693ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089caa172a9e7c1386023ac5ed347b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ae6270d14e23025ad5d9eb3a8964228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28f451e8ce49dcdef7ff7481e0ff76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be564f439695015a2695bcee9283c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f38f4e06c042a7e6efc4cde610bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447e66728a72f1b677785a3d5b56fab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c7684bcee45236bd64c47afe10564233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad58d4668147276342182dbbfbfed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d512c90a77da693d6a6aa8fce818d91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb12d111f98ec796198748fd4d4b5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec40ac41d4d4694428b171bc31a6a6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036a208bd9a52047f4012439f50d4d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a751d847f96840b3bb5543185a879239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d795971e77b2a8ae6021bf81b14ff3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5319c42bd50448fad45aea308e1e13e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28284ef74a64fbdbb4897fb13d606481242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362e87efd43ea0fd4b0416fcaf24f45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513826bd146aaaabc748df828f675bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aafd84f249a558499c41aca8a395c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af32770bc502e845a92e67aaa2f2d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d443cfce3c4a6b4232751f69f39f69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1145cb394581cd199e9cf8ef22338248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e335595713979325d28da1a09ffa8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d1b9a9cc84c9172898fceb5e63ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe37a139825af9399f0bd71ec9ed75d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161a8421646b2defb36991c096d58e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14419830f4de26b5bcb7da54983afa84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4a0d0ae8dc5e66005b83de422bc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85c2b72602426c209db52fe6f3edab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9b7010993c6c0de77164d83cfea80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609313ad20cc099d96201a1b6aea698257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2d343b33ef93ef5faf3a84cf1d35d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aa976748e47cefd69c0a4ecf040f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0137a9b96a7e84b38923c29bf8b70f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19fcf06c46f8f3b3445046811c6170261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0646881ee9be91be401f189fab350262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee47b9818c129b370999beaf6b042263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aca16325b0d4031ed828c8dbe830c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fd95622314967f2a6257a5ace828f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240956d8eac7f49c722708413a8a6f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667fff906ed87600733b1b6df823263267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73247ffa55e2b09daa5c972907505b28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d458c6c7da1232592b82c309040945269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab640c2d8b6115da8b6fb337bbb35798270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f04149cf81836c2df5b622e5fe65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66d807658504ca260641bc76e1ce69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9d6c6c7fb7f3c021ff80607c8bedf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09300e6ed20d6704f9d24de4fb593511274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab3c7f881affbb0efc304585d78e0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad47b4360c3bb48ac5c49e4fb6ced276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bf1e36817bc3b495008c30f5e60a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa012bfc94288e4f608bd24918bb10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fde56656384c658f04dfd0dae9b35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa823fb9285a782a66c87194b0862280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b66730817023b3028bf9f5bf7bc25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d4f93aef95eb327e56ebe650ec123282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af62b5ab237c8dfd9564f140971ebf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ddd848a244a5a44b0909485bb8487284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736d6b914469d939e8b82c5cb681822285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd34f494431e30d16e11bf60180c183286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd18657fb25b87e8fe5733960212ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b567b8d9b2577137764e8c3df9d8bf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda179f51f1e743eea87c83a88603ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35595ee54d872006dfb8b544760666290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2692912b2c857ba64e55bcf5b27633291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95a509f3c7369e7fc52638e5fd42cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24e1eb983a8b9428b9dc1394a7db12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379c773a07777a763f9e03abd347995294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da0008ae6c6a06c5e5a93905db0f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b0e9d0efb5c2d05e39b62c2489e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8706b79e12cf33aa24fcdfd19a6dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583c81ec4b85c1f16691a4314623300298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7470221e8821feab48ee896e8a4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf95209b2dd56a409a30f1b56bd7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1517ea296873c7b652c9f663c121c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06468c23bc49923f72d65bf986527a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0bfdfe3679f92022e67b882622bf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188011d7234cb079cc7d5f18bbba9e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d737927aa2552952b927eecf4bf0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af144d33dc0c15330ec455ecc7a71e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e359a34b3a578770adf94b9301ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e2d5271fdf83990c0002615a7d1fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011c836b4a0a2ef10da725eb5b6515309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705a98a16225a3e258c0dae1c46066f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614e4d51131c5705bedb4878417913a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0635a71e0b66a9fbec41d6ae90bf1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518959e42d30107f5c6b4fef38f21d1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610699d463a0521b1b7df2ca8d3622314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d9f00114efd355c541cef9c0482f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e1e99e60d4db90bb54615bc57b547316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6fddfa5fa7b37bae9a39de60a934317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59ea87b77380a63bf4989967fc6796318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5604a024611d07098526f97417c9357319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1558248bb5ae2327a546817f4616554320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707e63233af36b01249959e4fae9cd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb59b46ac6c2a0d8925a9f1d68a79e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f232429138daff0ee22b93e571c13b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a736ca8aee8444f36cbae9d97fba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61316f763d7d377d75f162db60b02c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edde8e599c880579c01ff59c811c0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30a45ac94938ee95d77f9bd793273327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65620a2ff8d42577fd64eec8cba97fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724b22203ac703c1d33e839d91d7c95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c3ab4565201927c8b650627e8bd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68833a8f54a27bf7ca5520bbad2899331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba9c306c0ec2ad8d21661b96b0539332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc377810359904e9e06dff0516387333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15044196561f0631ccdfc473a1949daa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf2cc1e0a6ba914274827670bc15e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ea13174378751940142f62aa1a1ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0e56b1b89c7e5c37893319da84b85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255b5ce6b97d9a9fbd0ef3359b63d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b381f9ee0d59651896a95a59e9aa04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a79cecc68f4de847edb41b8a5074dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22f6dca2e64550fb8679a53762931c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2c8ac2a9936646b51f8295e0eb55c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18eb220eebd438b29749ad9c4cb28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df52adefe32fa465e73bfe0f1b088344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0a554a88833a7eddfe9669cf941b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537241f01eb2391286792a372497120346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc467eeae8d06ce622bc9214b4cffc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16fc94b44cce41d98c2bb83d5d05a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8127d7e3e3779842a6b7488d053ac7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a453a1fffb882ca8620969ebe18e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8dbbd7560452509d9f4b69badd760351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70dc32d2e2265fb0a5013264cb5f54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cfe29116ecc42b6c6eedd6c3944f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1cb62dcfef924b9559eacc7a46ffe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d77c34ea92c04bf54b82f17a3fd944355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72a2f2f0bb0acd0af5edcc27d2749356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da5d7f18032b3557e25ba85341403e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69326422d871cbaf9cc9c22dfc5d614358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe00af044b897b3c7a39be4cba6336359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b2a354c3d1776505f527504ed505360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8ceae96e2f95a005b1903d339b9cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b345e4294ff58f2d11eddf40eb311362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308043070552dd0f67586bf31207f24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ddfc509886eeccbf94cff2d53d611364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd1483d66e87323a4aacd9194f459365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72754a8d0184a6a5c482f47f03338366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06f4223561e01ad89b337fc5eeb035367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d0d670905d77809795d343583ce2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71eb5c21ff4c1164126c02c944b197369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d620f712d79d0858b6b9324eb071a06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8caff0ddccbc42d561d526bc59e955371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759ec8e5a663bd3024763c631f5788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094dd71508253f7dcdc1874931433e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f98501b88c27f7f316eb82e283ad9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2004d9868a1bd51822a169212750c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1307df0e3ec82e8614ef5cf77dfad9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932403d4f0c649cc253c11e7b4f0c97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb9f2b7c1e43990d94bc0f5480e37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0532f1394b66c91b5f2a421132401379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be8f2a9be5c80de50d3775c88060ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738f3677ab088949c43687f4632ac5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44300aa7d4da90d97eab54b53ceedc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c20f5642c73b1cfd931e642c82df9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a379562fc4e7de030e21a0460689b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874c5da97ee6ed47cf5d77b60a3bb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe24f8537f537f513d9c1ceaaf36282386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcedd3a301ab014af19766f2c2bdb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219642b9b0f38391cd5115ea58dfde5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31cfd15cb1123e6995a700023dcf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72589d4846cbd8d7faa1329bdecb73cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcf82e4a9b01d383d8b6789e0a7749391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae57e5586ef7d5ef26c40ccdaef41f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e8c48c258e28999f7ad2213f6d8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b4c0ccab08a349dcf8643f8905786394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605af877d57ca9a9b44826ce3e4e6db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065798e383a08a23a33fa7d5ef89d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17befb85eb8c52c3b2cf1ab8fdfe17c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ad1bfc4b36655493372451ff84c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac9989ba94402e29163b0059fad9bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ed6804923076d512e2a979f1e269400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff5d10129d44f8b75b2fe00c8232d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ec9787110c5b1738774d8b9b9fac4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ce2dacbfd7bf7fe74fd5f2abeabd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137b1756c83b11fe111f0bf62892d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db72a15df8674b2279bbaac8508144405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13336db65ac868acd2ee9053d8b5916a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deacb4aada78c18de8f9d273461c64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e835279716d2d65d86480a543012ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4796d523a92b97ad7116abac8667f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d570b09c1bafb7b2071ce527d66e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd73a59302dfefdfade61b2616f9c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083313a2e2436a05dc9f7b84355f4a03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baf21489f967685710a14fcfb72aa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608132743ac3558da8f96ae9a01ab8ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002bbfe617fe80d95938b24952df402415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2098ee36b41d807e19b42fe1ad6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e108a1a7d25f7a6e98593c610a9a07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db13c8905d544a3681d3cb698f617c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd454ac6c964021225a2755a8926bd14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defb851ae0ce47b479d552c85b2a2fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b4d97897e3f18e620a2a6659846e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8d8fa61fd6c575828060abf2d3b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d5964c3952adedb7559545331465423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e0e19d31d77857d55d90d36889706424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f4785d66136fae239d4abb17a0731425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2dd58ba59c408c2232685643d513426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8d01b47570ea18b69690abb3191d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120909abe7bb20efd6435ca18d245be8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec767dffb97e0046d02b50556b97b4c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758316d48be12338a9bf58cf44369095430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71be40995843f4abc7f9a2186244b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fcc531eb7aa560ec04bfbd850c732432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007741d937cf4fa435e9af0d80e30a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb1927f3fd9846f3b1c363fd7c1715434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f524e8d199fd4061e959ca0b0229a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ebb827542837d5e45aab2132dd3b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944da7fe48a93438fa6165a740c7364437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306ff3202cb8c4173ba32db54cc2b71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc3380ca8c8f8e2ff2c24e9630993439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10854c21dea47c109dba2109a48b6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844f5f0026403b5866bd86bf0a7154441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14559c77913ce842ed40898c2bcf8fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92408252bf6532259354b548a04ef3e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9cae5f31fd98cc8733d952e23da2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb2313768c66b6ae26cd280088028445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c3bb733fa2a009edb0730a524e254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21bfdbf6d3f1223be1abf3a889f2c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c7fa80b0ffda56f3530af3fe6b19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65630d7322369d0ac0cfdc73dd6a3e74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebf080fb5dee79ff4effb43f718865450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a5ed11a3abbb48183d5fb149fae9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d173ac3ce37a5a921f5bd37f61d5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956aaf212ee1c075047e4e96565976b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd1a1b0c9418669d8040153d2901f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3532d9ee02c61f0d4e6c0962fb52b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6a858808a7c07dfa8d6c37a554fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3a494e919f216696e8e263271a7aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02543e0e51683a59f566c464e0fef4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594e5d6a35e2eb74aadf3092d722c78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ada0c1e4c95c807b477b4ac0be6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97fa2b5ff5ba2a77dbea324c208069461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fdbe8e024b4d42a7e08b4e92df92c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c2fb5233b9d2b32594229385530b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847453a69204289dc8510f9ac96436dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531debb921d74228545ee209093c34e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450157d0da2d71d49a047543e68a8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84166167afa811876e2cc7f45d0b78b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47891ac3b82ee6840c9f950e2559e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77baf48eff4a4cac5c5e99fe7cea51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637480413e7ae615a0af4019faec68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae855de2efbee790e490eba241e225471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d504f7d6a1984cb256966c79c290c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb9cd0ec6cf5a2a8fcc9f402687d05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b789eca7dc25c15c501f286861c427474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00341d1be2a7d498d0954e1adae37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e668455d6fba665c66d75010b475476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d43fe7168d79778aec9dd467c4594477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505f645f5ce98a32ef579ed42d1a09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e556624cfb5f9272d9ebf4fda514479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8c434ea44e336953c293ae3c36bff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617ebf473cd9a2e6666ec79c7818e7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c27521b3ced46bdb6329454177a1b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b25fd1f13b1cc70a16f5287baeb02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b206c674969139b822482f347f98ce7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ed7e145b8f931c9e36fc43104af0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fe24cf2ae806c3da5dc9a8e190954486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ce6a0f3c6616a504c5461bf4d8b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9690061f72b9489b1355dc88efe3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce13da6939714496e2d5135c44521d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b17a2f961dbb1c1fa8066b3ed7733490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f5c0a11b2cd688918d2a9009be06a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e8c807271e5535c2c757ec138a096492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74a876fe09d60b29585c927f352fba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b260e2a965c12ccab161f52e28a39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5e2736e8b35e99c114331d10f9d48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae0ed0f43afa162430ea4960d9056496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cac15bd131296f52e8fb14998a1c65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cb21eafa9f5810969a748181b86a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912d8314f0eed50347526f7bc5f4e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7a3ad9ec4d7eef2162d69b2ec5e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed714ddd05f232cbdfa8225783fb8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61ff6c99f3606349e7f2fe13edafd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85650c826de681d95e6e067bdd98de81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb51a743389d3d51ca5c0324e673a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116b742b976dfd20494d252036c78f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc02c8a39e10d644da018e19757a6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f39d005684556123b3fb11d4b2566507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b10b1c04436e345e9c94cb95573a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd18fcad58403c005fadb3c7d1fb76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938cf05c1fdc27490c753dad0d2ff20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b9f68d93c2395074804e0f553a1df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c5aca3d692e463a23468617485d6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb6b0cc24b82c92bdc539194f36a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db6e78b8c6dd06489a9086351ea84f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b137e4823f3ed2f945843e7e39233a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6e001063ed0319e4c52d7ad4c371f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09339a986ce345b66d554213b273e53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad7202bc6c05fe82cdfd9dc3647ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab388145af5b97a21201e1de4c5309519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6d9245a50bf31c1fafd261110ebe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc99c7b524619e514279abeb86a7370521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037928b41d178efc94d63c37bb9da45c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b637210ea497add173d978650c4c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c974ef86ddeb464caeaf7487632f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf72d741c5ce3a20c803193d99edc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15b2346e170d44040b968334853907526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55150de2a730f2ad41440250ebd9f5ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827444d2d2042ecd3ce7a74edc563e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d35fd0da1f8cd6d3a21528a0ca179529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91237e665da4ceaa66a57b172ffd0fc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cafa9e218396b845fd5aad26a0983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265483833fabb711af1d2c2780155822532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e96f7aa427fa0d01a8dc05a2c90dc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9092e88b8d178c24ced0de6f079e98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a4e67bd7ccf3956c746ecb778afa0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c788c33626f4596c410f70156eb5d39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de20d865e9c45303cab5b687b2a9e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38597fa18c67d8aad117a9eac4ceb6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379aa298d1548ffa86e9fc1f887ad5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cff13c37403836f7f4c2a643aa0654540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7958fd27194fc13d22c406f4cabfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e2227daa572944e5b6d2c877f56a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45fc27091555bb1e7172cad0a34ec1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871d56a5ac28aa2663937d1487423c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a243b8f1f4a3adfd9a81b9f59e81b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fedfb8d70926b6115258776a4ac693546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79290ec29715c065abf6ade3ad9a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dedd3e8610af70e2749d867c883a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717b1b81fcbebc69cb4211d7e6bb318549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181628ed5dceb8abb09642c53c17a66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ba11b98dcd95fe1e0ba80b0ba49f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ea599e692a385f0dafa4bc69c71c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeb060c35fa4b50e1141a4d9b27644553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37257df0cbf594f941aaa2e497343e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a3dcc65414cbe805f21e47b8b7a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ffc59e66b7efafbea0f4eb168a1af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c427300eddf4a03830cdb94e9759b14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e5d506400f6673d61c7a62c51a971558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cc2c4c53e74dfda95345f6dddb01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd953f579af5ef61055ba5fa119cac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e21d6acf6b90127fdce24a79fad9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b18325d4812779ad68ca7df6526d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5302accbfbf677114f6ecbe6209a64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271ceb101a1b2b0f18cd17b194d555d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca99e10eba770580507046322fac90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ae0d3bebcb74d6a0d18c1c6f4c6e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b2980b8874816dbe2dc80b38bf77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a99340eb2e55589ba5f36625f0282568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223168eae72bb81de9f8f99e61278600569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a37f584f10b21f7afb5149014361570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc63de1e54a751fde8dba32ca174b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20904d2098458e9f3f80cbe53999736e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592725069ca827a3f61da0d426ffe98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3ab0a838289bdff48f334279cc6bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8105ed3c8d1bb0c4c9c7bc2d3c7e47d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3519a618e871c26385781b30fcc80c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13993a65f2653fcd2cd420cde3ee3c0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ad058bfa42fe4aea0a491564494c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67844c88da3346299d2fc901ae1f68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a32bca9b1ecadcdcee47af6931d28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a557f4f0a8475fe0d90149e16f99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43f4426af43ff777f6d33d29a5cc06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd2a00045c9429d6afc5a342f7def583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f5276f1b64fda563876fa2bc9c323584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760381f430cfa84f04e4874e93e514d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdbd63a352176243bfce5edd16f8d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767791e86e23651fa80c9844dc122b91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687cb5970d266007f19290f5860fed1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aa6bc0009e487ffe9afccb10bb0e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31f5f008e91d42ad72e0cd1574184f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d8709e3bdb1d400dcfd4707d56f00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaaff087460602e063310a2f2e4ba5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd678ae97720b9266fcdba98417a31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d897ab858836c6e3e01c2209a73aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee97ebdf73269193929510d7c7e39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b05fb8893e2216df720c3601e1b2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0402b87425503947bb4ada74edfb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c288ed2320888549f5c7f56f130591598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b5c03005b726235a3e2cf5ecef5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51098a920d4b1acd1aa8ef8d3cbb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10683a10517941e9f1bbbc905754a96b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64f7892e2c839595be443748d0f57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90ddf9c40b0a5f0b0ea048d54240df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe944d5153dec2dba8de15db821ee28f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b22651ed9ffe17eb108638f46623f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2a7722ec815a1e8541066d1b240ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d054802239bddc51408bd66de6ea1d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464545ae557b385eed83161f8a20f7bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae7807b513f044862e2bfabefef7d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e48740363b26de7030b0b7b400e0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ccfdced1a24d3fc96e7196bb97409611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480284de74bc5736168a97df5ef59dad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd54c84d6bbfc61ce6fb85dc2fe2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09169668d495899f72f94c2ed89f9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd031781158fb2c777112f97bfc9f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586534e40954d0583895bfee11458af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670991e8613bf108b90fc5638e9201a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aa0228312d059447581bb0e2a9493618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6ccb9e98a9e24ce1dacbe4a645d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2022e86ced45124f74d09580232ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a90ff2a2a3d46ebfe732e6387f45621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43397770519f7bcc1f049b6ff1ce674e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab765bba696163770d5793f2dcff9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5234e774fe4076351e58de01ce29c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4ba4bbf822505a39b783c69c62ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f245d4aa4f523fbc5bf6bbd96acb14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fab7ea72df7c581ad1675382e5dff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740390a73b6b8a7ee37b5cd8bda141d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc3dd43e0a20c2b830dd96762a5c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5623a196f4fe0a2be6a9d763805b9d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717a1b4b7ec9e7850ac3de9580ea1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95d4acb996fb653d7386567f2c2f5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c6750b3c4a6357f45f51abadd4ee7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b879c16bb051dbfb1409962aa687ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e43e5a7e63ff56c2f1c8af77452b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ba2d8ba28d771bd8930778ebd5309636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ed6f21cefb2f7273cb57b7fa2312637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb89894c308937353d9fe959d045d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ac02d1d8a243cdc1af40e8a7eaa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f044ba26ce3f679bed8bc0147e9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602d44c9589d47ca45ca38486317923641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2111c4f89b491acfb0bb2197418a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209db2ec3d5285760e6201d6738e53f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543997bfc3bb71e5e0c5427c9495e6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa445e776e4e641f213223abed90e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1216555a0060a144d317a18724933646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd9985bf2c28505b8c14632b5f3fb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528658840139bd0a72884ddddc1fa99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857980095a28664d9e93933fc1bf0267649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549119f0843c6f24de14f30c01bdf0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f35968aaf71d8af60779f1c3aa842651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53152166425917c09fd66a0099e23506652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96293b2b02109c541c8c47b2447e41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ec546a6655c16ff0d42087969efe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c490ae292030143a33ac516a025067655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836406e492f7e4f7479c7d765770ad83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc642a3df68e2f9e0f9f5b66ac8a7fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b353bb7ee5b88f5e901b0789a7ca99e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589f02f933cffe9f216f7af07be4872659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801b9bf1782787834c2c037ea32c3aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a771411a7a03e271468bea4d04045661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f616dbc3e0c26822e4e6d7e56ea30a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc896d9bb5ed9cbd7ca69fffccffc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1b284a678d999e427afb1e3b8f08f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce5dc9ca85065efe8cba7ec709530c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c73bc52cf16c081604876982242aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad9d756e84a7dcd3024d5c1486d1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f93d2939415e37b1c5bf132a377a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca40e45c8c1b408375ef0750fbf66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff1e756d15ba918fc3c5f0f2290c1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9abf4ab7435c3206e7aef76ab535a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480e335b92e3c36ad4fde1284583d9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b850a0c5f47dab02d2110e389f4b64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d0626daffed0b8cebc6728d2e8f82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb908b18bd5956bc7ee72498f9141ed8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b3bb7f680f5c1b3322550588f62c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032018bcf968cfce41df3a4f5f105cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27acc7d49e090e785ff7260a749968678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea8708ac6ba602da9778295454814e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57e4056a6d835f42dee3b2bbff733680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b00aedb52a3051e2e216b463e5fec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a03bf44463139d6a8a9b47c32cd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f658eac0efdab4dfdfc537dad559132683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145be2961b33df49bdb7d51fb0e8891684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e1030d85011a705be2a49aa1afd91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e127004b9013ea1451b8ebd37de7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0929cc221d53042d8f1c4f23001998687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855172b90c31faba8e7a23f02d169a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbb2eaced20ebc68ce2db7c4898378689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5459b448bf067705c755de6dece6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956822f03b68b49a6deef45a2ef28d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab84bfeec4df1eb806d358b81dddd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ec0fd6caf1869682b89c8774865f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfa5a261fd0c2a25a45a3d82005858694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337962513df5fefd3c026ac6447a104695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708ddc2c87f24c6068bb9b901f3ce3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a36ec6262d72bfdd05388ffb406cc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52da4f47b4c9469da578bf02001e4eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa63042e05a88fee83d78ec282c69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be711ad18cb2893e3109fc408138feb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291c70a419696bb385799f836d1e75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a015b7eb5e4fc9aee822f72d7b37d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd363609c550f8cf9dec71fceb32fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed871eced264a5b860005d17e98e64d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de02dfa8c79ff35945026cc62a958705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d84000bd558e2620af97d58abff4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13129af18cbbaebf31c91ef2f84be13d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fc300abed783933922afa7460580e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b98b5d73d095c7f6ebb5b4adf18e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd01a0ce9368635a2b6422ba366112710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624699c3d2fc3780cf58095681ed645711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53251a88c398febda1b881953a11c520712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c4c5cdf65c01bb7859174b58a936713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101c16749ff5d769bf4b6e074c88eac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0419f51561f8cbfe7bfc5507137d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae8a0dffedccdc0046a4109a7785af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b658db870d51a2f9a899af854b6af0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b7c5193177e2f75e3a7ea4562813f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd99ddbfee2050d8662388f016d070719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42e4d1fc4dfade407aac32ea9072fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118693eb26ad5988fd7822884918be6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f8f546b191bcc4c6ff589cbe9e53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29677b9c5ee0bbca8c822631620ce14b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4b9a8ac12c738f0c0cece96492f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa9f6f989e305388196012473e691725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce33931f8c35b1d0c4d774bb470de8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f6dc5182cf1efa184254dac3a4cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbc2e3a9e252260f1328f4073b5251728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addad1505adb28e1f69e9852c6dc63dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a57b5453f602a1bef40e3ae061433730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f450a4b2a13770dbce7b2976595ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b57d05d4c725bd31aa6c2c15da3cac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ae85831170f2cf35f6b61bc2947b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab81d6802dc1f7e1d5298e6328b6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4cce38d161def5012c3dd36c6651735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da04d37aa0f2a77c9dbdbe984c1d8f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0df3c5d818e4dd2416ef8167567dc1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574b8eeb11cb0f649e35ffecfb5c3ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d3dd3bc6cf78dec660f574e7b0bae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625fd6f45b459a5495cf0f2f3c76244740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7bb986528ba9ed41499583185af2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd882ce62c7bdfbfd5486170ad424e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167a1f4ddcd2b124f6686838069a857743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb40931b9101ed4376261eea32f61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab69cfb1a5a7ba4aeaab9ab67800973745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd1d7220829cc1b565de8c7b8bb1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9096e7558611db8f7db4f9b7efe88c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a06f289acdad66072fa399167ca4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814735dd313722473e00560fe89a6057749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad921b8f20d7992714de49db4c89a2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c1d214d00c9e738c21a561797b0f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7631eb690d376045e5c025f406911752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe073afc8cfe7bd71fdb1ee71dae93a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056c1d8e7e65269e6538bb847cdf091754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eebcfa7c158f1c4a893372b53eb5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39af6343a04c6dd200da193d9584b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94caac8826b0e127f791c4e903b4e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83344cbc759f73a88704184b433190758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ec8507993c4fd003569e9293a43d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af398c01b4be0a1ec93a39369b82d8b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686d5e357373134dd8ca4278a59c97e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d27f104d210559be4b51652bb58e8e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a858702e78844e8f640a9d1dfedb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a6bd4bd8e1db8a94bddb84ecb3966764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f9593475715afabf0f5b3fa834ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e79060183f27d5900ef5ee10033e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68114081869c0c0e3cd26cf3928c458f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdb7c3baf0be49fab6b5cc3e4c618e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96ba57a937313c497d2b6d98033c00769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8854de8511ae3ac6bfba9d761c3bb1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14f963890bdf517a088a307064d6bd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926f68f3426865883455ffecb4fcd15772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fe3ec155b4064764c87e5f814846e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de76a8d4d300cf2dd6f97d040d896774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392a8b9ab386335c7311e27c3dd28b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8268db74ef93bbf48132ed71b2b9c36776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2950685c9a4b479bbd0161750861da777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>